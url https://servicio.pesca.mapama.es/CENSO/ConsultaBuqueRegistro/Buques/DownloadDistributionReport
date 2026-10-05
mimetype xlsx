--- v6 (2026-08-21)
+++ v7 (2026-10-05)
@@ -33,60 +33,60 @@
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style4.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors4.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style5.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors5.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x15">
   <x:fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <x:workbookPr filterPrivacy="1" hidePivotFieldList="1" defaultThemeVersion="153222"/>
   <x:bookViews>
     <x:workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" tabRatio="904"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Sumas por puerto base" sheetId="15" r:id="R3ecb90022b6147ea"/>
-[...1 lines deleted...]
-    <x:sheet name="Sumas por comunidad y modalidad" sheetId="17" r:id="R99c68a08501b4f58"/>
+    <x:sheet name="Sumas por puerto base" sheetId="15" r:id="R56cf50c6b71848ba"/>
+    <x:sheet name="Sumas por modalidad" sheetId="16" r:id="Rd10b0a9c76a54266"/>
+    <x:sheet name="Sumas por comunidad y modalidad" sheetId="17" r:id="R214825a80f114fe2"/>
     <x:sheet name="Distribución de potencia" sheetId="24" r:id="rId4"/>
     <x:sheet name="Potencia por comunidad" sheetId="22" r:id="rId5"/>
     <x:sheet name="Volumen por comunidad" sheetId="20" r:id="rId6"/>
     <x:sheet name="Potencia por provincia" sheetId="23" r:id="rId7"/>
     <x:sheet name="Volumen por provincia" sheetId="21" r:id="rId8"/>
-    <x:sheet name="Sumas por comunidad" sheetId="18" state="hidden" r:id="R61409dfcccde4a71"/>
-    <x:sheet name="Sumas por provincia" sheetId="19" state="hidden" r:id="Rae9fd3d6e94f4f89"/>
+    <x:sheet name="Sumas por comunidad" sheetId="18" state="hidden" r:id="R32e225d9c46940f2"/>
+    <x:sheet name="Sumas por provincia" sheetId="19" state="hidden" r:id="Rc45a2014b8d64106"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="Aclaracion" localSheetId="8">'Sumas por comunidad'!$A$2</x:definedName>
     <x:definedName name="Aclaracion" localSheetId="2">'Sumas por comunidad y modalidad'!$A$2</x:definedName>
     <x:definedName name="Aclaracion" localSheetId="1">'Sumas por modalidad'!$A$2</x:definedName>
     <x:definedName name="Aclaracion" localSheetId="9">'Sumas por provincia'!$A$2</x:definedName>
     <x:definedName name="Aclaracion" localSheetId="0">'Sumas por puerto base'!$A$2</x:definedName>
     <x:definedName name="ArqueoGT" localSheetId="8">'Sumas por comunidad'!$C$5</x:definedName>
     <x:definedName name="ArqueoGT" localSheetId="2">'Sumas por comunidad y modalidad'!$D$5</x:definedName>
     <x:definedName name="ArqueoGT" localSheetId="1">'Sumas por modalidad'!$C$5</x:definedName>
     <x:definedName name="ArqueoGT" localSheetId="9">'Sumas por provincia'!$C$5</x:definedName>
     <x:definedName name="ArqueoGT" localSheetId="0">'Sumas por puerto base'!$E$5</x:definedName>
     <x:definedName name="Censo" localSheetId="2">'Sumas por comunidad y modalidad'!$B$5</x:definedName>
     <x:definedName name="Censo" localSheetId="1">'Sumas por modalidad'!$A$5</x:definedName>
     <x:definedName name="Comunidad" localSheetId="8">'Sumas por comunidad'!$A$5</x:definedName>
     <x:definedName name="Comunidad" localSheetId="2">'Sumas por comunidad y modalidad'!$A$5</x:definedName>
     <x:definedName name="Comunidad" localSheetId="0">'Sumas por puerto base'!$A$5</x:definedName>
     <x:definedName name="NumeroBuques" localSheetId="8">'Sumas por comunidad'!$B$5</x:definedName>
     <x:definedName name="NumeroBuques" localSheetId="2">'Sumas por comunidad y modalidad'!$C$5</x:definedName>
     <x:definedName name="NumeroBuques" localSheetId="1">'Sumas por modalidad'!$B$5</x:definedName>
     <x:definedName name="NumeroBuques" localSheetId="9">'Sumas por provincia'!$B$5</x:definedName>
     <x:definedName name="NumeroBuques" localSheetId="0">'Sumas por puerto base'!$D$5</x:definedName>
     <x:definedName name="PotenciaCV" localSheetId="8">'Sumas por comunidad'!$E$5</x:definedName>
     <x:definedName name="PotenciaCV" localSheetId="2">'Sumas por comunidad y modalidad'!$F$5</x:definedName>
     <x:definedName name="PotenciaCV" localSheetId="1">'Sumas por modalidad'!$E$5</x:definedName>
@@ -295,51 +295,51 @@
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Énfasis1" xfId="1" builtinId="29"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Texto explicativo" xfId="3" builtinId="53"/>
     <cellStyle name="Título 2" xfId="2" builtinId="17"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet5.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet4.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet3.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet2.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet1.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R99c68a08501b4f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rd5c51917f894410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R3ecb90022b6147ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rae9fd3d6e94f4f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R61409dfcccde4a71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet5.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet4.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet3.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet2.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet1.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R214825a80f114fe2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rd10b0a9c76a54266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R56cf50c6b71848ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rc45a2014b8d64106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R32e225d9c46940f2" /></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors4.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style4.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors5.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style5.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
@@ -5517,173 +5517,173 @@
   </x:sheetViews>
   <x:sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <x:cols>
     <x:col min="1" max="1" width="27.7109375" bestFit="1" customWidth="1"/>
     <x:col min="2" max="2" width="24.140625" bestFit="1" customWidth="1"/>
     <x:col min="3" max="3" width="27.7109375" bestFit="1" customWidth="1"/>
     <x:col min="4" max="4" width="13.42578125" bestFit="1" customWidth="1"/>
     <x:col min="5" max="5" width="11.7109375" bestFit="1" customWidth="1"/>
     <x:col min="6" max="6" width="13.42578125" bestFit="1" customWidth="1"/>
     <x:col min="7" max="7" width="13" bestFit="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" s="6" customFormat="1" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <x:c r="A1" s="7" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B1" s="7"/>
       <x:c r="C1" s="7"/>
       <x:c r="D1" s="7"/>
       <x:c r="E1" s="7"/>
       <x:c r="F1" s="7"/>
       <x:c r="G1" s="7"/>
     </x:row>
     <x:row r="2" spans="1:7" s="6" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <x:c r="A2" s="8" t="str">
-        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (21/08/2026 12:54 UTC)</x:v>
+        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (05/10/2026 21:54 UTC)</x:v>
       </x:c>
       <x:c r="B2" s="8"/>
       <x:c r="C2" s="8"/>
       <x:c r="D2" s="8"/>
       <x:c r="E2" s="8"/>
       <x:c r="F2" s="8"/>
       <x:c r="G2" s="8"/>
     </x:row>
     <x:row r="3" spans="1:7" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
     <x:row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <x:c r="A4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F4" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G4" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A5" s="1" t="str">
         <x:v>ANDALUCÍA</x:v>
       </x:c>
       <x:c r="B5" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C5" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>1391</x:v>
+        <x:v>1393</x:v>
       </x:c>
       <x:c r="E5" s="4" t="n">
-        <x:v>28583.68</x:v>
+        <x:v>28779.19</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
-        <x:v>103311.20</x:v>
+        <x:v>104525.62</x:v>
       </x:c>
       <x:c r="G5" s="5" t="n">
-        <x:v>140475.2</x:v>
+        <x:v>142126.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A6" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B6" s="1" t="str">
         <x:v>ALMERÍA</x:v>
       </x:c>
       <x:c r="C6" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>6228.04</x:v>
+        <x:v>6286.87</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>19142.37</x:v>
+        <x:v>19365.58</x:v>
       </x:c>
       <x:c r="G6" s="5" t="n">
-        <x:v>26028.4</x:v>
+        <x:v>26331.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A7" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B7" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C7" s="1" t="str">
         <x:v>Adra</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>911.39</x:v>
+        <x:v>868.50</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>3599.05</x:v>
+        <x:v>3425.20</x:v>
       </x:c>
       <x:c r="G7" s="5" t="n">
-        <x:v>4893.8</x:v>
+        <x:v>4657.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A8" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B8" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C8" s="1" t="str">
         <x:v>Almería</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>88</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>2142.83</x:v>
+        <x:v>2244.55</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>6335.45</x:v>
+        <x:v>6732.51</x:v>
       </x:c>
       <x:c r="G8" s="5" t="n">
-        <x:v>8614.5</x:v>
+        <x:v>9154.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A9" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B9" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C9" s="1" t="str">
         <x:v>Carboneras</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>2219.21</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>6140.39</x:v>
       </x:c>
       <x:c r="G9" s="5" t="n">
         <x:v>8349.1</x:v>
       </x:c>
     </x:row>
@@ -5725,218 +5725,218 @@
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>273.59</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>1158.16</x:v>
       </x:c>
       <x:c r="G11" s="5" t="n">
         <x:v>1575.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A12" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B12" s="1" t="str">
         <x:v>CÁDIZ</x:v>
       </x:c>
       <x:c r="C12" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D12" s="3" t="n">
         <x:v>433</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>5141.62</x:v>
+        <x:v>5145.44</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>24299.09</x:v>
+        <x:v>24334.93</x:v>
       </x:c>
       <x:c r="G12" s="5" t="n">
-        <x:v>33041.4</x:v>
+        <x:v>33090.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A13" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B13" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C13" s="1" t="str">
         <x:v>Algeciras</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>510.15</x:v>
+        <x:v>512.52</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>1787.17</x:v>
+        <x:v>1809.23</x:v>
       </x:c>
       <x:c r="G13" s="5" t="n">
-        <x:v>2430.1</x:v>
+        <x:v>2460.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A14" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B14" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C14" s="1" t="str">
         <x:v>Barbate</x:v>
       </x:c>
       <x:c r="D14" s="3" t="n">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
         <x:v>1104.34</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
         <x:v>5526.63</x:v>
       </x:c>
       <x:c r="G14" s="5" t="n">
         <x:v>7514.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A15" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B15" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C15" s="1" t="str">
         <x:v>Cadiz</x:v>
       </x:c>
       <x:c r="D15" s="3" t="n">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>56.08</x:v>
+        <x:v>54.40</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
-        <x:v>259.58</x:v>
+        <x:v>250.42</x:v>
       </x:c>
       <x:c r="G15" s="5" t="n">
-        <x:v>352.9</x:v>
+        <x:v>340.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A16" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B16" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C16" s="1" t="str">
         <x:v>Chipiona</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
         <x:v>226.45</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>1611.16</x:v>
+        <x:v>1611.11</x:v>
       </x:c>
       <x:c r="G16" s="5" t="n">
-        <x:v>2191.0</x:v>
+        <x:v>2190.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A17" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B17" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C17" s="1" t="str">
         <x:v>Conil</x:v>
       </x:c>
       <x:c r="D17" s="3" t="n">
-        <x:v>46</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
-        <x:v>204.39</x:v>
+        <x:v>200.54</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>1236.30</x:v>
+        <x:v>1200.15</x:v>
       </x:c>
       <x:c r="G17" s="5" t="n">
-        <x:v>1681.2</x:v>
+        <x:v>1632.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A18" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B18" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C18" s="1" t="str">
         <x:v>La Atunara</x:v>
       </x:c>
       <x:c r="D18" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>1.40</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>11.03</x:v>
       </x:c>
       <x:c r="G18" s="5" t="n">
         <x:v>15.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A19" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B19" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C19" s="1" t="str">
         <x:v>La Linea de la Concepción</x:v>
       </x:c>
       <x:c r="D19" s="3" t="n">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>108.34</x:v>
+        <x:v>114.42</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>943.16</x:v>
+        <x:v>1001.80</x:v>
       </x:c>
       <x:c r="G19" s="5" t="n">
-        <x:v>1282.7</x:v>
+        <x:v>1362.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A20" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B20" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C20" s="1" t="str">
         <x:v>Puerto de Santa Maria</x:v>
       </x:c>
       <x:c r="D20" s="3" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
         <x:v>631.31</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
         <x:v>1985.13</x:v>
       </x:c>
       <x:c r="G20" s="5" t="n">
         <x:v>2699.0</x:v>
       </x:c>
     </x:row>
@@ -5958,192 +5958,192 @@
       </x:c>
       <x:c r="F21" s="4" t="n">
         <x:v>1.80</x:v>
       </x:c>
       <x:c r="G21" s="5" t="n">
         <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A22" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B22" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C22" s="1" t="str">
         <x:v>Rota</x:v>
       </x:c>
       <x:c r="D22" s="3" t="n">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
         <x:v>231.30</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
-        <x:v>729.60</x:v>
+        <x:v>730.18</x:v>
       </x:c>
       <x:c r="G22" s="5" t="n">
-        <x:v>992.0</x:v>
+        <x:v>992.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A23" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B23" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C23" s="1" t="str">
         <x:v>San Fernando</x:v>
       </x:c>
       <x:c r="D23" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
         <x:v>9.01</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
         <x:v>44.11</x:v>
       </x:c>
       <x:c r="G23" s="5" t="n">
         <x:v>60.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A24" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B24" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C24" s="1" t="str">
         <x:v>Sanlucar De Barrameda</x:v>
       </x:c>
       <x:c r="D24" s="3" t="n">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>1638.79</x:v>
+        <x:v>1639.69</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
         <x:v>7489.65</x:v>
       </x:c>
       <x:c r="G24" s="5" t="n">
         <x:v>10184.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A25" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B25" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C25" s="1" t="str">
         <x:v>Tarifa</x:v>
       </x:c>
       <x:c r="D25" s="3" t="n">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
         <x:v>419.47</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>2673.77</x:v>
+        <x:v>2673.69</x:v>
       </x:c>
       <x:c r="G25" s="5" t="n">
-        <x:v>3636.1</x:v>
+        <x:v>3636.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A26" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B26" s="1" t="str">
         <x:v>GRANADA</x:v>
       </x:c>
       <x:c r="C26" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D26" s="3" t="n">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>949.11</x:v>
+        <x:v>1061.11</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>2710.14</x:v>
+        <x:v>3273.38</x:v>
       </x:c>
       <x:c r="G26" s="5" t="n">
-        <x:v>3685.1</x:v>
+        <x:v>4450.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A27" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B27" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C27" s="1" t="str">
         <x:v>Motril</x:v>
       </x:c>
       <x:c r="D27" s="3" t="n">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>949.11</x:v>
+        <x:v>1061.11</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>2710.14</x:v>
+        <x:v>3273.38</x:v>
       </x:c>
       <x:c r="G27" s="5" t="n">
-        <x:v>3685.1</x:v>
+        <x:v>4450.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A28" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B28" s="1" t="str">
         <x:v>HUELVA</x:v>
       </x:c>
       <x:c r="C28" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D28" s="3" t="n">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>13001.10</x:v>
+        <x:v>13005.90</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>44411.80</x:v>
+        <x:v>44745.50</x:v>
       </x:c>
       <x:c r="G28" s="5" t="n">
-        <x:v>60386.2</x:v>
+        <x:v>60839.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A29" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B29" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C29" s="1" t="str">
         <x:v>Ayamonte</x:v>
       </x:c>
       <x:c r="D29" s="3" t="n">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
         <x:v>1231.82</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
         <x:v>5061.21</x:v>
       </x:c>
       <x:c r="G29" s="5" t="n">
         <x:v>6881.7</x:v>
       </x:c>
     </x:row>
@@ -6159,474 +6159,474 @@
       </x:c>
       <x:c r="D30" s="3" t="n">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
         <x:v>5946.50</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
         <x:v>11463.70</x:v>
       </x:c>
       <x:c r="G30" s="5" t="n">
         <x:v>15586.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A31" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B31" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C31" s="1" t="str">
         <x:v>Isla Cristina</x:v>
       </x:c>
       <x:c r="D31" s="3" t="n">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>3425.52</x:v>
+        <x:v>3431.05</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>16204.66</x:v>
+        <x:v>16587.72</x:v>
       </x:c>
       <x:c r="G31" s="5" t="n">
-        <x:v>22033.3</x:v>
+        <x:v>22554.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A32" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B32" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C32" s="1" t="str">
         <x:v>Lepe</x:v>
       </x:c>
       <x:c r="D32" s="3" t="n">
-        <x:v>58</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>923.85</x:v>
+        <x:v>923.12</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>3499.48</x:v>
+        <x:v>3447.17</x:v>
       </x:c>
       <x:c r="G32" s="5" t="n">
-        <x:v>4758.2</x:v>
+        <x:v>4687.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A33" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B33" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C33" s="1" t="str">
         <x:v>Palos De La Frontera</x:v>
       </x:c>
       <x:c r="D33" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
         <x:v>5.38</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
         <x:v>95.46</x:v>
       </x:c>
       <x:c r="G33" s="5" t="n">
         <x:v>129.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A34" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B34" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C34" s="1" t="str">
         <x:v>Punta Umbria</x:v>
       </x:c>
       <x:c r="D34" s="3" t="n">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
         <x:v>1468.03</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>8087.29</x:v>
+        <x:v>8090.24</x:v>
       </x:c>
       <x:c r="G34" s="5" t="n">
-        <x:v>10996.5</x:v>
+        <x:v>11000.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A35" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B35" s="1" t="str">
         <x:v>MÁLAGA</x:v>
       </x:c>
       <x:c r="C35" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D35" s="3" t="n">
-        <x:v>249</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>3263.81</x:v>
+        <x:v>3279.87</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>12747.80</x:v>
+        <x:v>12806.23</x:v>
       </x:c>
       <x:c r="G35" s="5" t="n">
-        <x:v>17334.1</x:v>
+        <x:v>17413.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A36" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B36" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C36" s="1" t="str">
         <x:v>Estepona</x:v>
       </x:c>
       <x:c r="D36" s="3" t="n">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
         <x:v>670.17</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>2540.14</x:v>
+        <x:v>2540.22</x:v>
       </x:c>
       <x:c r="G36" s="5" t="n">
-        <x:v>3454.2</x:v>
+        <x:v>3454.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A37" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B37" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C37" s="1" t="str">
         <x:v>Fuengirola</x:v>
       </x:c>
       <x:c r="D37" s="3" t="n">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>399.12</x:v>
+        <x:v>481.80</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>1693.99</x:v>
+        <x:v>1977.08</x:v>
       </x:c>
       <x:c r="G37" s="5" t="n">
-        <x:v>2303.6</x:v>
+        <x:v>2688.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A38" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B38" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C38" s="1" t="str">
         <x:v>Málaga</x:v>
       </x:c>
       <x:c r="D38" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
         <x:v>53.19</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>391.89</x:v>
+        <x:v>381.59</x:v>
       </x:c>
       <x:c r="G38" s="5" t="n">
-        <x:v>533.0</x:v>
+        <x:v>519.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A39" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B39" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C39" s="1" t="str">
         <x:v>Marbella</x:v>
       </x:c>
       <x:c r="D39" s="3" t="n">
-        <x:v>51</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>415.20</x:v>
+        <x:v>405.57</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>1948.49</x:v>
+        <x:v>1875.11</x:v>
       </x:c>
       <x:c r="G39" s="5" t="n">
-        <x:v>2649.6</x:v>
+        <x:v>2549.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A40" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B40" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C40" s="1" t="str">
         <x:v>Velez-Malaga</x:v>
       </x:c>
       <x:c r="D40" s="3" t="n">
-        <x:v>85</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>1726.13</x:v>
+        <x:v>1669.14</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>6173.29</x:v>
+        <x:v>6032.23</x:v>
       </x:c>
       <x:c r="G40" s="5" t="n">
-        <x:v>8393.7</x:v>
+        <x:v>8201.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A41" s="1" t="str">
         <x:v>CANARIAS</x:v>
       </x:c>
       <x:c r="B41" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C41" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D41" s="3" t="n">
         <x:v>707</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>17249.56</x:v>
+        <x:v>17250.06</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>42811.09</x:v>
+        <x:v>43263.95</x:v>
       </x:c>
       <x:c r="G41" s="5" t="n">
-        <x:v>58212.0</x:v>
+        <x:v>58827.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A42" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B42" s="1" t="str">
         <x:v>LAS PALMAS</x:v>
       </x:c>
       <x:c r="C42" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D42" s="3" t="n">
         <x:v>392</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>15010.09</x:v>
+        <x:v>15010.59</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>31227.34</x:v>
+        <x:v>31673.57</x:v>
       </x:c>
       <x:c r="G42" s="5" t="n">
-        <x:v>42460.7</x:v>
+        <x:v>43067.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A43" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B43" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C43" s="1" t="str">
         <x:v>Agaete</x:v>
       </x:c>
       <x:c r="D43" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
         <x:v>65.06</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
         <x:v>476.45</x:v>
       </x:c>
       <x:c r="G43" s="5" t="n">
         <x:v>647.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A44" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B44" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C44" s="1" t="str">
         <x:v>Arguineguín</x:v>
       </x:c>
       <x:c r="D44" s="3" t="n">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
         <x:v>391.69</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>1890.44</x:v>
+        <x:v>1891.15</x:v>
       </x:c>
       <x:c r="G44" s="5" t="n">
-        <x:v>2570.9</x:v>
+        <x:v>2571.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A45" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B45" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C45" s="1" t="str">
         <x:v>Arrecife de Lanzarote</x:v>
       </x:c>
       <x:c r="D45" s="3" t="n">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
-        <x:v>1312.29</x:v>
+        <x:v>1312.79</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
         <x:v>4414.41</x:v>
       </x:c>
       <x:c r="G45" s="5" t="n">
         <x:v>6002.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A46" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B46" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C46" s="1" t="str">
         <x:v>Caleta del Sebo, La Graciosa</x:v>
       </x:c>
       <x:c r="D46" s="3" t="n">
-        <x:v>38</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
-        <x:v>181.24</x:v>
+        <x:v>176.95</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>1269.56</x:v>
+        <x:v>1229.46</x:v>
       </x:c>
       <x:c r="G46" s="5" t="n">
-        <x:v>1726.5</x:v>
+        <x:v>1672.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A47" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B47" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C47" s="1" t="str">
         <x:v>Castillo del Romeral</x:v>
       </x:c>
       <x:c r="D47" s="3" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
         <x:v>32.83</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
         <x:v>342.89</x:v>
       </x:c>
       <x:c r="G47" s="5" t="n">
         <x:v>466.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A48" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B48" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C48" s="1" t="str">
         <x:v>Corralejo</x:v>
       </x:c>
       <x:c r="D48" s="3" t="n">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
-        <x:v>64.66</x:v>
+        <x:v>62.19</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>652.54</x:v>
+        <x:v>618.31</x:v>
       </x:c>
       <x:c r="G48" s="5" t="n">
-        <x:v>887.4</x:v>
+        <x:v>840.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A49" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B49" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C49" s="1" t="str">
         <x:v>El Cotillo</x:v>
       </x:c>
       <x:c r="D49" s="3" t="n">
-        <x:v>5</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
-        <x:v>12.15</x:v>
+        <x:v>14.62</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>169.85</x:v>
+        <x:v>204.41</x:v>
       </x:c>
       <x:c r="G49" s="5" t="n">
-        <x:v>231.0</x:v>
+        <x:v>278.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A50" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B50" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C50" s="1" t="str">
         <x:v>Gran Tarajal</x:v>
       </x:c>
       <x:c r="D50" s="3" t="n">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
         <x:v>142.71</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
         <x:v>1128.67</x:v>
       </x:c>
       <x:c r="G50" s="5" t="n">
         <x:v>1534.9</x:v>
       </x:c>
     </x:row>
@@ -6648,54 +6648,54 @@
       </x:c>
       <x:c r="F51" s="4" t="n">
         <x:v>52.94</x:v>
       </x:c>
       <x:c r="G51" s="5" t="n">
         <x:v>72.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A52" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B52" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C52" s="1" t="str">
         <x:v>Las Palmas - Puerto de la Luz</x:v>
       </x:c>
       <x:c r="D52" s="3" t="n">
         <x:v>37</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
         <x:v>12272.57</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>16858.62</x:v>
+        <x:v>17240.67</x:v>
       </x:c>
       <x:c r="G52" s="5" t="n">
-        <x:v>22921.5</x:v>
+        <x:v>23440.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A53" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B53" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C53" s="1" t="str">
         <x:v>Mogán</x:v>
       </x:c>
       <x:c r="D53" s="3" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
         <x:v>105.90</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
         <x:v>679.49</x:v>
       </x:c>
       <x:c r="G53" s="5" t="n">
         <x:v>924.0</x:v>
       </x:c>
     </x:row>
@@ -6711,106 +6711,106 @@
       </x:c>
       <x:c r="D54" s="3" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
         <x:v>83.54</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
         <x:v>732.77</x:v>
       </x:c>
       <x:c r="G54" s="5" t="n">
         <x:v>996.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A55" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B55" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C55" s="1" t="str">
         <x:v>Orzola</x:v>
       </x:c>
       <x:c r="D55" s="3" t="n">
-        <x:v>19</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
-        <x:v>37.51</x:v>
+        <x:v>41.80</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
-        <x:v>296.99</x:v>
+        <x:v>383.25</x:v>
       </x:c>
       <x:c r="G55" s="5" t="n">
-        <x:v>403.9</x:v>
+        <x:v>521.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A56" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B56" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C56" s="1" t="str">
         <x:v>Playa Blanca</x:v>
       </x:c>
       <x:c r="D56" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
         <x:v>46.12</x:v>
       </x:c>
       <x:c r="F56" s="4" t="n">
         <x:v>554.10</x:v>
       </x:c>
       <x:c r="G56" s="5" t="n">
         <x:v>753.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A57" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B57" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C57" s="1" t="str">
         <x:v>Puerto del Carmen</x:v>
       </x:c>
       <x:c r="D57" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
         <x:v>179.89</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>937.91</x:v>
+        <x:v>954.89</x:v>
       </x:c>
       <x:c r="G57" s="5" t="n">
-        <x:v>1275.4</x:v>
+        <x:v>1298.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A58" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B58" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C58" s="1" t="str">
         <x:v>Puerto del Rosario</x:v>
       </x:c>
       <x:c r="D58" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
         <x:v>20.62</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
         <x:v>224.01</x:v>
       </x:c>
       <x:c r="G58" s="5" t="n">
         <x:v>304.6</x:v>
       </x:c>
     </x:row>
@@ -6855,123 +6855,123 @@
       </x:c>
       <x:c r="F60" s="4" t="n">
         <x:v>410.59</x:v>
       </x:c>
       <x:c r="G60" s="5" t="n">
         <x:v>558.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A61" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B61" s="1" t="str">
         <x:v>SANTA CRUZ DE TENERIFE</x:v>
       </x:c>
       <x:c r="C61" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D61" s="3" t="n">
         <x:v>315</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
         <x:v>2239.47</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>11583.75</x:v>
+        <x:v>11590.38</x:v>
       </x:c>
       <x:c r="G61" s="5" t="n">
-        <x:v>15751.3</x:v>
+        <x:v>15760.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A62" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B62" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C62" s="1" t="str">
         <x:v>Candelaria</x:v>
       </x:c>
       <x:c r="D62" s="3" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
         <x:v>31.07</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
         <x:v>499.41</x:v>
       </x:c>
       <x:c r="G62" s="5" t="n">
         <x:v>679.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A63" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B63" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C63" s="1" t="str">
         <x:v>El Pris - Tacoronte</x:v>
       </x:c>
       <x:c r="D63" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
         <x:v>14.26</x:v>
       </x:c>
       <x:c r="F63" s="4" t="n">
-        <x:v>153.76</x:v>
+        <x:v>153.83</x:v>
       </x:c>
       <x:c r="G63" s="5" t="n">
-        <x:v>209.1</x:v>
+        <x:v>209.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A64" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B64" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C64" s="1" t="str">
         <x:v>Garachico</x:v>
       </x:c>
       <x:c r="D64" s="3" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
         <x:v>51.90</x:v>
       </x:c>
       <x:c r="F64" s="4" t="n">
-        <x:v>559.43</x:v>
+        <x:v>565.76</x:v>
       </x:c>
       <x:c r="G64" s="5" t="n">
-        <x:v>760.6</x:v>
+        <x:v>769.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A65" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B65" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C65" s="1" t="str">
         <x:v>La Estaca</x:v>
       </x:c>
       <x:c r="D65" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
         <x:v>10.56</x:v>
       </x:c>
       <x:c r="F65" s="4" t="n">
         <x:v>150.57</x:v>
       </x:c>
       <x:c r="G65" s="5" t="n">
         <x:v>204.8</x:v>
       </x:c>
     </x:row>
@@ -7039,54 +7039,54 @@
       </x:c>
       <x:c r="F68" s="4" t="n">
         <x:v>236.07</x:v>
       </x:c>
       <x:c r="G68" s="5" t="n">
         <x:v>321.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A69" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B69" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C69" s="1" t="str">
         <x:v>Los Cristianos</x:v>
       </x:c>
       <x:c r="D69" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E69" s="4" t="n">
         <x:v>249.80</x:v>
       </x:c>
       <x:c r="F69" s="4" t="n">
-        <x:v>1464.35</x:v>
+        <x:v>1464.58</x:v>
       </x:c>
       <x:c r="G69" s="5" t="n">
-        <x:v>1991.2</x:v>
+        <x:v>1991.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A70" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B70" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C70" s="1" t="str">
         <x:v>Playa de Santiago</x:v>
       </x:c>
       <x:c r="D70" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E70" s="4" t="n">
         <x:v>40.46</x:v>
       </x:c>
       <x:c r="F70" s="4" t="n">
         <x:v>218.09</x:v>
       </x:c>
       <x:c r="G70" s="5" t="n">
         <x:v>296.6</x:v>
       </x:c>
     </x:row>
@@ -7312,80 +7312,80 @@
       </x:c>
       <x:c r="E80" s="4" t="n">
         <x:v>184.22</x:v>
       </x:c>
       <x:c r="F80" s="4" t="n">
         <x:v>762.40</x:v>
       </x:c>
       <x:c r="G80" s="5" t="n">
         <x:v>1036.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A81" s="1" t="str">
         <x:v>CANTABRIA</x:v>
       </x:c>
       <x:c r="B81" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C81" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D81" s="3" t="n">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E81" s="4" t="n">
-        <x:v>6530.12</x:v>
+        <x:v>6771.80</x:v>
       </x:c>
       <x:c r="F81" s="4" t="n">
-        <x:v>17221.79</x:v>
+        <x:v>17779.21</x:v>
       </x:c>
       <x:c r="G81" s="5" t="n">
-        <x:v>23416.0</x:v>
+        <x:v>24173.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A82" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B82" s="1" t="str">
         <x:v>CANTABRIA</x:v>
       </x:c>
       <x:c r="C82" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D82" s="3" t="n">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E82" s="4" t="n">
-        <x:v>6530.12</x:v>
+        <x:v>6771.80</x:v>
       </x:c>
       <x:c r="F82" s="4" t="n">
-        <x:v>17221.79</x:v>
+        <x:v>17779.21</x:v>
       </x:c>
       <x:c r="G82" s="5" t="n">
-        <x:v>23416.0</x:v>
+        <x:v>24173.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A83" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B83" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C83" s="1" t="str">
         <x:v>Castro Urdiales</x:v>
       </x:c>
       <x:c r="D83" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E83" s="4" t="n">
         <x:v>72.58</x:v>
       </x:c>
       <x:c r="F83" s="4" t="n">
         <x:v>534.58</x:v>
       </x:c>
       <x:c r="G83" s="5" t="n">
         <x:v>727.0</x:v>
       </x:c>
     </x:row>
@@ -7424,428 +7424,428 @@
       </x:c>
       <x:c r="D85" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E85" s="4" t="n">
         <x:v>69.21</x:v>
       </x:c>
       <x:c r="F85" s="4" t="n">
         <x:v>247.06</x:v>
       </x:c>
       <x:c r="G85" s="5" t="n">
         <x:v>336.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A86" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B86" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C86" s="1" t="str">
         <x:v>Laredo</x:v>
       </x:c>
       <x:c r="D86" s="3" t="n">
-        <x:v>14</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E86" s="4" t="n">
-        <x:v>1026.41</x:v>
+        <x:v>1021.09</x:v>
       </x:c>
       <x:c r="F86" s="4" t="n">
-        <x:v>2430.20</x:v>
+        <x:v>2393.44</x:v>
       </x:c>
       <x:c r="G86" s="5" t="n">
-        <x:v>3304.2</x:v>
+        <x:v>3254.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A87" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B87" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C87" s="1" t="str">
         <x:v>San Vicente de la Barquera</x:v>
       </x:c>
       <x:c r="D87" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E87" s="4" t="n">
         <x:v>749.70</x:v>
       </x:c>
       <x:c r="F87" s="4" t="n">
-        <x:v>2027.93</x:v>
+        <x:v>2027.91</x:v>
       </x:c>
       <x:c r="G87" s="5" t="n">
         <x:v>2757.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A88" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B88" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C88" s="1" t="str">
         <x:v>Santander</x:v>
       </x:c>
       <x:c r="D88" s="3" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E88" s="4" t="n">
         <x:v>1255.97</x:v>
       </x:c>
       <x:c r="F88" s="4" t="n">
         <x:v>3425.60</x:v>
       </x:c>
       <x:c r="G88" s="5" t="n">
         <x:v>4657.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A89" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B89" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C89" s="1" t="str">
         <x:v>Santoña</x:v>
       </x:c>
       <x:c r="D89" s="3" t="n">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E89" s="4" t="n">
-        <x:v>1784.60</x:v>
+        <x:v>2031.60</x:v>
       </x:c>
       <x:c r="F89" s="4" t="n">
-        <x:v>4828.60</x:v>
+        <x:v>5422.80</x:v>
       </x:c>
       <x:c r="G89" s="5" t="n">
-        <x:v>6565.3</x:v>
+        <x:v>7373.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A90" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B90" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C90" s="1" t="str">
         <x:v>Suances</x:v>
       </x:c>
       <x:c r="D90" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E90" s="4" t="n">
         <x:v>171.13</x:v>
       </x:c>
       <x:c r="F90" s="4" t="n">
         <x:v>681.68</x:v>
       </x:c>
       <x:c r="G90" s="5" t="n">
         <x:v>926.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A91" s="1" t="str">
         <x:v>CATALUÑA</x:v>
       </x:c>
       <x:c r="B91" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C91" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D91" s="3" t="n">
-        <x:v>569</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="E91" s="4" t="n">
-        <x:v>15022.08</x:v>
+        <x:v>14902.48</x:v>
       </x:c>
       <x:c r="F91" s="4" t="n">
-        <x:v>68820.86</x:v>
+        <x:v>68091.84</x:v>
       </x:c>
       <x:c r="G91" s="5" t="n">
-        <x:v>93575.2</x:v>
+        <x:v>92584.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A92" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B92" s="1" t="str">
         <x:v>BARCELONA</x:v>
       </x:c>
       <x:c r="C92" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D92" s="3" t="n">
-        <x:v>140</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E92" s="4" t="n">
-        <x:v>3541.05</x:v>
+        <x:v>3516.85</x:v>
       </x:c>
       <x:c r="F92" s="4" t="n">
-        <x:v>15496.19</x:v>
+        <x:v>15319.92</x:v>
       </x:c>
       <x:c r="G92" s="5" t="n">
-        <x:v>21070.1</x:v>
+        <x:v>20830.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A93" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B93" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C93" s="1" t="str">
         <x:v>Arenys de Mar</x:v>
       </x:c>
       <x:c r="D93" s="3" t="n">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E93" s="4" t="n">
         <x:v>891.74</x:v>
       </x:c>
       <x:c r="F93" s="4" t="n">
-        <x:v>4063.91</x:v>
+        <x:v>4081.89</x:v>
       </x:c>
       <x:c r="G93" s="5" t="n">
-        <x:v>5525.7</x:v>
+        <x:v>5550.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A94" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B94" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C94" s="1" t="str">
         <x:v>Badalona</x:v>
       </x:c>
       <x:c r="D94" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E94" s="4" t="n">
         <x:v>17.83</x:v>
       </x:c>
       <x:c r="F94" s="4" t="n">
         <x:v>193.39</x:v>
       </x:c>
       <x:c r="G94" s="5" t="n">
         <x:v>263.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A95" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B95" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C95" s="1" t="str">
         <x:v>Barcelona</x:v>
       </x:c>
       <x:c r="D95" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E95" s="4" t="n">
         <x:v>1367.51</x:v>
       </x:c>
       <x:c r="F95" s="4" t="n">
-        <x:v>5434.03</x:v>
+        <x:v>5380.24</x:v>
       </x:c>
       <x:c r="G95" s="5" t="n">
-        <x:v>7388.4</x:v>
+        <x:v>7315.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A96" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B96" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C96" s="1" t="str">
         <x:v>El Masnou</x:v>
       </x:c>
       <x:c r="D96" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E96" s="4" t="n">
         <x:v>7.77</x:v>
       </x:c>
       <x:c r="F96" s="4" t="n">
         <x:v>111.41</x:v>
       </x:c>
       <x:c r="G96" s="5" t="n">
         <x:v>151.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A97" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B97" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C97" s="1" t="str">
         <x:v>Mataró</x:v>
       </x:c>
       <x:c r="D97" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E97" s="4" t="n">
         <x:v>22.78</x:v>
       </x:c>
       <x:c r="F97" s="4" t="n">
-        <x:v>250.68</x:v>
+        <x:v>251.04</x:v>
       </x:c>
       <x:c r="G97" s="5" t="n">
-        <x:v>340.9</x:v>
+        <x:v>341.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A98" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B98" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C98" s="1" t="str">
         <x:v>Sitges</x:v>
       </x:c>
       <x:c r="D98" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E98" s="4" t="n">
         <x:v>7.42</x:v>
       </x:c>
       <x:c r="F98" s="4" t="n">
         <x:v>83.82</x:v>
       </x:c>
       <x:c r="G98" s="5" t="n">
         <x:v>114.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A99" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B99" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C99" s="1" t="str">
         <x:v>Vilanova y la Geltrú</x:v>
       </x:c>
       <x:c r="D99" s="3" t="n">
-        <x:v>49</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E99" s="4" t="n">
-        <x:v>1226.00</x:v>
+        <x:v>1201.80</x:v>
       </x:c>
       <x:c r="F99" s="4" t="n">
-        <x:v>5358.95</x:v>
+        <x:v>5218.13</x:v>
       </x:c>
       <x:c r="G99" s="5" t="n">
-        <x:v>7286.6</x:v>
+        <x:v>7095.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A100" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B100" s="1" t="str">
         <x:v>GIRONA</x:v>
       </x:c>
       <x:c r="C100" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D100" s="3" t="n">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E100" s="4" t="n">
-        <x:v>5094.88</x:v>
+        <x:v>5111.11</x:v>
       </x:c>
       <x:c r="F100" s="4" t="n">
-        <x:v>22232.06</x:v>
+        <x:v>22276.77</x:v>
       </x:c>
       <x:c r="G100" s="5" t="n">
-        <x:v>30228.6</x:v>
+        <x:v>30289.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A101" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B101" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C101" s="1" t="str">
         <x:v>Blanes</x:v>
       </x:c>
       <x:c r="D101" s="3" t="n">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E101" s="4" t="n">
         <x:v>1256.72</x:v>
       </x:c>
       <x:c r="F101" s="4" t="n">
         <x:v>5515.57</x:v>
       </x:c>
       <x:c r="G101" s="5" t="n">
         <x:v>7499.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A102" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B102" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C102" s="1" t="str">
         <x:v>Cadaques</x:v>
       </x:c>
       <x:c r="D102" s="3" t="n">
-        <x:v>4</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="E102" s="4" t="n">
-        <x:v>4.71</x:v>
+        <x:v>3.78</x:v>
       </x:c>
       <x:c r="F102" s="4" t="n">
-        <x:v>71.49</x:v>
+        <x:v>59.57</x:v>
       </x:c>
       <x:c r="G102" s="5" t="n">
-        <x:v>97.2</x:v>
+        <x:v>81.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A103" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B103" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C103" s="1" t="str">
         <x:v>Estartit</x:v>
       </x:c>
       <x:c r="D103" s="3" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E103" s="4" t="n">
         <x:v>29.02</x:v>
       </x:c>
       <x:c r="F103" s="4" t="n">
         <x:v>305.94</x:v>
       </x:c>
       <x:c r="G103" s="5" t="n">
         <x:v>416.0</x:v>
       </x:c>
     </x:row>
@@ -7910,195 +7910,195 @@
       </x:c>
       <x:c r="E106" s="4" t="n">
         <x:v>3.56</x:v>
       </x:c>
       <x:c r="F106" s="4" t="n">
         <x:v>64.34</x:v>
       </x:c>
       <x:c r="G106" s="5" t="n">
         <x:v>87.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A107" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B107" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C107" s="1" t="str">
         <x:v>Palamós</x:v>
       </x:c>
       <x:c r="D107" s="3" t="n">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E107" s="4" t="n">
-        <x:v>1228.52</x:v>
+        <x:v>1245.68</x:v>
       </x:c>
       <x:c r="F107" s="4" t="n">
-        <x:v>5944.45</x:v>
+        <x:v>6001.92</x:v>
       </x:c>
       <x:c r="G107" s="5" t="n">
-        <x:v>8082.5</x:v>
+        <x:v>8160.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A108" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B108" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C108" s="1" t="str">
         <x:v>Port de la Selva</x:v>
       </x:c>
       <x:c r="D108" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="E108" s="4" t="n">
         <x:v>311.85</x:v>
       </x:c>
       <x:c r="F108" s="4" t="n">
         <x:v>1118.92</x:v>
       </x:c>
       <x:c r="G108" s="5" t="n">
         <x:v>1521.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A109" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B109" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C109" s="1" t="str">
         <x:v>Rosas</x:v>
       </x:c>
       <x:c r="D109" s="3" t="n">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E109" s="4" t="n">
         <x:v>1371.76</x:v>
       </x:c>
       <x:c r="F109" s="4" t="n">
-        <x:v>5221.16</x:v>
+        <x:v>5220.32</x:v>
       </x:c>
       <x:c r="G109" s="5" t="n">
-        <x:v>7099.1</x:v>
+        <x:v>7098.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A110" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B110" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C110" s="1" t="str">
         <x:v>San Feliu De Guixols</x:v>
       </x:c>
       <x:c r="D110" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E110" s="4" t="n">
         <x:v>79.43</x:v>
       </x:c>
       <x:c r="F110" s="4" t="n">
         <x:v>647.58</x:v>
       </x:c>
       <x:c r="G110" s="5" t="n">
         <x:v>880.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A111" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B111" s="1" t="str">
         <x:v>TARRAGONA</x:v>
       </x:c>
       <x:c r="C111" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D111" s="3" t="n">
-        <x:v>247</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E111" s="4" t="n">
-        <x:v>6386.15</x:v>
+        <x:v>6274.52</x:v>
       </x:c>
       <x:c r="F111" s="4" t="n">
-        <x:v>31092.61</x:v>
+        <x:v>30495.15</x:v>
       </x:c>
       <x:c r="G111" s="5" t="n">
-        <x:v>42276.5</x:v>
+        <x:v>41464.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A112" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B112" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C112" s="1" t="str">
         <x:v>Ampolla</x:v>
       </x:c>
       <x:c r="D112" s="3" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E112" s="4" t="n">
         <x:v>50.25</x:v>
       </x:c>
       <x:c r="F112" s="4" t="n">
         <x:v>452.63</x:v>
       </x:c>
       <x:c r="G112" s="5" t="n">
         <x:v>615.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A113" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B113" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C113" s="1" t="str">
         <x:v>Calafell</x:v>
       </x:c>
       <x:c r="D113" s="3" t="n">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="E113" s="4" t="n">
-        <x:v>10.41</x:v>
+        <x:v>6.79</x:v>
       </x:c>
       <x:c r="F113" s="4" t="n">
-        <x:v>99.26</x:v>
+        <x:v>51.47</x:v>
       </x:c>
       <x:c r="G113" s="5" t="n">
-        <x:v>135.0</x:v>
+        <x:v>70.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A114" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B114" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C114" s="1" t="str">
         <x:v>Cambrils</x:v>
       </x:c>
       <x:c r="D114" s="3" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E114" s="4" t="n">
         <x:v>509.23</x:v>
       </x:c>
       <x:c r="F114" s="4" t="n">
         <x:v>2460.23</x:v>
       </x:c>
       <x:c r="G114" s="5" t="n">
         <x:v>3345.1</x:v>
       </x:c>
     </x:row>
@@ -8160,221 +8160,221 @@
       </x:c>
       <x:c r="D117" s="3" t="n">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E117" s="4" t="n">
         <x:v>2323.32</x:v>
       </x:c>
       <x:c r="F117" s="4" t="n">
         <x:v>13013.65</x:v>
       </x:c>
       <x:c r="G117" s="5" t="n">
         <x:v>17694.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A118" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B118" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C118" s="1" t="str">
         <x:v>San Carlos de la Rápita</x:v>
       </x:c>
       <x:c r="D118" s="3" t="n">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E118" s="4" t="n">
-        <x:v>1729.49</x:v>
+        <x:v>1733.04</x:v>
       </x:c>
       <x:c r="F118" s="4" t="n">
-        <x:v>7482.85</x:v>
+        <x:v>7496.42</x:v>
       </x:c>
       <x:c r="G118" s="5" t="n">
-        <x:v>10174.8</x:v>
+        <x:v>10193.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A119" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B119" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C119" s="1" t="str">
         <x:v>Tarragona</x:v>
       </x:c>
       <x:c r="D119" s="3" t="n">
-        <x:v>32</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E119" s="4" t="n">
-        <x:v>1454.21</x:v>
+        <x:v>1342.65</x:v>
       </x:c>
       <x:c r="F119" s="4" t="n">
-        <x:v>5751.71</x:v>
+        <x:v>5188.47</x:v>
       </x:c>
       <x:c r="G119" s="5" t="n">
-        <x:v>7820.3</x:v>
+        <x:v>7054.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A120" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B120" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C120" s="1" t="str">
         <x:v>Torredembarra</x:v>
       </x:c>
       <x:c r="D120" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E120" s="4" t="n">
         <x:v>41.68</x:v>
       </x:c>
       <x:c r="F120" s="4" t="n">
         <x:v>196.11</x:v>
       </x:c>
       <x:c r="G120" s="5" t="n">
         <x:v>266.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A121" s="1" t="str">
         <x:v>CEUTA</x:v>
       </x:c>
       <x:c r="B121" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C121" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D121" s="3" t="n">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E121" s="4" t="n">
-        <x:v>35.09</x:v>
+        <x:v>38.05</x:v>
       </x:c>
       <x:c r="F121" s="4" t="n">
-        <x:v>266.84</x:v>
+        <x:v>296.25</x:v>
       </x:c>
       <x:c r="G121" s="5" t="n">
-        <x:v>362.8</x:v>
+        <x:v>402.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A122" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B122" s="1" t="str">
         <x:v>CEUTA</x:v>
       </x:c>
       <x:c r="C122" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D122" s="3" t="n">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E122" s="4" t="n">
-        <x:v>35.09</x:v>
+        <x:v>38.05</x:v>
       </x:c>
       <x:c r="F122" s="4" t="n">
-        <x:v>266.84</x:v>
+        <x:v>296.25</x:v>
       </x:c>
       <x:c r="G122" s="5" t="n">
-        <x:v>362.8</x:v>
+        <x:v>402.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A123" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B123" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C123" s="1" t="str">
         <x:v>Ceuta</x:v>
       </x:c>
       <x:c r="D123" s="3" t="n">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E123" s="4" t="n">
-        <x:v>35.09</x:v>
+        <x:v>38.05</x:v>
       </x:c>
       <x:c r="F123" s="4" t="n">
-        <x:v>266.84</x:v>
+        <x:v>296.25</x:v>
       </x:c>
       <x:c r="G123" s="5" t="n">
-        <x:v>362.8</x:v>
+        <x:v>402.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A124" s="1" t="str">
         <x:v>COMUNITAT VALENCIANA</x:v>
       </x:c>
       <x:c r="B124" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C124" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D124" s="3" t="n">
-        <x:v>454</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E124" s="4" t="n">
-        <x:v>16464.67</x:v>
+        <x:v>16383.10</x:v>
       </x:c>
       <x:c r="F124" s="4" t="n">
-        <x:v>57862.65</x:v>
+        <x:v>57485.76</x:v>
       </x:c>
       <x:c r="G124" s="5" t="n">
-        <x:v>78675.6</x:v>
+        <x:v>78163.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A125" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B125" s="1" t="str">
         <x:v>ALICANTE/ALACANT</x:v>
       </x:c>
       <x:c r="C125" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D125" s="3" t="n">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E125" s="4" t="n">
-        <x:v>9906.31</x:v>
+        <x:v>9907.93</x:v>
       </x:c>
       <x:c r="F125" s="4" t="n">
-        <x:v>32515.54</x:v>
+        <x:v>32538.59</x:v>
       </x:c>
       <x:c r="G125" s="5" t="n">
-        <x:v>44210.6</x:v>
+        <x:v>44242.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A126" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B126" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C126" s="1" t="str">
         <x:v>Alicante</x:v>
       </x:c>
       <x:c r="D126" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E126" s="4" t="n">
         <x:v>8.77</x:v>
       </x:c>
       <x:c r="F126" s="4" t="n">
         <x:v>38.23</x:v>
       </x:c>
       <x:c r="G126" s="5" t="n">
         <x:v>52.0</x:v>
       </x:c>
     </x:row>
@@ -8413,60 +8413,60 @@
       </x:c>
       <x:c r="D128" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E128" s="4" t="n">
         <x:v>12.06</x:v>
       </x:c>
       <x:c r="F128" s="4" t="n">
         <x:v>94.12</x:v>
       </x:c>
       <x:c r="G128" s="5" t="n">
         <x:v>128.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A129" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B129" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C129" s="1" t="str">
         <x:v>Calpe</x:v>
       </x:c>
       <x:c r="D129" s="3" t="n">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E129" s="4" t="n">
-        <x:v>811.17</x:v>
+        <x:v>814.82</x:v>
       </x:c>
       <x:c r="F129" s="4" t="n">
-        <x:v>2589.56</x:v>
+        <x:v>2626.32</x:v>
       </x:c>
       <x:c r="G129" s="5" t="n">
-        <x:v>3520.9</x:v>
+        <x:v>3570.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A130" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B130" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C130" s="1" t="str">
         <x:v>Campello</x:v>
       </x:c>
       <x:c r="D130" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E130" s="4" t="n">
         <x:v>29.22</x:v>
       </x:c>
       <x:c r="F130" s="4" t="n">
         <x:v>221.27</x:v>
       </x:c>
       <x:c r="G130" s="5" t="n">
         <x:v>301.0</x:v>
       </x:c>
     </x:row>
@@ -8482,83 +8482,83 @@
       </x:c>
       <x:c r="D131" s="3" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E131" s="4" t="n">
         <x:v>1098.80</x:v>
       </x:c>
       <x:c r="F131" s="4" t="n">
         <x:v>4002.02</x:v>
       </x:c>
       <x:c r="G131" s="5" t="n">
         <x:v>5441.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A132" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B132" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C132" s="1" t="str">
         <x:v>Guardamar del Segura</x:v>
       </x:c>
       <x:c r="D132" s="3" t="n">
-        <x:v>9</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E132" s="4" t="n">
-        <x:v>29.39</x:v>
+        <x:v>26.43</x:v>
       </x:c>
       <x:c r="F132" s="4" t="n">
-        <x:v>288.91</x:v>
+        <x:v>259.50</x:v>
       </x:c>
       <x:c r="G132" s="5" t="n">
-        <x:v>392.8</x:v>
+        <x:v>352.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A133" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B133" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C133" s="1" t="str">
         <x:v>Isla de Tabarca</x:v>
       </x:c>
       <x:c r="D133" s="3" t="n">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="E133" s="4" t="n">
-        <x:v>42.42</x:v>
+        <x:v>43.35</x:v>
       </x:c>
       <x:c r="F133" s="4" t="n">
-        <x:v>400.28</x:v>
+        <x:v>411.89</x:v>
       </x:c>
       <x:c r="G133" s="5" t="n">
-        <x:v>544.3</x:v>
+        <x:v>560.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A134" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B134" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C134" s="1" t="str">
         <x:v>Javea</x:v>
       </x:c>
       <x:c r="D134" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="E134" s="4" t="n">
         <x:v>503.37</x:v>
       </x:c>
       <x:c r="F134" s="4" t="n">
         <x:v>1770.64</x:v>
       </x:c>
       <x:c r="G134" s="5" t="n">
         <x:v>2407.6</x:v>
       </x:c>
     </x:row>
@@ -8580,54 +8580,54 @@
       </x:c>
       <x:c r="F135" s="4" t="n">
         <x:v>80.88</x:v>
       </x:c>
       <x:c r="G135" s="5" t="n">
         <x:v>110.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A136" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B136" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C136" s="1" t="str">
         <x:v>Santa Pola</x:v>
       </x:c>
       <x:c r="D136" s="3" t="n">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E136" s="4" t="n">
         <x:v>3872.83</x:v>
       </x:c>
       <x:c r="F136" s="4" t="n">
-        <x:v>11633.74</x:v>
+        <x:v>11637.83</x:v>
       </x:c>
       <x:c r="G136" s="5" t="n">
-        <x:v>15818.3</x:v>
+        <x:v>15823.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A137" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B137" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C137" s="1" t="str">
         <x:v>Torrevieja</x:v>
       </x:c>
       <x:c r="D137" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E137" s="4" t="n">
         <x:v>117.19</x:v>
       </x:c>
       <x:c r="F137" s="4" t="n">
         <x:v>624.05</x:v>
       </x:c>
       <x:c r="G137" s="5" t="n">
         <x:v>848.5</x:v>
       </x:c>
     </x:row>
@@ -8649,54 +8649,54 @@
       </x:c>
       <x:c r="F138" s="4" t="n">
         <x:v>7336.81</x:v>
       </x:c>
       <x:c r="G138" s="5" t="n">
         <x:v>9975.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A139" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B139" s="1" t="str">
         <x:v>CASTELLÓN/CASTELLÓ</x:v>
       </x:c>
       <x:c r="C139" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D139" s="3" t="n">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E139" s="4" t="n">
         <x:v>5036.18</x:v>
       </x:c>
       <x:c r="F139" s="4" t="n">
-        <x:v>18676.82</x:v>
+        <x:v>18635.82</x:v>
       </x:c>
       <x:c r="G139" s="5" t="n">
-        <x:v>25395.1</x:v>
+        <x:v>25339.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A140" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B140" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C140" s="1" t="str">
         <x:v>Benicarlo</x:v>
       </x:c>
       <x:c r="D140" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E140" s="4" t="n">
         <x:v>800.10</x:v>
       </x:c>
       <x:c r="F140" s="4" t="n">
         <x:v>2539.63</x:v>
       </x:c>
       <x:c r="G140" s="5" t="n">
         <x:v>3453.2</x:v>
       </x:c>
     </x:row>
@@ -8741,146 +8741,146 @@
       </x:c>
       <x:c r="F142" s="4" t="n">
         <x:v>7255.63</x:v>
       </x:c>
       <x:c r="G142" s="5" t="n">
         <x:v>9865.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A143" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B143" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C143" s="1" t="str">
         <x:v>Peñíscola</x:v>
       </x:c>
       <x:c r="D143" s="3" t="n">
         <x:v>29</x:v>
       </x:c>
       <x:c r="E143" s="4" t="n">
         <x:v>861.83</x:v>
       </x:c>
       <x:c r="F143" s="4" t="n">
-        <x:v>3342.35</x:v>
+        <x:v>3300.43</x:v>
       </x:c>
       <x:c r="G143" s="5" t="n">
-        <x:v>4544.8</x:v>
+        <x:v>4487.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A144" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B144" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C144" s="1" t="str">
         <x:v>Vinaroz</x:v>
       </x:c>
       <x:c r="D144" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E144" s="4" t="n">
         <x:v>628.90</x:v>
       </x:c>
       <x:c r="F144" s="4" t="n">
-        <x:v>2835.18</x:v>
+        <x:v>2836.10</x:v>
       </x:c>
       <x:c r="G144" s="5" t="n">
-        <x:v>3855.1</x:v>
+        <x:v>3856.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A145" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B145" s="1" t="str">
         <x:v>VALENCIA/VALÈNCIA</x:v>
       </x:c>
       <x:c r="C145" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D145" s="3" t="n">
-        <x:v>81</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E145" s="4" t="n">
-        <x:v>1522.18</x:v>
+        <x:v>1438.99</x:v>
       </x:c>
       <x:c r="F145" s="4" t="n">
-        <x:v>6670.29</x:v>
+        <x:v>6311.35</x:v>
       </x:c>
       <x:c r="G145" s="5" t="n">
-        <x:v>9069.9</x:v>
+        <x:v>8581.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A146" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B146" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C146" s="1" t="str">
         <x:v>Cullera</x:v>
       </x:c>
       <x:c r="D146" s="3" t="n">
-        <x:v>32</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E146" s="4" t="n">
-        <x:v>734.71</x:v>
+        <x:v>733.30</x:v>
       </x:c>
       <x:c r="F146" s="4" t="n">
-        <x:v>3102.56</x:v>
+        <x:v>3084.91</x:v>
       </x:c>
       <x:c r="G146" s="5" t="n">
-        <x:v>4218.6</x:v>
+        <x:v>4194.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A147" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B147" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C147" s="1" t="str">
         <x:v>Gandia</x:v>
       </x:c>
       <x:c r="D147" s="3" t="n">
-        <x:v>29</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E147" s="4" t="n">
-        <x:v>440.53</x:v>
+        <x:v>358.75</x:v>
       </x:c>
       <x:c r="F147" s="4" t="n">
-        <x:v>2076.95</x:v>
+        <x:v>1735.66</x:v>
       </x:c>
       <x:c r="G147" s="5" t="n">
-        <x:v>2824.2</x:v>
+        <x:v>2360.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A148" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B148" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C148" s="1" t="str">
         <x:v>Sagunto</x:v>
       </x:c>
       <x:c r="D148" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E148" s="4" t="n">
         <x:v>11.82</x:v>
       </x:c>
       <x:c r="F148" s="4" t="n">
         <x:v>89.74</x:v>
       </x:c>
       <x:c r="G148" s="5" t="n">
         <x:v>122.0</x:v>
       </x:c>
     </x:row>
@@ -8896,221 +8896,221 @@
       </x:c>
       <x:c r="D149" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E149" s="4" t="n">
         <x:v>335.12</x:v>
       </x:c>
       <x:c r="F149" s="4" t="n">
         <x:v>1401.04</x:v>
       </x:c>
       <x:c r="G149" s="5" t="n">
         <x:v>1905.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A150" s="1" t="str">
         <x:v>GALICIA</x:v>
       </x:c>
       <x:c r="B150" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C150" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D150" s="3" t="n">
-        <x:v>4096</x:v>
+        <x:v>4087</x:v>
       </x:c>
       <x:c r="E150" s="4" t="n">
-        <x:v>131727.03</x:v>
+        <x:v>131317.40</x:v>
       </x:c>
       <x:c r="F150" s="4" t="n">
-        <x:v>274918.90</x:v>
+        <x:v>274545.52</x:v>
       </x:c>
       <x:c r="G150" s="5" t="n">
-        <x:v>373814.4</x:v>
+        <x:v>373306.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A151" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B151" s="1" t="str">
         <x:v>A CORUÑA</x:v>
       </x:c>
       <x:c r="C151" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D151" s="3" t="n">
-        <x:v>2124</x:v>
+        <x:v>2120</x:v>
       </x:c>
       <x:c r="E151" s="4" t="n">
-        <x:v>28839.20</x:v>
+        <x:v>28830.93</x:v>
       </x:c>
       <x:c r="F151" s="4" t="n">
-        <x:v>93651.33</x:v>
+        <x:v>93661.88</x:v>
       </x:c>
       <x:c r="G151" s="5" t="n">
-        <x:v>127345.3</x:v>
+        <x:v>127359.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A152" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B152" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C152" s="1" t="str">
         <x:v>Ares</x:v>
       </x:c>
       <x:c r="D152" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E152" s="4" t="n">
         <x:v>260.17</x:v>
       </x:c>
       <x:c r="F152" s="4" t="n">
         <x:v>710.27</x:v>
       </x:c>
       <x:c r="G152" s="5" t="n">
         <x:v>965.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A153" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B153" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C153" s="1" t="str">
         <x:v>Barallobre</x:v>
       </x:c>
       <x:c r="D153" s="3" t="n">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E153" s="4" t="n">
-        <x:v>43.06</x:v>
+        <x:v>44.03</x:v>
       </x:c>
       <x:c r="F153" s="4" t="n">
-        <x:v>549.52</x:v>
+        <x:v>567.90</x:v>
       </x:c>
       <x:c r="G153" s="5" t="n">
-        <x:v>747.4</x:v>
+        <x:v>772.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A154" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B154" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C154" s="1" t="str">
         <x:v>Cabo de Cruz - Boiro</x:v>
       </x:c>
       <x:c r="D154" s="3" t="n">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E154" s="4" t="n">
         <x:v>94.27</x:v>
       </x:c>
       <x:c r="F154" s="4" t="n">
-        <x:v>1719.22</x:v>
+        <x:v>1719.15</x:v>
       </x:c>
       <x:c r="G154" s="5" t="n">
-        <x:v>2338.1</x:v>
+        <x:v>2338.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A155" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B155" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C155" s="1" t="str">
         <x:v>Camariñas</x:v>
       </x:c>
       <x:c r="D155" s="3" t="n">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E155" s="4" t="n">
         <x:v>1332.33</x:v>
       </x:c>
       <x:c r="F155" s="4" t="n">
-        <x:v>5011.71</x:v>
+        <x:v>5011.70</x:v>
       </x:c>
       <x:c r="G155" s="5" t="n">
         <x:v>6814.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A156" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B156" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C156" s="1" t="str">
         <x:v>Camelle</x:v>
       </x:c>
       <x:c r="D156" s="3" t="n">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E156" s="4" t="n">
         <x:v>95.35</x:v>
       </x:c>
       <x:c r="F156" s="4" t="n">
         <x:v>963.36</x:v>
       </x:c>
       <x:c r="G156" s="5" t="n">
         <x:v>1310.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A157" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B157" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C157" s="1" t="str">
         <x:v>Cariño</x:v>
       </x:c>
       <x:c r="D157" s="3" t="n">
-        <x:v>30</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E157" s="4" t="n">
-        <x:v>291.18</x:v>
+        <x:v>289.89</x:v>
       </x:c>
       <x:c r="F157" s="4" t="n">
-        <x:v>1105.29</x:v>
+        <x:v>1086.91</x:v>
       </x:c>
       <x:c r="G157" s="5" t="n">
-        <x:v>1503.0</x:v>
+        <x:v>1478.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A158" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B158" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C158" s="1" t="str">
         <x:v>Carreira-Aguiño</x:v>
       </x:c>
       <x:c r="D158" s="3" t="n">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E158" s="4" t="n">
         <x:v>430.31</x:v>
       </x:c>
       <x:c r="F158" s="4" t="n">
         <x:v>3599.03</x:v>
       </x:c>
       <x:c r="G158" s="5" t="n">
         <x:v>4894.4</x:v>
       </x:c>
     </x:row>
@@ -9155,77 +9155,77 @@
       </x:c>
       <x:c r="F160" s="4" t="n">
         <x:v>3824.75</x:v>
       </x:c>
       <x:c r="G160" s="5" t="n">
         <x:v>5200.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A161" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B161" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C161" s="1" t="str">
         <x:v>Corcubión</x:v>
       </x:c>
       <x:c r="D161" s="3" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E161" s="4" t="n">
         <x:v>205.49</x:v>
       </x:c>
       <x:c r="F161" s="4" t="n">
-        <x:v>983.92</x:v>
+        <x:v>984.18</x:v>
       </x:c>
       <x:c r="G161" s="5" t="n">
-        <x:v>1337.9</x:v>
+        <x:v>1338.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A162" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B162" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C162" s="1" t="str">
         <x:v>Corme</x:v>
       </x:c>
       <x:c r="D162" s="3" t="n">
-        <x:v>24</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E162" s="4" t="n">
-        <x:v>143.37</x:v>
+        <x:v>141.71</x:v>
       </x:c>
       <x:c r="F162" s="4" t="n">
-        <x:v>708.11</x:v>
+        <x:v>686.01</x:v>
       </x:c>
       <x:c r="G162" s="5" t="n">
-        <x:v>962.9</x:v>
+        <x:v>932.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A163" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B163" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C163" s="1" t="str">
         <x:v>Corrubedo</x:v>
       </x:c>
       <x:c r="D163" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E163" s="4" t="n">
         <x:v>18.65</x:v>
       </x:c>
       <x:c r="F163" s="4" t="n">
         <x:v>226.47</x:v>
       </x:c>
       <x:c r="G163" s="5" t="n">
         <x:v>308.0</x:v>
       </x:c>
     </x:row>
@@ -9264,129 +9264,129 @@
       </x:c>
       <x:c r="D165" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E165" s="4" t="n">
         <x:v>10.26</x:v>
       </x:c>
       <x:c r="F165" s="4" t="n">
         <x:v>100.16</x:v>
       </x:c>
       <x:c r="G165" s="5" t="n">
         <x:v>136.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A166" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B166" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C166" s="1" t="str">
         <x:v>Ferrol</x:v>
       </x:c>
       <x:c r="D166" s="3" t="n">
-        <x:v>111</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E166" s="4" t="n">
-        <x:v>191.60</x:v>
+        <x:v>190.06</x:v>
       </x:c>
       <x:c r="F166" s="4" t="n">
-        <x:v>2314.45</x:v>
+        <x:v>2296.07</x:v>
       </x:c>
       <x:c r="G166" s="5" t="n">
-        <x:v>3147.5</x:v>
+        <x:v>3122.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A167" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B167" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C167" s="1" t="str">
         <x:v>Finisterre</x:v>
       </x:c>
       <x:c r="D167" s="3" t="n">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E167" s="4" t="n">
-        <x:v>400.65</x:v>
+        <x:v>415.33</x:v>
       </x:c>
       <x:c r="F167" s="4" t="n">
-        <x:v>2289.54</x:v>
+        <x:v>2394.36</x:v>
       </x:c>
       <x:c r="G167" s="5" t="n">
-        <x:v>3113.6</x:v>
+        <x:v>3256.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A168" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B168" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C168" s="1" t="str">
         <x:v>La Coruña</x:v>
       </x:c>
       <x:c r="D168" s="3" t="n">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E168" s="4" t="n">
-        <x:v>6923.70</x:v>
+        <x:v>6928.99</x:v>
       </x:c>
       <x:c r="F168" s="4" t="n">
-        <x:v>14161.28</x:v>
+        <x:v>14178.19</x:v>
       </x:c>
       <x:c r="G168" s="5" t="n">
-        <x:v>19254.7</x:v>
+        <x:v>19277.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A169" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B169" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C169" s="1" t="str">
         <x:v>La Puebla del Caramiñal</x:v>
       </x:c>
       <x:c r="D169" s="3" t="n">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E169" s="4" t="n">
-        <x:v>78.70</x:v>
+        <x:v>76.98</x:v>
       </x:c>
       <x:c r="F169" s="4" t="n">
-        <x:v>1191.08</x:v>
+        <x:v>1161.67</x:v>
       </x:c>
       <x:c r="G169" s="5" t="n">
-        <x:v>1619.9</x:v>
+        <x:v>1579.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A170" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B170" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C170" s="1" t="str">
         <x:v>Lage</x:v>
       </x:c>
       <x:c r="D170" s="3" t="n">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E170" s="4" t="n">
         <x:v>517.21</x:v>
       </x:c>
       <x:c r="F170" s="4" t="n">
         <x:v>2238.81</x:v>
       </x:c>
       <x:c r="G170" s="5" t="n">
         <x:v>3044.5</x:v>
       </x:c>
     </x:row>
@@ -9425,60 +9425,60 @@
       </x:c>
       <x:c r="D172" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="E172" s="4" t="n">
         <x:v>110.47</x:v>
       </x:c>
       <x:c r="F172" s="4" t="n">
         <x:v>580.14</x:v>
       </x:c>
       <x:c r="G172" s="5" t="n">
         <x:v>789.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A173" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B173" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C173" s="1" t="str">
         <x:v>Malpica de Bergantiños</x:v>
       </x:c>
       <x:c r="D173" s="3" t="n">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E173" s="4" t="n">
-        <x:v>754.43</x:v>
+        <x:v>756.93</x:v>
       </x:c>
       <x:c r="F173" s="4" t="n">
-        <x:v>3180.74</x:v>
+        <x:v>3202.46</x:v>
       </x:c>
       <x:c r="G173" s="5" t="n">
-        <x:v>4324.9</x:v>
+        <x:v>4354.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A174" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B174" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C174" s="1" t="str">
         <x:v>Mera-Oleiros</x:v>
       </x:c>
       <x:c r="D174" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E174" s="4" t="n">
         <x:v>30.92</x:v>
       </x:c>
       <x:c r="F174" s="4" t="n">
         <x:v>183.82</x:v>
       </x:c>
       <x:c r="G174" s="5" t="n">
         <x:v>250.0</x:v>
       </x:c>
     </x:row>
@@ -9517,106 +9517,106 @@
       </x:c>
       <x:c r="D176" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E176" s="4" t="n">
         <x:v>28.80</x:v>
       </x:c>
       <x:c r="F176" s="4" t="n">
         <x:v>244.86</x:v>
       </x:c>
       <x:c r="G176" s="5" t="n">
         <x:v>333.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A177" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B177" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C177" s="1" t="str">
         <x:v>Mugia</x:v>
       </x:c>
       <x:c r="D177" s="3" t="n">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E177" s="4" t="n">
-        <x:v>588.11</x:v>
+        <x:v>581.61</x:v>
       </x:c>
       <x:c r="F177" s="4" t="n">
-        <x:v>1615.14</x:v>
+        <x:v>1594.55</x:v>
       </x:c>
       <x:c r="G177" s="5" t="n">
-        <x:v>2196.2</x:v>
+        <x:v>2168.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A178" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B178" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C178" s="1" t="str">
         <x:v>Muros</x:v>
       </x:c>
       <x:c r="D178" s="3" t="n">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E178" s="4" t="n">
         <x:v>825.76</x:v>
       </x:c>
       <x:c r="F178" s="4" t="n">
         <x:v>2741.91</x:v>
       </x:c>
       <x:c r="G178" s="5" t="n">
         <x:v>3728.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A179" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B179" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C179" s="1" t="str">
         <x:v>Noia</x:v>
       </x:c>
       <x:c r="D179" s="3" t="n">
-        <x:v>463</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="E179" s="4" t="n">
-        <x:v>656.74</x:v>
+        <x:v>645.35</x:v>
       </x:c>
       <x:c r="F179" s="4" t="n">
-        <x:v>7111.45</x:v>
+        <x:v>7054.52</x:v>
       </x:c>
       <x:c r="G179" s="5" t="n">
-        <x:v>9671.0</x:v>
+        <x:v>9593.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A180" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B180" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C180" s="1" t="str">
         <x:v>O Freixo</x:v>
       </x:c>
       <x:c r="D180" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E180" s="4" t="n">
         <x:v>3.24</x:v>
       </x:c>
       <x:c r="F180" s="4" t="n">
         <x:v>34.56</x:v>
       </x:c>
       <x:c r="G180" s="5" t="n">
         <x:v>47.0</x:v>
       </x:c>
     </x:row>
@@ -9632,60 +9632,60 @@
       </x:c>
       <x:c r="D181" s="3" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E181" s="4" t="n">
         <x:v>22.97</x:v>
       </x:c>
       <x:c r="F181" s="4" t="n">
         <x:v>282.67</x:v>
       </x:c>
       <x:c r="G181" s="5" t="n">
         <x:v>384.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A182" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B182" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C182" s="1" t="str">
         <x:v>Portosín</x:v>
       </x:c>
       <x:c r="D182" s="3" t="n">
-        <x:v>52</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E182" s="4" t="n">
-        <x:v>1448.17</x:v>
+        <x:v>1426.06</x:v>
       </x:c>
       <x:c r="F182" s="4" t="n">
-        <x:v>5135.50</x:v>
+        <x:v>5036.31</x:v>
       </x:c>
       <x:c r="G182" s="5" t="n">
-        <x:v>6982.8</x:v>
+        <x:v>6847.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A183" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B183" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C183" s="1" t="str">
         <x:v>Puentedeume</x:v>
       </x:c>
       <x:c r="D183" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E183" s="4" t="n">
         <x:v>160.78</x:v>
       </x:c>
       <x:c r="F183" s="4" t="n">
         <x:v>656.07</x:v>
       </x:c>
       <x:c r="G183" s="5" t="n">
         <x:v>892.1</x:v>
       </x:c>
     </x:row>
@@ -9704,195 +9704,195 @@
       </x:c>
       <x:c r="E184" s="4" t="n">
         <x:v>324.92</x:v>
       </x:c>
       <x:c r="F184" s="4" t="n">
         <x:v>1430.15</x:v>
       </x:c>
       <x:c r="G184" s="5" t="n">
         <x:v>1944.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A185" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B185" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C185" s="1" t="str">
         <x:v>Rianjo</x:v>
       </x:c>
       <x:c r="D185" s="3" t="n">
         <x:v>189</x:v>
       </x:c>
       <x:c r="E185" s="4" t="n">
-        <x:v>333.62</x:v>
+        <x:v>348.12</x:v>
       </x:c>
       <x:c r="F185" s="4" t="n">
-        <x:v>3759.69</x:v>
+        <x:v>3873.35</x:v>
       </x:c>
       <x:c r="G185" s="5" t="n">
-        <x:v>5113.2</x:v>
+        <x:v>5267.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A186" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B186" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C186" s="1" t="str">
         <x:v>Sada</x:v>
       </x:c>
       <x:c r="D186" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E186" s="4" t="n">
         <x:v>305.31</x:v>
       </x:c>
       <x:c r="F186" s="4" t="n">
         <x:v>1416.11</x:v>
       </x:c>
       <x:c r="G186" s="5" t="n">
         <x:v>1925.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A187" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B187" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C187" s="1" t="str">
         <x:v>Santa Eugenia de Riveira</x:v>
       </x:c>
       <x:c r="D187" s="3" t="n">
         <x:v>234</x:v>
       </x:c>
       <x:c r="E187" s="4" t="n">
         <x:v>10894.50</x:v>
       </x:c>
       <x:c r="F187" s="4" t="n">
-        <x:v>22678.34</x:v>
+        <x:v>22678.20</x:v>
       </x:c>
       <x:c r="G187" s="5" t="n">
-        <x:v>30835.3</x:v>
+        <x:v>30835.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A188" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B188" s="1" t="str">
         <x:v>LUGO</x:v>
       </x:c>
       <x:c r="C188" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D188" s="3" t="n">
-        <x:v>159</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E188" s="4" t="n">
-        <x:v>26158.49</x:v>
+        <x:v>25795.03</x:v>
       </x:c>
       <x:c r="F188" s="4" t="n">
-        <x:v>45966.59</x:v>
+        <x:v>45509.58</x:v>
       </x:c>
       <x:c r="G188" s="5" t="n">
-        <x:v>62498.1</x:v>
+        <x:v>61876.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A189" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B189" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C189" s="1" t="str">
         <x:v>Barquero-Bares</x:v>
       </x:c>
       <x:c r="D189" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E189" s="4" t="n">
         <x:v>18.78</x:v>
       </x:c>
       <x:c r="F189" s="4" t="n">
         <x:v>101.46</x:v>
       </x:c>
       <x:c r="G189" s="5" t="n">
         <x:v>138.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A190" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B190" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C190" s="1" t="str">
         <x:v>Burela</x:v>
       </x:c>
       <x:c r="D190" s="3" t="n">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E190" s="4" t="n">
-        <x:v>12245.73</x:v>
+        <x:v>12542.27</x:v>
       </x:c>
       <x:c r="F190" s="4" t="n">
-        <x:v>20712.09</x:v>
+        <x:v>21165.35</x:v>
       </x:c>
       <x:c r="G190" s="5" t="n">
-        <x:v>28161.1</x:v>
+        <x:v>28777.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A191" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B191" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C191" s="1" t="str">
         <x:v>Cillero</x:v>
       </x:c>
       <x:c r="D191" s="3" t="n">
-        <x:v>52</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E191" s="4" t="n">
-        <x:v>13151.46</x:v>
+        <x:v>12491.46</x:v>
       </x:c>
       <x:c r="F191" s="4" t="n">
-        <x:v>23417.86</x:v>
+        <x:v>22507.59</x:v>
       </x:c>
       <x:c r="G191" s="5" t="n">
-        <x:v>31839.8</x:v>
+        <x:v>30602.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A192" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B192" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C192" s="1" t="str">
         <x:v>Foz</x:v>
       </x:c>
       <x:c r="D192" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E192" s="4" t="n">
         <x:v>186.68</x:v>
       </x:c>
       <x:c r="F192" s="4" t="n">
         <x:v>507.36</x:v>
       </x:c>
       <x:c r="G192" s="5" t="n">
         <x:v>689.8</x:v>
       </x:c>
     </x:row>
@@ -9954,221 +9954,221 @@
       </x:c>
       <x:c r="D195" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E195" s="4" t="n">
         <x:v>61.36</x:v>
       </x:c>
       <x:c r="F195" s="4" t="n">
         <x:v>273.53</x:v>
       </x:c>
       <x:c r="G195" s="5" t="n">
         <x:v>371.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A196" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B196" s="1" t="str">
         <x:v>PONTEVEDRA</x:v>
       </x:c>
       <x:c r="C196" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D196" s="3" t="n">
-        <x:v>1813</x:v>
+        <x:v>1809</x:v>
       </x:c>
       <x:c r="E196" s="4" t="n">
-        <x:v>76729.34</x:v>
+        <x:v>76691.44</x:v>
       </x:c>
       <x:c r="F196" s="4" t="n">
-        <x:v>135300.98</x:v>
+        <x:v>135374.06</x:v>
       </x:c>
       <x:c r="G196" s="5" t="n">
-        <x:v>183971.0</x:v>
+        <x:v>184070.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A197" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B197" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C197" s="1" t="str">
         <x:v>Aldan-Hio</x:v>
       </x:c>
       <x:c r="D197" s="3" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E197" s="4" t="n">
         <x:v>55.72</x:v>
       </x:c>
       <x:c r="F197" s="4" t="n">
-        <x:v>528.34</x:v>
+        <x:v>528.16</x:v>
       </x:c>
       <x:c r="G197" s="5" t="n">
-        <x:v>718.5</x:v>
+        <x:v>718.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A198" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B198" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C198" s="1" t="str">
         <x:v>Arcade</x:v>
       </x:c>
       <x:c r="D198" s="3" t="n">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E198" s="4" t="n">
         <x:v>58.17</x:v>
       </x:c>
       <x:c r="F198" s="4" t="n">
         <x:v>1044.03</x:v>
       </x:c>
       <x:c r="G198" s="5" t="n">
         <x:v>1419.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A199" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B199" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C199" s="1" t="str">
         <x:v>Bayona</x:v>
       </x:c>
       <x:c r="D199" s="3" t="n">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E199" s="4" t="n">
-        <x:v>188.05</x:v>
+        <x:v>189.71</x:v>
       </x:c>
       <x:c r="F199" s="4" t="n">
-        <x:v>1823.02</x:v>
+        <x:v>1848.80</x:v>
       </x:c>
       <x:c r="G199" s="5" t="n">
-        <x:v>2479.1</x:v>
+        <x:v>2514.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A200" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B200" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C200" s="1" t="str">
         <x:v>Bueu</x:v>
       </x:c>
       <x:c r="D200" s="3" t="n">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E200" s="4" t="n">
-        <x:v>568.42</x:v>
+        <x:v>569.32</x:v>
       </x:c>
       <x:c r="F200" s="4" t="n">
-        <x:v>3851.03</x:v>
+        <x:v>3887.70</x:v>
       </x:c>
       <x:c r="G200" s="5" t="n">
-        <x:v>5237.0</x:v>
+        <x:v>5286.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A201" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B201" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C201" s="1" t="str">
         <x:v>Cambados</x:v>
       </x:c>
       <x:c r="D201" s="3" t="n">
-        <x:v>212</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E201" s="4" t="n">
-        <x:v>1097.93</x:v>
+        <x:v>1081.62</x:v>
       </x:c>
       <x:c r="F201" s="4" t="n">
-        <x:v>6504.21</x:v>
+        <x:v>6321.62</x:v>
       </x:c>
       <x:c r="G201" s="5" t="n">
-        <x:v>8845.4</x:v>
+        <x:v>8597.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A202" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B202" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C202" s="1" t="str">
         <x:v>Campelo</x:v>
       </x:c>
       <x:c r="D202" s="3" t="n">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E202" s="4" t="n">
         <x:v>35.46</x:v>
       </x:c>
       <x:c r="F202" s="4" t="n">
-        <x:v>500.62</x:v>
+        <x:v>500.44</x:v>
       </x:c>
       <x:c r="G202" s="5" t="n">
-        <x:v>680.8</x:v>
+        <x:v>680.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A203" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B203" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C203" s="1" t="str">
         <x:v>Cangas</x:v>
       </x:c>
       <x:c r="D203" s="3" t="n">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E203" s="4" t="n">
         <x:v>6131.77</x:v>
       </x:c>
       <x:c r="F203" s="4" t="n">
-        <x:v>10359.29</x:v>
+        <x:v>10358.81</x:v>
       </x:c>
       <x:c r="G203" s="5" t="n">
-        <x:v>14085.8</x:v>
+        <x:v>14085.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A204" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B204" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C204" s="1" t="str">
         <x:v>Carril</x:v>
       </x:c>
       <x:c r="D204" s="3" t="n">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E204" s="4" t="n">
         <x:v>57.53</x:v>
       </x:c>
       <x:c r="F204" s="4" t="n">
         <x:v>766.98</x:v>
       </x:c>
       <x:c r="G204" s="5" t="n">
         <x:v>1043.1</x:v>
       </x:c>
     </x:row>
@@ -10184,106 +10184,106 @@
       </x:c>
       <x:c r="D205" s="3" t="n">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E205" s="4" t="n">
         <x:v>102.81</x:v>
       </x:c>
       <x:c r="F205" s="4" t="n">
         <x:v>1135.55</x:v>
       </x:c>
       <x:c r="G205" s="5" t="n">
         <x:v>1544.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A206" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B206" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C206" s="1" t="str">
         <x:v>El Grove</x:v>
       </x:c>
       <x:c r="D206" s="3" t="n">
-        <x:v>140</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E206" s="4" t="n">
-        <x:v>545.12</x:v>
+        <x:v>535.41</x:v>
       </x:c>
       <x:c r="F206" s="4" t="n">
-        <x:v>3855.80</x:v>
+        <x:v>3789.51</x:v>
       </x:c>
       <x:c r="G206" s="5" t="n">
-        <x:v>5243.6</x:v>
+        <x:v>5153.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A207" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B207" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C207" s="1" t="str">
         <x:v>Isla de Arosa</x:v>
       </x:c>
       <x:c r="D207" s="3" t="n">
-        <x:v>375</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E207" s="4" t="n">
-        <x:v>438.99</x:v>
+        <x:v>437.15</x:v>
       </x:c>
       <x:c r="F207" s="4" t="n">
-        <x:v>6557.76</x:v>
+        <x:v>6543.05</x:v>
       </x:c>
       <x:c r="G207" s="5" t="n">
-        <x:v>8918.6</x:v>
+        <x:v>8898.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A208" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B208" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C208" s="1" t="str">
         <x:v>La Guardia</x:v>
       </x:c>
       <x:c r="D208" s="3" t="n">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E208" s="4" t="n">
-        <x:v>8887.82</x:v>
+        <x:v>8402.82</x:v>
       </x:c>
       <x:c r="F208" s="4" t="n">
-        <x:v>14670.55</x:v>
+        <x:v>14126.75</x:v>
       </x:c>
       <x:c r="G208" s="5" t="n">
-        <x:v>19946.5</x:v>
+        <x:v>19207.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A209" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B209" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C209" s="1" t="str">
         <x:v>Marin</x:v>
       </x:c>
       <x:c r="D209" s="3" t="n">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E209" s="4" t="n">
         <x:v>10728.22</x:v>
       </x:c>
       <x:c r="F209" s="4" t="n">
         <x:v>15182.42</x:v>
       </x:c>
       <x:c r="G209" s="5" t="n">
         <x:v>20642.6</x:v>
       </x:c>
     </x:row>
@@ -10443,54 +10443,54 @@
       </x:c>
       <x:c r="F216" s="4" t="n">
         <x:v>89.13</x:v>
       </x:c>
       <x:c r="G216" s="5" t="n">
         <x:v>121.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A217" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B217" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C217" s="1" t="str">
         <x:v>Redondela</x:v>
       </x:c>
       <x:c r="D217" s="3" t="n">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E217" s="4" t="n">
         <x:v>86.06</x:v>
       </x:c>
       <x:c r="F217" s="4" t="n">
-        <x:v>1202.76</x:v>
+        <x:v>1202.68</x:v>
       </x:c>
       <x:c r="G217" s="5" t="n">
-        <x:v>1635.7</x:v>
+        <x:v>1635.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A218" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B218" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C218" s="1" t="str">
         <x:v>Sanjenjo</x:v>
       </x:c>
       <x:c r="D218" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E218" s="4" t="n">
         <x:v>34.52</x:v>
       </x:c>
       <x:c r="F218" s="4" t="n">
         <x:v>380.27</x:v>
       </x:c>
       <x:c r="G218" s="5" t="n">
         <x:v>517.2</x:v>
       </x:c>
     </x:row>
@@ -10509,57 +10509,57 @@
       </x:c>
       <x:c r="E219" s="4" t="n">
         <x:v>33.58</x:v>
       </x:c>
       <x:c r="F219" s="4" t="n">
         <x:v>513.12</x:v>
       </x:c>
       <x:c r="G219" s="5" t="n">
         <x:v>697.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A220" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B220" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C220" s="1" t="str">
         <x:v>Vigo</x:v>
       </x:c>
       <x:c r="D220" s="3" t="n">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E220" s="4" t="n">
-        <x:v>47005.29</x:v>
+        <x:v>47477.69</x:v>
       </x:c>
       <x:c r="F220" s="4" t="n">
-        <x:v>60767.84</x:v>
+        <x:v>61605.53</x:v>
       </x:c>
       <x:c r="G220" s="5" t="n">
-        <x:v>82621.3</x:v>
+        <x:v>83760.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A221" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B221" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C221" s="1" t="str">
         <x:v>Villagarcia de Arosa</x:v>
       </x:c>
       <x:c r="D221" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E221" s="4" t="n">
         <x:v>0.89</x:v>
       </x:c>
       <x:c r="F221" s="4" t="n">
         <x:v>22.06</x:v>
       </x:c>
       <x:c r="G221" s="5" t="n">
         <x:v>30.0</x:v>
       </x:c>
     </x:row>
@@ -10581,100 +10581,100 @@
       </x:c>
       <x:c r="F222" s="4" t="n">
         <x:v>474.65</x:v>
       </x:c>
       <x:c r="G222" s="5" t="n">
         <x:v>645.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A223" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B223" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C223" s="1" t="str">
         <x:v>Villanueva</x:v>
       </x:c>
       <x:c r="D223" s="3" t="n">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E223" s="4" t="n">
         <x:v>98.61</x:v>
       </x:c>
       <x:c r="F223" s="4" t="n">
-        <x:v>1423.34</x:v>
+        <x:v>1404.59</x:v>
       </x:c>
       <x:c r="G223" s="5" t="n">
-        <x:v>1935.8</x:v>
+        <x:v>1910.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A224" s="1" t="str">
         <x:v>ILLES BALEARS</x:v>
       </x:c>
       <x:c r="B224" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C224" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D224" s="3" t="n">
-        <x:v>300</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E224" s="4" t="n">
-        <x:v>2589.42</x:v>
+        <x:v>2585.52</x:v>
       </x:c>
       <x:c r="F224" s="4" t="n">
-        <x:v>16720.36</x:v>
+        <x:v>16674.13</x:v>
       </x:c>
       <x:c r="G224" s="5" t="n">
-        <x:v>22737.0</x:v>
+        <x:v>22674.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A225" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B225" s="1" t="str">
         <x:v>ILLES BALEARS</x:v>
       </x:c>
       <x:c r="C225" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D225" s="3" t="n">
-        <x:v>300</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E225" s="4" t="n">
-        <x:v>2589.42</x:v>
+        <x:v>2585.52</x:v>
       </x:c>
       <x:c r="F225" s="4" t="n">
-        <x:v>16720.36</x:v>
+        <x:v>16674.13</x:v>
       </x:c>
       <x:c r="G225" s="5" t="n">
-        <x:v>22737.0</x:v>
+        <x:v>22674.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A226" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B226" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C226" s="1" t="str">
         <x:v>Alcudia</x:v>
       </x:c>
       <x:c r="D226" s="3" t="n">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E226" s="4" t="n">
         <x:v>192.77</x:v>
       </x:c>
       <x:c r="F226" s="4" t="n">
         <x:v>1625.18</x:v>
       </x:c>
       <x:c r="G226" s="5" t="n">
         <x:v>2210.0</x:v>
       </x:c>
     </x:row>
@@ -10805,106 +10805,106 @@
       </x:c>
       <x:c r="D232" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E232" s="4" t="n">
         <x:v>24.31</x:v>
       </x:c>
       <x:c r="F232" s="4" t="n">
         <x:v>361.44</x:v>
       </x:c>
       <x:c r="G232" s="5" t="n">
         <x:v>491.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A233" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B233" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C233" s="1" t="str">
         <x:v>Ibiza</x:v>
       </x:c>
       <x:c r="D233" s="3" t="n">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E233" s="4" t="n">
-        <x:v>188.78</x:v>
+        <x:v>184.52</x:v>
       </x:c>
       <x:c r="F233" s="4" t="n">
-        <x:v>1433.53</x:v>
+        <x:v>1380.58</x:v>
       </x:c>
       <x:c r="G233" s="5" t="n">
-        <x:v>1949.3</x:v>
+        <x:v>1877.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A234" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B234" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C234" s="1" t="str">
         <x:v>Mahón</x:v>
       </x:c>
       <x:c r="D234" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E234" s="4" t="n">
         <x:v>194.35</x:v>
       </x:c>
       <x:c r="F234" s="4" t="n">
-        <x:v>1083.95</x:v>
+        <x:v>1083.80</x:v>
       </x:c>
       <x:c r="G234" s="5" t="n">
-        <x:v>1473.9</x:v>
+        <x:v>1473.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A235" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B235" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C235" s="1" t="str">
         <x:v>Palma de Mallorca</x:v>
       </x:c>
       <x:c r="D235" s="3" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E235" s="4" t="n">
         <x:v>256.95</x:v>
       </x:c>
       <x:c r="F235" s="4" t="n">
-        <x:v>1416.43</x:v>
+        <x:v>1416.01</x:v>
       </x:c>
       <x:c r="G235" s="5" t="n">
-        <x:v>1926.2</x:v>
+        <x:v>1925.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A236" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B236" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C236" s="1" t="str">
         <x:v>Pollensa</x:v>
       </x:c>
       <x:c r="D236" s="3" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E236" s="4" t="n">
         <x:v>36.78</x:v>
       </x:c>
       <x:c r="F236" s="4" t="n">
         <x:v>390.83</x:v>
       </x:c>
       <x:c r="G236" s="5" t="n">
         <x:v>531.6</x:v>
       </x:c>
     </x:row>
@@ -10943,198 +10943,198 @@
       </x:c>
       <x:c r="D238" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E238" s="4" t="n">
         <x:v>22.38</x:v>
       </x:c>
       <x:c r="F238" s="4" t="n">
         <x:v>327.20</x:v>
       </x:c>
       <x:c r="G238" s="5" t="n">
         <x:v>445.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A239" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B239" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C239" s="1" t="str">
         <x:v>Puerto de Sóller</x:v>
       </x:c>
       <x:c r="D239" s="3" t="n">
-        <x:v>12</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="E239" s="4" t="n">
-        <x:v>167.14</x:v>
+        <x:v>165.60</x:v>
       </x:c>
       <x:c r="F239" s="4" t="n">
-        <x:v>870.81</x:v>
+        <x:v>861.92</x:v>
       </x:c>
       <x:c r="G239" s="5" t="n">
-        <x:v>1184.2</x:v>
+        <x:v>1172.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A240" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B240" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C240" s="1" t="str">
         <x:v>San Antonio Abad</x:v>
       </x:c>
       <x:c r="D240" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E240" s="4" t="n">
         <x:v>83.73</x:v>
       </x:c>
       <x:c r="F240" s="4" t="n">
         <x:v>704.46</x:v>
       </x:c>
       <x:c r="G240" s="5" t="n">
         <x:v>958.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A241" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B241" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C241" s="1" t="str">
         <x:v>Santañí</x:v>
       </x:c>
       <x:c r="D241" s="3" t="n">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="E241" s="4" t="n">
-        <x:v>165.64</x:v>
+        <x:v>167.54</x:v>
       </x:c>
       <x:c r="F241" s="4" t="n">
-        <x:v>787.35</x:v>
+        <x:v>803.53</x:v>
       </x:c>
       <x:c r="G241" s="5" t="n">
-        <x:v>1070.6</x:v>
+        <x:v>1092.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A242" s="1" t="str">
         <x:v>PAÍS VASCO</x:v>
       </x:c>
       <x:c r="B242" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C242" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D242" s="3" t="n">
-        <x:v>175</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E242" s="4" t="n">
-        <x:v>77295.59</x:v>
+        <x:v>76822.96</x:v>
       </x:c>
       <x:c r="F242" s="4" t="n">
-        <x:v>127238.53</x:v>
+        <x:v>126958.09</x:v>
       </x:c>
       <x:c r="G242" s="5" t="n">
-        <x:v>172996.8</x:v>
+        <x:v>172615.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A243" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B243" s="1" t="str">
         <x:v>BIZKAIA</x:v>
       </x:c>
       <x:c r="C243" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D243" s="3" t="n">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E243" s="4" t="n">
-        <x:v>67298.89</x:v>
+        <x:v>67073.26</x:v>
       </x:c>
       <x:c r="F243" s="4" t="n">
-        <x:v>101362.91</x:v>
+        <x:v>101656.47</x:v>
       </x:c>
       <x:c r="G243" s="5" t="n">
-        <x:v>137815.6</x:v>
+        <x:v>138214.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A244" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B244" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C244" s="1" t="str">
         <x:v>Armintza</x:v>
       </x:c>
       <x:c r="D244" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E244" s="4" t="n">
         <x:v>34.66</x:v>
       </x:c>
       <x:c r="F244" s="4" t="n">
         <x:v>303.72</x:v>
       </x:c>
       <x:c r="G244" s="5" t="n">
         <x:v>413.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A245" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B245" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C245" s="1" t="str">
         <x:v>Bermeo</x:v>
       </x:c>
       <x:c r="D245" s="3" t="n">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E245" s="4" t="n">
         <x:v>61278.90</x:v>
       </x:c>
       <x:c r="F245" s="4" t="n">
-        <x:v>90844.99</x:v>
+        <x:v>90851.03</x:v>
       </x:c>
       <x:c r="G245" s="5" t="n">
-        <x:v>123515.0</x:v>
+        <x:v>123523.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A246" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B246" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C246" s="1" t="str">
         <x:v>Bilbao</x:v>
       </x:c>
       <x:c r="D246" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E246" s="4" t="n">
         <x:v>1.55</x:v>
       </x:c>
       <x:c r="F246" s="4" t="n">
         <x:v>27.23</x:v>
       </x:c>
       <x:c r="G246" s="5" t="n">
         <x:v>37.0</x:v>
       </x:c>
     </x:row>
@@ -11156,77 +11156,77 @@
       </x:c>
       <x:c r="F247" s="4" t="n">
         <x:v>587.86</x:v>
       </x:c>
       <x:c r="G247" s="5" t="n">
         <x:v>799.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A248" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B248" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C248" s="1" t="str">
         <x:v>Lequeitio</x:v>
       </x:c>
       <x:c r="D248" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E248" s="4" t="n">
         <x:v>219.55</x:v>
       </x:c>
       <x:c r="F248" s="4" t="n">
-        <x:v>1054.62</x:v>
+        <x:v>1062.92</x:v>
       </x:c>
       <x:c r="G248" s="5" t="n">
-        <x:v>1433.9</x:v>
+        <x:v>1445.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A249" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B249" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C249" s="1" t="str">
         <x:v>Ondarroa</x:v>
       </x:c>
       <x:c r="D249" s="3" t="n">
-        <x:v>22</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E249" s="4" t="n">
-        <x:v>5318.46</x:v>
+        <x:v>5092.83</x:v>
       </x:c>
       <x:c r="F249" s="4" t="n">
-        <x:v>7539.86</x:v>
+        <x:v>7819.08</x:v>
       </x:c>
       <x:c r="G249" s="5" t="n">
-        <x:v>10251.4</x:v>
+        <x:v>10631.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A250" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B250" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C250" s="1" t="str">
         <x:v>Plencia</x:v>
       </x:c>
       <x:c r="D250" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E250" s="4" t="n">
         <x:v>21.76</x:v>
       </x:c>
       <x:c r="F250" s="4" t="n">
         <x:v>131.63</x:v>
       </x:c>
       <x:c r="G250" s="5" t="n">
         <x:v>179.0</x:v>
       </x:c>
     </x:row>
@@ -11242,106 +11242,106 @@
       </x:c>
       <x:c r="D251" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E251" s="4" t="n">
         <x:v>244.31</x:v>
       </x:c>
       <x:c r="F251" s="4" t="n">
         <x:v>873.00</x:v>
       </x:c>
       <x:c r="G251" s="5" t="n">
         <x:v>1187.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A252" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B252" s="1" t="str">
         <x:v>GIPUZKOA</x:v>
       </x:c>
       <x:c r="C252" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D252" s="3" t="n">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E252" s="4" t="n">
-        <x:v>9996.70</x:v>
+        <x:v>9749.70</x:v>
       </x:c>
       <x:c r="F252" s="4" t="n">
-        <x:v>25875.62</x:v>
+        <x:v>25301.62</x:v>
       </x:c>
       <x:c r="G252" s="5" t="n">
-        <x:v>35181.2</x:v>
+        <x:v>34400.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A253" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B253" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C253" s="1" t="str">
         <x:v>Fuenterrabia</x:v>
       </x:c>
       <x:c r="D253" s="3" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E253" s="4" t="n">
         <x:v>3156.59</x:v>
       </x:c>
       <x:c r="F253" s="4" t="n">
         <x:v>8643.62</x:v>
       </x:c>
       <x:c r="G253" s="5" t="n">
         <x:v>11752.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A254" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B254" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C254" s="1" t="str">
         <x:v>Guetaria</x:v>
       </x:c>
       <x:c r="D254" s="3" t="n">
-        <x:v>26</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E254" s="4" t="n">
-        <x:v>3528.63</x:v>
+        <x:v>3281.63</x:v>
       </x:c>
       <x:c r="F254" s="4" t="n">
-        <x:v>8487.25</x:v>
+        <x:v>7913.25</x:v>
       </x:c>
       <x:c r="G254" s="5" t="n">
-        <x:v>11539.5</x:v>
+        <x:v>10759.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A255" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B255" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C255" s="1" t="str">
         <x:v>Motrico</x:v>
       </x:c>
       <x:c r="D255" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E255" s="4" t="n">
         <x:v>6.99</x:v>
       </x:c>
       <x:c r="F255" s="4" t="n">
         <x:v>25.74</x:v>
       </x:c>
       <x:c r="G255" s="5" t="n">
         <x:v>35.0</x:v>
       </x:c>
     </x:row>
@@ -11403,83 +11403,83 @@
       </x:c>
       <x:c r="D258" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E258" s="4" t="n">
         <x:v>24.54</x:v>
       </x:c>
       <x:c r="F258" s="4" t="n">
         <x:v>176.55</x:v>
       </x:c>
       <x:c r="G258" s="5" t="n">
         <x:v>240.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A259" s="1" t="str">
         <x:v>PRINCIPADO DE ASTURIAS</x:v>
       </x:c>
       <x:c r="B259" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C259" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D259" s="3" t="n">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E259" s="4" t="n">
-        <x:v>4280.25</x:v>
+        <x:v>4281.79</x:v>
       </x:c>
       <x:c r="F259" s="4" t="n">
-        <x:v>14826.47</x:v>
+        <x:v>14844.90</x:v>
       </x:c>
       <x:c r="G259" s="5" t="n">
-        <x:v>20161.1</x:v>
+        <x:v>20186.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A260" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B260" s="1" t="str">
         <x:v>ASTURIAS</x:v>
       </x:c>
       <x:c r="C260" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D260" s="3" t="n">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E260" s="4" t="n">
-        <x:v>4280.25</x:v>
+        <x:v>4281.79</x:v>
       </x:c>
       <x:c r="F260" s="4" t="n">
-        <x:v>14826.47</x:v>
+        <x:v>14844.90</x:v>
       </x:c>
       <x:c r="G260" s="5" t="n">
-        <x:v>20161.1</x:v>
+        <x:v>20186.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A261" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B261" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C261" s="1" t="str">
         <x:v>Aviles</x:v>
       </x:c>
       <x:c r="D261" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E261" s="4" t="n">
         <x:v>1566.33</x:v>
       </x:c>
       <x:c r="F261" s="4" t="n">
         <x:v>3378.69</x:v>
       </x:c>
       <x:c r="G261" s="5" t="n">
         <x:v>4593.9</x:v>
       </x:c>
     </x:row>
@@ -11610,60 +11610,60 @@
       </x:c>
       <x:c r="D267" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E267" s="4" t="n">
         <x:v>372.28</x:v>
       </x:c>
       <x:c r="F267" s="4" t="n">
         <x:v>1204.41</x:v>
       </x:c>
       <x:c r="G267" s="5" t="n">
         <x:v>1637.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A268" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B268" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C268" s="1" t="str">
         <x:v>Lastres</x:v>
       </x:c>
       <x:c r="D268" s="3" t="n">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="E268" s="4" t="n">
-        <x:v>211.14</x:v>
+        <x:v>212.68</x:v>
       </x:c>
       <x:c r="F268" s="4" t="n">
-        <x:v>1081.63</x:v>
+        <x:v>1100.01</x:v>
       </x:c>
       <x:c r="G268" s="5" t="n">
-        <x:v>1470.7</x:v>
+        <x:v>1495.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A269" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B269" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C269" s="1" t="str">
         <x:v>Llanes</x:v>
       </x:c>
       <x:c r="D269" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E269" s="4" t="n">
         <x:v>77.28</x:v>
       </x:c>
       <x:c r="F269" s="4" t="n">
         <x:v>588.28</x:v>
       </x:c>
       <x:c r="G269" s="5" t="n">
         <x:v>799.9</x:v>
       </x:c>
     </x:row>
@@ -11731,54 +11731,54 @@
       </x:c>
       <x:c r="F272" s="4" t="n">
         <x:v>197.07</x:v>
       </x:c>
       <x:c r="G272" s="5" t="n">
         <x:v>268.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A273" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B273" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C273" s="1" t="str">
         <x:v>Oviñana</x:v>
       </x:c>
       <x:c r="D273" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E273" s="4" t="n">
         <x:v>84.50</x:v>
       </x:c>
       <x:c r="F273" s="4" t="n">
-        <x:v>415.44</x:v>
+        <x:v>415.49</x:v>
       </x:c>
       <x:c r="G273" s="5" t="n">
-        <x:v>564.9</x:v>
+        <x:v>565.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A274" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B274" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C274" s="1" t="str">
         <x:v>Puerto de Vega</x:v>
       </x:c>
       <x:c r="D274" s="3" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E274" s="4" t="n">
         <x:v>327.13</x:v>
       </x:c>
       <x:c r="F274" s="4" t="n">
         <x:v>988.24</x:v>
       </x:c>
       <x:c r="G274" s="5" t="n">
         <x:v>1343.9</x:v>
       </x:c>
     </x:row>
@@ -11892,1296 +11892,1296 @@
       </x:c>
       <x:c r="F279" s="4" t="n">
         <x:v>227.21</x:v>
       </x:c>
       <x:c r="G279" s="5" t="n">
         <x:v>309.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A280" s="1" t="str">
         <x:v>REGIÓN DE MURCIA</x:v>
       </x:c>
       <x:c r="B280" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C280" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D280" s="3" t="n">
         <x:v>182</x:v>
       </x:c>
       <x:c r="E280" s="4" t="n">
         <x:v>3453.78</x:v>
       </x:c>
       <x:c r="F280" s="4" t="n">
-        <x:v>12797.48</x:v>
+        <x:v>12803.17</x:v>
       </x:c>
       <x:c r="G280" s="5" t="n">
-        <x:v>17401.3</x:v>
+        <x:v>17409.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A281" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B281" s="1" t="str">
         <x:v>MURCIA</x:v>
       </x:c>
       <x:c r="C281" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D281" s="3" t="n">
         <x:v>182</x:v>
       </x:c>
       <x:c r="E281" s="4" t="n">
         <x:v>3453.78</x:v>
       </x:c>
       <x:c r="F281" s="4" t="n">
-        <x:v>12797.48</x:v>
+        <x:v>12803.17</x:v>
       </x:c>
       <x:c r="G281" s="5" t="n">
-        <x:v>17401.3</x:v>
+        <x:v>17409.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A282" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B282" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C282" s="1" t="str">
         <x:v>Águilas</x:v>
       </x:c>
       <x:c r="D282" s="3" t="n">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E282" s="4" t="n">
         <x:v>586.85</x:v>
       </x:c>
       <x:c r="F282" s="4" t="n">
-        <x:v>2232.40</x:v>
+        <x:v>2225.38</x:v>
       </x:c>
       <x:c r="G282" s="5" t="n">
-        <x:v>3035.5</x:v>
+        <x:v>3026.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A283" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B283" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C283" s="1" t="str">
         <x:v>Cartagena</x:v>
       </x:c>
       <x:c r="D283" s="3" t="n">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E283" s="4" t="n">
         <x:v>1491.66</x:v>
       </x:c>
       <x:c r="F283" s="4" t="n">
-        <x:v>4616.18</x:v>
+        <x:v>4628.63</x:v>
       </x:c>
       <x:c r="G283" s="5" t="n">
-        <x:v>6276.7</x:v>
+        <x:v>6293.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A284" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B284" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C284" s="1" t="str">
         <x:v>Mazarron</x:v>
       </x:c>
       <x:c r="D284" s="3" t="n">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E284" s="4" t="n">
         <x:v>970.56</x:v>
       </x:c>
       <x:c r="F284" s="4" t="n">
         <x:v>3187.94</x:v>
       </x:c>
       <x:c r="G284" s="5" t="n">
         <x:v>4334.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A285" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B285" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C285" s="1" t="str">
         <x:v>San Pedro del Pinatar</x:v>
       </x:c>
       <x:c r="D285" s="3" t="n">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E285" s="4" t="n">
         <x:v>404.71</x:v>
       </x:c>
       <x:c r="F285" s="4" t="n">
-        <x:v>2760.96</x:v>
+        <x:v>2761.22</x:v>
       </x:c>
       <x:c r="G285" s="5" t="n">
-        <x:v>3754.5</x:v>
+        <x:v>3754.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A286" s="1" t="str">
         <x:v>TOTAL</x:v>
       </x:c>
       <x:c r="B286" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C286" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D286" s="3" t="n">
-        <x:v>8260</x:v>
+        <x:v>8244</x:v>
       </x:c>
       <x:c r="E286" s="4" t="n">
-        <x:v>303231.27</x:v>
+        <x:v>302586.13</x:v>
       </x:c>
       <x:c r="F286" s="4" t="n">
-        <x:v>736796.17</x:v>
+        <x:v>737268.44</x:v>
       </x:c>
       <x:c r="G286" s="5" t="n">
-        <x:v>1001827.4</x:v>
+        <x:v>1002469.6</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A1:G1"/>
     <x:mergeCell ref="A2:G2"/>
   </x:mergeCells>
   <x:pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <x:pageSetup paperSize="9" scale="75" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:dimension ref="A1:E5"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:selection activeCell="H18" sqref="H18:H19"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <x:cols>
     <x:col min="1" max="1" width="26.85546875" customWidth="1"/>
     <x:col min="2" max="5" width="13.5703125" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <x:c r="A1" s="7" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B1" s="7"/>
       <x:c r="C1" s="7"/>
       <x:c r="D1" s="7"/>
       <x:c r="E1" s="7"/>
     </x:row>
     <x:row r="2" spans="1:5" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <x:c r="A2" s="10" t="str">
-        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (21/08/2026 12:54 UTC)</x:v>
+        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (05/10/2026 21:54 UTC)</x:v>
       </x:c>
       <x:c r="B2" s="10"/>
       <x:c r="C2" s="10"/>
       <x:c r="D2" s="10"/>
       <x:c r="E2" s="10"/>
     </x:row>
     <x:row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <x:c r="A4" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A5" s="1" t="str">
         <x:v>CEUTA</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C5" s="4" t="n">
-        <x:v>35.09</x:v>
+        <x:v>38.05</x:v>
       </x:c>
       <x:c r="D5" s="4" t="n">
-        <x:v>266.84</x:v>
+        <x:v>296.25</x:v>
       </x:c>
       <x:c r="E5" s="5" t="n">
-        <x:v>362.8</x:v>
+        <x:v>402.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A6" s="1" t="str">
         <x:v>GRANADA</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>949.11</x:v>
+        <x:v>1061.11</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>2710.14</x:v>
+        <x:v>3273.38</x:v>
       </x:c>
       <x:c r="E6" s="5" t="n">
-        <x:v>3685.1</x:v>
+        <x:v>4450.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A7" s="1" t="str">
         <x:v>VALENCIA/VALÈNCIA</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>81</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>1522.18</x:v>
+        <x:v>1438.99</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>6670.29</x:v>
+        <x:v>6311.35</x:v>
       </x:c>
       <x:c r="E7" s="5" t="n">
-        <x:v>9069.9</x:v>
+        <x:v>8581.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A8" s="1" t="str">
         <x:v>SANTA CRUZ DE TENERIFE</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>2239.47</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>11583.75</x:v>
+        <x:v>11590.38</x:v>
       </x:c>
       <x:c r="E8" s="5" t="n">
-        <x:v>15751.3</x:v>
+        <x:v>15760.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A9" s="1" t="str">
+        <x:v>MURCIA</x:v>
+      </x:c>
+      <x:c r="B9" s="3" t="n">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="n">
+        <x:v>3453.78</x:v>
+      </x:c>
+      <x:c r="D9" s="4" t="n">
+        <x:v>12803.17</x:v>
+      </x:c>
+      <x:c r="E9" s="5" t="n">
+        <x:v>17409.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A10" s="1" t="str">
         <x:v>MÁLAGA</x:v>
       </x:c>
-      <x:c r="B9" s="3" t="n">
-[...15 lines deleted...]
-      </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>182</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>3453.78</x:v>
+        <x:v>3279.87</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>12797.48</x:v>
+        <x:v>12806.23</x:v>
       </x:c>
       <x:c r="E10" s="5" t="n">
-        <x:v>17401.3</x:v>
+        <x:v>17413.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A11" s="1" t="str">
         <x:v>ASTURIAS</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>4280.25</x:v>
+        <x:v>4281.79</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>14826.47</x:v>
+        <x:v>14844.90</x:v>
       </x:c>
       <x:c r="E11" s="5" t="n">
-        <x:v>20161.1</x:v>
+        <x:v>20186.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A12" s="1" t="str">
         <x:v>BARCELONA</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>140</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>3541.05</x:v>
+        <x:v>3516.85</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>15496.19</x:v>
+        <x:v>15319.92</x:v>
       </x:c>
       <x:c r="E12" s="5" t="n">
-        <x:v>21070.1</x:v>
+        <x:v>20830.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A13" s="1" t="str">
         <x:v>ILLES BALEARS</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>300</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>2589.42</x:v>
+        <x:v>2585.52</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>16720.36</x:v>
+        <x:v>16674.13</x:v>
       </x:c>
       <x:c r="E13" s="5" t="n">
-        <x:v>22737.0</x:v>
+        <x:v>22674.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A14" s="1" t="str">
         <x:v>CANTABRIA</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>6530.12</x:v>
+        <x:v>6771.80</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>17221.79</x:v>
+        <x:v>17779.21</x:v>
       </x:c>
       <x:c r="E14" s="5" t="n">
-        <x:v>23416.0</x:v>
+        <x:v>24173.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A15" s="1" t="str">
         <x:v>CASTELLÓN/CASTELLÓ</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>5036.18</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>18676.82</x:v>
+        <x:v>18635.82</x:v>
       </x:c>
       <x:c r="E15" s="5" t="n">
-        <x:v>25395.1</x:v>
+        <x:v>25339.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A16" s="1" t="str">
         <x:v>ALMERÍA</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>6228.04</x:v>
+        <x:v>6286.87</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>19142.37</x:v>
+        <x:v>19365.58</x:v>
       </x:c>
       <x:c r="E16" s="5" t="n">
-        <x:v>26028.4</x:v>
+        <x:v>26331.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A17" s="1" t="str">
         <x:v>GIRONA</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>5094.88</x:v>
+        <x:v>5111.11</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>22232.06</x:v>
+        <x:v>22276.77</x:v>
       </x:c>
       <x:c r="E17" s="5" t="n">
-        <x:v>30228.6</x:v>
+        <x:v>30289.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A18" s="1" t="str">
         <x:v>CÁDIZ</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
         <x:v>433</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>5141.62</x:v>
+        <x:v>5145.44</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>24299.09</x:v>
+        <x:v>24334.93</x:v>
       </x:c>
       <x:c r="E18" s="5" t="n">
-        <x:v>33041.4</x:v>
+        <x:v>33090.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A19" s="1" t="str">
         <x:v>GIPUZKOA</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>9996.70</x:v>
+        <x:v>9749.70</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>25875.62</x:v>
+        <x:v>25301.62</x:v>
       </x:c>
       <x:c r="E19" s="5" t="n">
-        <x:v>35181.2</x:v>
+        <x:v>34400.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A20" s="1" t="str">
         <x:v>TARRAGONA</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
-        <x:v>247</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
-        <x:v>6386.15</x:v>
+        <x:v>6274.52</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>31092.61</x:v>
+        <x:v>30495.15</x:v>
       </x:c>
       <x:c r="E20" s="5" t="n">
-        <x:v>42276.5</x:v>
+        <x:v>41464.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A21" s="1" t="str">
         <x:v>LAS PALMAS</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
-        <x:v>15010.09</x:v>
+        <x:v>15010.59</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>31227.34</x:v>
+        <x:v>31673.57</x:v>
       </x:c>
       <x:c r="E21" s="5" t="n">
-        <x:v>42460.7</x:v>
+        <x:v>43067.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A22" s="1" t="str">
         <x:v>ALICANTE/ALACANT</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
-        <x:v>9906.31</x:v>
+        <x:v>9907.93</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>32515.54</x:v>
+        <x:v>32538.59</x:v>
       </x:c>
       <x:c r="E22" s="5" t="n">
-        <x:v>44210.6</x:v>
+        <x:v>44242.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A23" s="1" t="str">
         <x:v>HUELVA</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
-        <x:v>13001.10</x:v>
+        <x:v>13005.90</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>44411.80</x:v>
+        <x:v>44745.50</x:v>
       </x:c>
       <x:c r="E23" s="5" t="n">
-        <x:v>60386.2</x:v>
+        <x:v>60839.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A24" s="1" t="str">
         <x:v>LUGO</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
-        <x:v>159</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
-        <x:v>26158.49</x:v>
+        <x:v>25795.03</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>45966.59</x:v>
+        <x:v>45509.58</x:v>
       </x:c>
       <x:c r="E24" s="5" t="n">
-        <x:v>62498.1</x:v>
+        <x:v>61876.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A25" s="1" t="str">
         <x:v>A CORUÑA</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
-        <x:v>2124</x:v>
+        <x:v>2120</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
-        <x:v>28839.20</x:v>
+        <x:v>28830.93</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>93651.33</x:v>
+        <x:v>93661.88</x:v>
       </x:c>
       <x:c r="E25" s="5" t="n">
-        <x:v>127345.3</x:v>
+        <x:v>127359.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A26" s="1" t="str">
         <x:v>BIZKAIA</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
-        <x:v>67298.89</x:v>
+        <x:v>67073.26</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>101362.91</x:v>
+        <x:v>101656.47</x:v>
       </x:c>
       <x:c r="E26" s="5" t="n">
-        <x:v>137815.6</x:v>
+        <x:v>138214.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A27" s="1" t="str">
         <x:v>PONTEVEDRA</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
-        <x:v>1813</x:v>
+        <x:v>1809</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
-        <x:v>76729.34</x:v>
+        <x:v>76691.44</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>135300.98</x:v>
+        <x:v>135374.06</x:v>
       </x:c>
       <x:c r="E27" s="5" t="n">
-        <x:v>183971.0</x:v>
+        <x:v>184070.2</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A1:E1"/>
     <x:mergeCell ref="A2:E2"/>
   </x:mergeCells>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <x:pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:dimension ref="A1:E5"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:selection activeCell="I8" sqref="I8"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <x:cols>
     <x:col min="1" max="1" width="26.140625" customWidth="1"/>
     <x:col min="2" max="5" width="14.140625" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <x:c r="A1" s="7" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B1" s="7"/>
       <x:c r="C1" s="7"/>
       <x:c r="D1" s="7"/>
       <x:c r="E1" s="7"/>
     </x:row>
     <x:row r="2" spans="1:5" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <x:c r="A2" s="10" t="str">
-        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (21/08/2026 12:54 UTC)</x:v>
+        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (05/10/2026 21:54 UTC)</x:v>
       </x:c>
       <x:c r="B2" s="10"/>
       <x:c r="C2" s="10"/>
       <x:c r="D2" s="10"/>
       <x:c r="E2" s="10"/>
     </x:row>
     <x:row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <x:c r="A4" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A5" s="1" t="str">
         <x:v>CEUTA</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C5" s="4" t="n">
-        <x:v>35.09</x:v>
+        <x:v>38.05</x:v>
       </x:c>
       <x:c r="D5" s="4" t="n">
-        <x:v>266.84</x:v>
+        <x:v>296.25</x:v>
       </x:c>
       <x:c r="E5" s="5" t="n">
-        <x:v>362.8</x:v>
+        <x:v>402.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A6" s="1" t="str">
         <x:v>REGIÓN DE MURCIA</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>3453.78</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>12797.48</x:v>
+        <x:v>12803.17</x:v>
       </x:c>
       <x:c r="E6" s="5" t="n">
-        <x:v>17401.3</x:v>
+        <x:v>17409.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A7" s="1" t="str">
         <x:v>PRINCIPADO DE ASTURIAS</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>4280.25</x:v>
+        <x:v>4281.79</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>14826.47</x:v>
+        <x:v>14844.90</x:v>
       </x:c>
       <x:c r="E7" s="5" t="n">
-        <x:v>20161.1</x:v>
+        <x:v>20186.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A8" s="1" t="str">
         <x:v>ILLES BALEARS</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>300</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>2589.42</x:v>
+        <x:v>2585.52</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>16720.36</x:v>
+        <x:v>16674.13</x:v>
       </x:c>
       <x:c r="E8" s="5" t="n">
-        <x:v>22737.0</x:v>
+        <x:v>22674.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A9" s="1" t="str">
         <x:v>CANTABRIA</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>6530.12</x:v>
+        <x:v>6771.80</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>17221.79</x:v>
+        <x:v>17779.21</x:v>
       </x:c>
       <x:c r="E9" s="5" t="n">
-        <x:v>23416.0</x:v>
+        <x:v>24173.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A10" s="1" t="str">
         <x:v>CANARIAS</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
         <x:v>707</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>17249.56</x:v>
+        <x:v>17250.06</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>42811.09</x:v>
+        <x:v>43263.95</x:v>
       </x:c>
       <x:c r="E10" s="5" t="n">
-        <x:v>58212.0</x:v>
+        <x:v>58827.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A11" s="1" t="str">
         <x:v>COMUNITAT VALENCIANA</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>454</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>16464.67</x:v>
+        <x:v>16383.10</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>57862.65</x:v>
+        <x:v>57485.76</x:v>
       </x:c>
       <x:c r="E11" s="5" t="n">
-        <x:v>78675.6</x:v>
+        <x:v>78163.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A12" s="1" t="str">
         <x:v>CATALUÑA</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>569</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>15022.08</x:v>
+        <x:v>14902.48</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>68820.86</x:v>
+        <x:v>68091.84</x:v>
       </x:c>
       <x:c r="E12" s="5" t="n">
-        <x:v>93575.2</x:v>
+        <x:v>92584.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A13" s="1" t="str">
         <x:v>ANDALUCÍA</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>1391</x:v>
+        <x:v>1393</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>28583.68</x:v>
+        <x:v>28779.19</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>103311.20</x:v>
+        <x:v>104525.62</x:v>
       </x:c>
       <x:c r="E13" s="5" t="n">
-        <x:v>140475.2</x:v>
+        <x:v>142126.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A14" s="1" t="str">
         <x:v>PAÍS VASCO</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>175</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>77295.59</x:v>
+        <x:v>76822.96</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>127238.53</x:v>
+        <x:v>126958.09</x:v>
       </x:c>
       <x:c r="E14" s="5" t="n">
-        <x:v>172996.8</x:v>
+        <x:v>172615.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A15" s="1" t="str">
         <x:v>GALICIA</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>4096</x:v>
+        <x:v>4087</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>131727.03</x:v>
+        <x:v>131317.40</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>274918.90</x:v>
+        <x:v>274545.52</x:v>
       </x:c>
       <x:c r="E15" s="5" t="n">
-        <x:v>373814.4</x:v>
+        <x:v>373306.5</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A2:E2"/>
     <x:mergeCell ref="A1:E1"/>
   </x:mergeCells>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <x:pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:pageSetUpPr fitToPage="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:F5"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:selection sqref="A1:F1"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <x:cols>
     <x:col min="1" max="1" width="25.7109375" customWidth="1"/>
     <x:col min="2" max="2" width="83.140625" customWidth="1"/>
     <x:col min="3" max="6" width="16" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <x:c r="A1" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B1" s="7"/>
       <x:c r="C1" s="7"/>
       <x:c r="D1" s="7"/>
       <x:c r="E1" s="7"/>
       <x:c r="F1" s="7"/>
     </x:row>
     <x:row r="2" spans="1:6" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <x:c r="A2" s="9" t="str">
-        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (21/08/2026 12:54 UTC)</x:v>
+        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (05/10/2026 21:54 UTC)</x:v>
       </x:c>
       <x:c r="B2" s="9"/>
       <x:c r="C2" s="9"/>
       <x:c r="D2" s="9"/>
       <x:c r="E2" s="9"/>
       <x:c r="F2" s="9"/>
     </x:row>
     <x:row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <x:c r="A4" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F4" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A5" s="1" t="str">
         <x:v>ANDALUCÍA</x:v>
       </x:c>
       <x:c r="B5" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C5" s="3" t="n">
-        <x:v>1391</x:v>
+        <x:v>1393</x:v>
       </x:c>
       <x:c r="D5" s="4" t="n">
-        <x:v>28583.68</x:v>
+        <x:v>28779.19</x:v>
       </x:c>
       <x:c r="E5" s="4" t="n">
-        <x:v>103311.20</x:v>
+        <x:v>104525.62</x:v>
       </x:c>
       <x:c r="F5" s="5" t="n">
-        <x:v>140475.2</x:v>
+        <x:v>142126.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A6" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B6" s="1" t="str">
         <x:v>ARRASTRE DE FONDO  EN EL GOLFO DE CADIZ</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>5420.11</x:v>
+        <x:v>5421.01</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>21351.79</x:v>
+        <x:v>21314.19</x:v>
       </x:c>
       <x:c r="F6" s="5" t="n">
-        <x:v>29030.9</x:v>
+        <x:v>28979.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A7" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B7" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>6165.48</x:v>
+        <x:v>6296.64</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>16279.55</x:v>
+        <x:v>16828.08</x:v>
       </x:c>
       <x:c r="F7" s="5" t="n">
-        <x:v>22135.4</x:v>
+        <x:v>22881.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A8" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B8" s="1" t="str">
         <x:v>ARRASTRE EN AGUAS DE PORTUGAL</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
         <x:v>563.77</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
         <x:v>1438.44</x:v>
       </x:c>
       <x:c r="F8" s="5" t="n">
         <x:v>1955.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A9" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B9" s="1" t="str">
         <x:v>ARRASTREROS CONGELADORES AGUAS INTERNACIONALES Y TERCEROS PAISES</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>6066.54</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>11482.14</x:v>
       </x:c>
       <x:c r="F9" s="5" t="n">
         <x:v>15611.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A10" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B10" s="1" t="str">
         <x:v>ARTES MENORES  EN EL GOLFO DE CADIZ</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
-        <x:v>528</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>2868.44</x:v>
+        <x:v>2867.71</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>18773.32</x:v>
+        <x:v>18758.36</x:v>
       </x:c>
       <x:c r="F10" s="5" t="n">
-        <x:v>25528.5</x:v>
+        <x:v>25508.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A11" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B11" s="1" t="str">
         <x:v>ARTES MENORES EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>403</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>1554.54</x:v>
+        <x:v>1554.43</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>11721.12</x:v>
+        <x:v>11739.21</x:v>
       </x:c>
       <x:c r="F11" s="5" t="n">
-        <x:v>15939.4</x:v>
+        <x:v>15964.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A12" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B12" s="1" t="str">
         <x:v>CENSO UNIFICADO DE PALANGRE DE SUPERFICIE</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
         <x:v>2110.15</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
         <x:v>4834.24</x:v>
       </x:c>
       <x:c r="F12" s="5" t="n">
         <x:v>6573.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A13" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B13" s="1" t="str">
         <x:v>CERCO EN EL GOLFO DE CADIZ</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
         <x:v>2079.92</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>9941.25</x:v>
+        <x:v>10282.73</x:v>
       </x:c>
       <x:c r="F13" s="5" t="n">
-        <x:v>13517.0</x:v>
+        <x:v>13981.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A14" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B14" s="1" t="str">
         <x:v>CERCO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>1690.84</x:v>
+        <x:v>1755.13</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>7095.95</x:v>
+        <x:v>7454.83</x:v>
       </x:c>
       <x:c r="F14" s="5" t="n">
-        <x:v>9648.4</x:v>
+        <x:v>10136.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A15" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B15" s="1" t="str">
         <x:v>PALANGRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
         <x:v>63.89</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
         <x:v>393.40</x:v>
       </x:c>
       <x:c r="F15" s="5" t="n">
         <x:v>535.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A16" s="1" t="str">
         <x:v>CANARIAS</x:v>
       </x:c>
       <x:c r="B16" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C16" s="3" t="n">
         <x:v>707</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>17249.56</x:v>
+        <x:v>17250.06</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>42811.09</x:v>
+        <x:v>43263.95</x:v>
       </x:c>
       <x:c r="F16" s="5" t="n">
-        <x:v>58212.0</x:v>
+        <x:v>58827.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A17" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B17" s="1" t="str">
         <x:v>ARRASTRE EN AGUAS DE PORTUGAL</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>287.00</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>651.35</x:v>
       </x:c>
       <x:c r="F17" s="5" t="n">
         <x:v>885.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A18" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B18" s="1" t="str">
         <x:v>ARRASTREROS CONGELADORES AGUAS INTERNACIONALES Y TERCEROS PAISES</x:v>
       </x:c>
       <x:c r="C18" s="3" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>7493.84</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>10768.17</x:v>
+        <x:v>11150.22</x:v>
       </x:c>
       <x:c r="F18" s="5" t="n">
-        <x:v>14640.6</x:v>
+        <x:v>15160.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A19" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B19" s="1" t="str">
         <x:v>ARRASTREROS CONGELADORES DE NAFO</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>3271.40</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>3397.00</x:v>
       </x:c>
       <x:c r="F19" s="5" t="n">
         <x:v>4618.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A20" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B20" s="1" t="str">
         <x:v>ARTES MENORES EN CANARIAS</x:v>
       </x:c>
       <x:c r="C20" s="3" t="n">
         <x:v>629</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>2078.93</x:v>
+        <x:v>2079.43</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>16929.45</x:v>
+        <x:v>17000.03</x:v>
       </x:c>
       <x:c r="F20" s="5" t="n">
-        <x:v>23022.0</x:v>
+        <x:v>23118.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A21" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B21" s="1" t="str">
         <x:v>ATUNEROS CAÑEROS CANARIAS</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
         <x:v>3001.18</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>9309.02</x:v>
+        <x:v>9309.25</x:v>
       </x:c>
       <x:c r="F21" s="5" t="n">
-        <x:v>12657.4</x:v>
+        <x:v>12657.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A22" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B22" s="1" t="str">
         <x:v>CENSO UNIFICADO DE PALANGRE DE SUPERFICIE</x:v>
       </x:c>
       <x:c r="C22" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
         <x:v>1030.00</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
         <x:v>1300.17</x:v>
       </x:c>
       <x:c r="F22" s="5" t="n">
         <x:v>1767.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A23" s="1" t="str">
         <x:v/>
@@ -13211,2132 +13211,2095 @@
       </x:c>
       <x:c r="C24" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
         <x:v>17.87</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
         <x:v>95.59</x:v>
       </x:c>
       <x:c r="F24" s="5" t="n">
         <x:v>130.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A25" s="1" t="str">
         <x:v>CANTABRIA</x:v>
       </x:c>
       <x:c r="B25" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>6530.12</x:v>
+        <x:v>6771.80</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>17221.79</x:v>
+        <x:v>17779.21</x:v>
       </x:c>
       <x:c r="F25" s="5" t="n">
-        <x:v>23416.0</x:v>
+        <x:v>24173.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A26" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B26" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C26" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
         <x:v>468.61</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
         <x:v>1580.00</x:v>
       </x:c>
       <x:c r="F26" s="5" t="n">
         <x:v>2148.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A27" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B27" s="1" t="str">
         <x:v>ARTES FIJAS EN ZONAS CIEM VB, VI,VII y VIIIabde.</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
         <x:v>249.00</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
         <x:v>404.41</x:v>
       </x:c>
       <x:c r="F27" s="5" t="n">
         <x:v>549.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A28" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B28" s="1" t="str">
         <x:v>ARTES MENORES EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C28" s="3" t="n">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>674.73</x:v>
+        <x:v>669.41</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>3787.95</x:v>
+        <x:v>3751.15</x:v>
       </x:c>
       <x:c r="F28" s="5" t="n">
-        <x:v>5151.1</x:v>
+        <x:v>5101.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A29" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B29" s="1" t="str">
         <x:v>CERCO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>4207.79</x:v>
+        <x:v>4454.79</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>8956.36</x:v>
+        <x:v>9530.36</x:v>
       </x:c>
       <x:c r="F29" s="5" t="n">
-        <x:v>12177.3</x:v>
+        <x:v>12957.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A30" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B30" s="1" t="str">
         <x:v>PALANGRE DE FONDO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C30" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
         <x:v>181.36</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>543.43</x:v>
+        <x:v>543.41</x:v>
       </x:c>
       <x:c r="F30" s="5" t="n">
         <x:v>738.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A31" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B31" s="1" t="str">
         <x:v>RASCO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
         <x:v>194.14</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>850.39</x:v>
+        <x:v>870.63</x:v>
       </x:c>
       <x:c r="F31" s="5" t="n">
-        <x:v>1156.3</x:v>
+        <x:v>1183.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A32" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B32" s="1" t="str">
         <x:v>VOLANTA EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C32" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
         <x:v>554.49</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
         <x:v>1099.25</x:v>
       </x:c>
       <x:c r="F32" s="5" t="n">
         <x:v>1494.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A33" s="1" t="str">
         <x:v>CATALUÑA</x:v>
       </x:c>
       <x:c r="B33" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>569</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>15022.08</x:v>
+        <x:v>14902.48</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>68820.86</x:v>
+        <x:v>68091.84</x:v>
       </x:c>
       <x:c r="F33" s="5" t="n">
-        <x:v>93575.2</x:v>
+        <x:v>92584.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A34" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B34" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C34" s="3" t="n">
         <x:v>185</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>10484.67</x:v>
+        <x:v>10391.99</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>36984.00</x:v>
+        <x:v>36444.16</x:v>
       </x:c>
       <x:c r="F34" s="5" t="n">
-        <x:v>50286.4</x:v>
+        <x:v>49552.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A35" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B35" s="1" t="str">
         <x:v>ARTES MENORES EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>311</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>1219.08</x:v>
+        <x:v>1216.36</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>11722.24</x:v>
+        <x:v>11650.76</x:v>
       </x:c>
       <x:c r="F35" s="5" t="n">
-        <x:v>15940.8</x:v>
+        <x:v>15843.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A36" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B36" s="1" t="str">
         <x:v>CENSO UNIFICADO DE PALANGRE DE SUPERFICIE</x:v>
       </x:c>
       <x:c r="C36" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
         <x:v>304.62</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
         <x:v>1204.02</x:v>
       </x:c>
       <x:c r="F36" s="5" t="n">
         <x:v>1637.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A37" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B37" s="1" t="str">
         <x:v>CERCO ATUN ROJO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
         <x:v>934.76</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
         <x:v>7463.00</x:v>
       </x:c>
       <x:c r="F37" s="5" t="n">
         <x:v>10146.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A38" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B38" s="1" t="str">
         <x:v>CERCO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C38" s="3" t="n">
-        <x:v>50</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>2000.65</x:v>
+        <x:v>1976.45</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>10815.09</x:v>
+        <x:v>10697.39</x:v>
       </x:c>
       <x:c r="F38" s="5" t="n">
-        <x:v>14704.0</x:v>
+        <x:v>14544.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A39" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B39" s="1" t="str">
         <x:v>PALANGRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
         <x:v>78.30</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
         <x:v>632.51</x:v>
       </x:c>
       <x:c r="F39" s="5" t="n">
         <x:v>860.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A40" s="1" t="str">
         <x:v>CEUTA</x:v>
       </x:c>
       <x:c r="B40" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C40" s="3" t="n">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>35.09</x:v>
+        <x:v>38.05</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>266.84</x:v>
+        <x:v>296.25</x:v>
       </x:c>
       <x:c r="F40" s="5" t="n">
-        <x:v>362.8</x:v>
+        <x:v>402.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A41" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B41" s="1" t="str">
         <x:v>ARTES MENORES EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>10.84</x:v>
+        <x:v>13.80</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>83.10</x:v>
+        <x:v>112.51</x:v>
       </x:c>
       <x:c r="F41" s="5" t="n">
-        <x:v>113.0</x:v>
+        <x:v>153.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A42" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B42" s="1" t="str">
         <x:v>CERCO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C42" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
         <x:v>15.88</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
         <x:v>84.59</x:v>
       </x:c>
       <x:c r="F42" s="5" t="n">
         <x:v>115.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A43" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B43" s="1" t="str">
         <x:v>PALANGRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
         <x:v>8.37</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
         <x:v>99.15</x:v>
       </x:c>
       <x:c r="F43" s="5" t="n">
         <x:v>134.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A44" s="1" t="str">
         <x:v>COMUNITAT VALENCIANA</x:v>
       </x:c>
       <x:c r="B44" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C44" s="3" t="n">
-        <x:v>454</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>16464.67</x:v>
+        <x:v>16383.10</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>57862.65</x:v>
+        <x:v>57485.76</x:v>
       </x:c>
       <x:c r="F44" s="5" t="n">
-        <x:v>78675.6</x:v>
+        <x:v>78163.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A45" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B45" s="1" t="str">
-        <x:v>[Sin modalidad asignada]</x:v>
+        <x:v>ARRASTRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>1.28</x:v>
+        <x:v>13015.21</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
-        <x:v>18.39</x:v>
+        <x:v>40465.73</x:v>
       </x:c>
       <x:c r="F45" s="5" t="n">
-        <x:v>25.0</x:v>
+        <x:v>55019.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A46" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B46" s="1" t="str">
-        <x:v>ARRASTRE DE FONDO EN EL MEDITERRANEO</x:v>
+        <x:v>ARTES MENORES EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C46" s="3" t="n">
-        <x:v>190</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>13053.25</x:v>
+        <x:v>1745.53</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
-        <x:v>40528.23</x:v>
+        <x:v>11128.83</x:v>
       </x:c>
       <x:c r="F46" s="5" t="n">
-        <x:v>55104.3</x:v>
+        <x:v>15133.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A47" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B47" s="1" t="str">
-        <x:v>ARTES MENORES EN EL MEDITERRANEO</x:v>
+        <x:v>CENSO UNIFICADO DE PALANGRE DE SUPERFICIE</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>233</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>1747.69</x:v>
+        <x:v>53.71</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
-        <x:v>11183.65</x:v>
+        <x:v>255.90</x:v>
       </x:c>
       <x:c r="F47" s="5" t="n">
-        <x:v>15208.4</x:v>
+        <x:v>348.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A48" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B48" s="1" t="str">
-        <x:v>CENSO UNIFICADO DE PALANGRE DE SUPERFICIE</x:v>
+        <x:v>CERCO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C48" s="3" t="n">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="D48" s="4" t="n">
+        <x:v>1518.30</x:v>
+      </x:c>
+      <x:c r="E48" s="4" t="n">
+        <x:v>5428.24</x:v>
+      </x:c>
+      <x:c r="F48" s="5" t="n">
+        <x:v>7380.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A49" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B49" s="1" t="str">
+        <x:v>PALANGRE DE FONDO EN EL MEDITERRANEO</x:v>
+      </x:c>
+      <x:c r="C49" s="3" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="D49" s="4" t="n">
+        <x:v>50.35</x:v>
+      </x:c>
+      <x:c r="E49" s="4" t="n">
+        <x:v>207.06</x:v>
+      </x:c>
+      <x:c r="F49" s="5" t="n">
+        <x:v>281.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A50" s="1" t="str">
+        <x:v>GALICIA</x:v>
+      </x:c>
+      <x:c r="B50" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="C50" s="3" t="n">
+        <x:v>4087</x:v>
+      </x:c>
+      <x:c r="D50" s="4" t="n">
+        <x:v>131317.40</x:v>
+      </x:c>
+      <x:c r="E50" s="4" t="n">
+        <x:v>274545.52</x:v>
+      </x:c>
+      <x:c r="F50" s="5" t="n">
+        <x:v>373306.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A51" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B51" s="1" t="str">
+        <x:v>ARRASTRE DE FONDO EN CANTABRICO NW</x:v>
+      </x:c>
+      <x:c r="C51" s="3" t="n">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D51" s="4" t="n">
+        <x:v>10989.79</x:v>
+      </x:c>
+      <x:c r="E51" s="4" t="n">
+        <x:v>23446.08</x:v>
+      </x:c>
+      <x:c r="F51" s="5" t="n">
+        <x:v>31877.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A52" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B52" s="1" t="str">
+        <x:v>ARRASTRE DE FONDO EN ZONAS CIEM VB, VI,VII y VIIIabde.</x:v>
+      </x:c>
+      <x:c r="C52" s="3" t="n">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D52" s="4" t="n">
+        <x:v>5500.51</x:v>
+      </x:c>
+      <x:c r="E52" s="4" t="n">
+        <x:v>11178.69</x:v>
+      </x:c>
+      <x:c r="F52" s="5" t="n">
+        <x:v>15198.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A53" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B53" s="1" t="str">
+        <x:v>ARRASTRE EN AGUAS DE PORTUGAL</x:v>
+      </x:c>
+      <x:c r="C53" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="D48" s="4" t="n">
-[...36 lines deleted...]
-      <x:c r="C50" s="3" t="n">
+      <x:c r="D53" s="4" t="n">
+        <x:v>984.43</x:v>
+      </x:c>
+      <x:c r="E53" s="4" t="n">
+        <x:v>2052.35</x:v>
+      </x:c>
+      <x:c r="F53" s="5" t="n">
+        <x:v>2790.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A54" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B54" s="1" t="str">
+        <x:v>ARRASTREROS CONGELADORES AGUAS INTERNACIONALES Y TERCEROS PAISES</x:v>
+      </x:c>
+      <x:c r="C54" s="3" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D54" s="4" t="n">
+        <x:v>15869.55</x:v>
+      </x:c>
+      <x:c r="E54" s="4" t="n">
+        <x:v>21930.02</x:v>
+      </x:c>
+      <x:c r="F54" s="5" t="n">
+        <x:v>29816.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A55" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B55" s="1" t="str">
+        <x:v>ARRASTREROS CONGELADORES DE NAFO</x:v>
+      </x:c>
+      <x:c r="C55" s="3" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="D55" s="4" t="n">
+        <x:v>18364.00</x:v>
+      </x:c>
+      <x:c r="E55" s="4" t="n">
+        <x:v>19872.31</x:v>
+      </x:c>
+      <x:c r="F55" s="5" t="n">
+        <x:v>27018.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A56" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B56" s="1" t="str">
+        <x:v>ARTES FIJAS EN ZONAS CIEM VB, VI,VII y VIIIabde.</x:v>
+      </x:c>
+      <x:c r="C56" s="3" t="n">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="D56" s="4" t="n">
+        <x:v>11457.44</x:v>
+      </x:c>
+      <x:c r="E56" s="4" t="n">
+        <x:v>18984.78</x:v>
+      </x:c>
+      <x:c r="F56" s="5" t="n">
+        <x:v>25812.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A57" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B57" s="1" t="str">
+        <x:v>ARTES MENORES EN CANTABRICO NW</x:v>
+      </x:c>
+      <x:c r="C57" s="3" t="n">
+        <x:v>3653</x:v>
+      </x:c>
+      <x:c r="D57" s="4" t="n">
+        <x:v>8433.88</x:v>
+      </x:c>
+      <x:c r="E57" s="4" t="n">
+        <x:v>80574.68</x:v>
+      </x:c>
+      <x:c r="F57" s="5" t="n">
+        <x:v>109578.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A58" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B58" s="1" t="str">
+        <x:v>ATUNEROS CERQUEROS CONGELADORES EN OCEANO ATLANTICO, INDICO Y PACIFICO</x:v>
+      </x:c>
+      <x:c r="C58" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D50" s="4" t="n">
-[...158 lines deleted...]
-      </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>8449.80</x:v>
+        <x:v>4058.00</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
-        <x:v>80703.24</x:v>
+        <x:v>6333.18</x:v>
       </x:c>
       <x:c r="F58" s="5" t="n">
-        <x:v>109753.4</x:v>
+        <x:v>8610.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A59" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B59" s="1" t="str">
-        <x:v>ATUNEROS CERQUEROS CONGELADORES EN OCEANO ATLANTICO, INDICO Y PACIFICO</x:v>
+        <x:v>BACALADEROS</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
-        <x:v>4058.00</x:v>
+        <x:v>6080.00</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
-        <x:v>6333.18</x:v>
+        <x:v>6250.00</x:v>
       </x:c>
       <x:c r="F59" s="5" t="n">
-        <x:v>8610.7</x:v>
+        <x:v>8497.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A60" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B60" s="1" t="str">
-        <x:v>BACALADEROS</x:v>
+        <x:v>CENSO UNIFICADO DE PALANGRE DE SUPERFICIE</x:v>
       </x:c>
       <x:c r="C60" s="3" t="n">
-        <x:v>2</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
-        <x:v>6080.00</x:v>
+        <x:v>40305.60</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
-        <x:v>6250.00</x:v>
+        <x:v>54615.92</x:v>
       </x:c>
       <x:c r="F60" s="5" t="n">
-        <x:v>8497.6</x:v>
+        <x:v>74256.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A61" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B61" s="1" t="str">
-        <x:v>CENSO UNIFICADO DE PALANGRE DE SUPERFICIE</x:v>
+        <x:v>CERCO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
-        <x:v>120</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>40677.20</x:v>
+        <x:v>6752.24</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
-        <x:v>55231.24</x:v>
+        <x:v>23166.35</x:v>
       </x:c>
       <x:c r="F61" s="5" t="n">
-        <x:v>75093.6</x:v>
+        <x:v>31498.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A62" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B62" s="1" t="str">
-        <x:v>CERCO EN CANTABRICO NW</x:v>
+        <x:v>PALANGRE DE FONDO AGUAS INTERNACIONALES Y TERCEROS PAISES</x:v>
       </x:c>
       <x:c r="C62" s="3" t="n">
-        <x:v>137</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>6774.35</x:v>
+        <x:v>178.00</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
-        <x:v>23264.96</x:v>
+        <x:v>198.53</x:v>
       </x:c>
       <x:c r="F62" s="5" t="n">
-        <x:v>31632.2</x:v>
+        <x:v>269.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A63" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B63" s="1" t="str">
-        <x:v>PALANGRE DE FONDO AGUAS INTERNACIONALES Y TERCEROS PAISES</x:v>
+        <x:v>PALANGRE DE FONDO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D63" s="4" t="n">
+        <x:v>853.50</x:v>
+      </x:c>
+      <x:c r="E63" s="4" t="n">
+        <x:v>2141.60</x:v>
+      </x:c>
+      <x:c r="F63" s="5" t="n">
+        <x:v>2911.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A64" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B64" s="1" t="str">
+        <x:v>PALANGRE DE FONDO MENORES 100 TRB EN VIIIabde.</x:v>
+      </x:c>
+      <x:c r="C64" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D63" s="4" t="n">
-[...18 lines deleted...]
-      </x:c>
       <x:c r="D64" s="4" t="n">
-        <x:v>853.50</x:v>
+        <x:v>129.42</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
-        <x:v>2141.62</x:v>
+        <x:v>358.19</x:v>
       </x:c>
       <x:c r="F64" s="5" t="n">
-        <x:v>2912.0</x:v>
+        <x:v>487.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A65" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B65" s="1" t="str">
-        <x:v>PALANGRE DE FONDO MENORES 100 TRB EN VIIIabde.</x:v>
+        <x:v>RASCO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
-        <x:v>129.42</x:v>
+        <x:v>41.22</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
-        <x:v>358.19</x:v>
+        <x:v>169.12</x:v>
       </x:c>
       <x:c r="F65" s="5" t="n">
-        <x:v>487.0</x:v>
+        <x:v>229.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A66" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B66" s="1" t="str">
-        <x:v>RASCO EN CANTABRICO NW</x:v>
+        <x:v>VOLANTA EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C66" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>41.22</x:v>
+        <x:v>1319.82</x:v>
       </x:c>
       <x:c r="E66" s="4" t="n">
-        <x:v>169.12</x:v>
+        <x:v>3273.72</x:v>
       </x:c>
       <x:c r="F66" s="5" t="n">
-        <x:v>229.9</x:v>
+        <x:v>4451.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A67" s="1" t="str">
-        <x:v/>
+        <x:v>ILLES BALEARS</x:v>
       </x:c>
       <x:c r="B67" s="1" t="str">
-        <x:v>VOLANTA EN CANTABRICO NW</x:v>
+        <x:v/>
       </x:c>
       <x:c r="C67" s="3" t="n">
-        <x:v>18</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>1319.82</x:v>
+        <x:v>2585.52</x:v>
       </x:c>
       <x:c r="E67" s="4" t="n">
-        <x:v>3273.72</x:v>
+        <x:v>16674.13</x:v>
       </x:c>
       <x:c r="F67" s="5" t="n">
-        <x:v>4451.4</x:v>
+        <x:v>22674.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A68" s="1" t="str">
-        <x:v>ILLES BALEARS</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B68" s="1" t="str">
-        <x:v/>
+        <x:v>ARRASTRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C68" s="3" t="n">
-        <x:v>300</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>2589.42</x:v>
+        <x:v>1782.44</x:v>
       </x:c>
       <x:c r="E68" s="4" t="n">
-        <x:v>16720.36</x:v>
+        <x:v>6273.79</x:v>
       </x:c>
       <x:c r="F68" s="5" t="n">
-        <x:v>22737.0</x:v>
+        <x:v>8530.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A69" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B69" s="1" t="str">
-        <x:v>ARRASTRE DE FONDO EN EL MEDITERRANEO</x:v>
+        <x:v>ARTES MENORES EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
-        <x:v>31</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D69" s="4" t="n">
-        <x:v>1782.44</x:v>
+        <x:v>691.62</x:v>
       </x:c>
       <x:c r="E69" s="4" t="n">
-        <x:v>6273.79</x:v>
+        <x:v>9682.64</x:v>
       </x:c>
       <x:c r="F69" s="5" t="n">
-        <x:v>8530.4</x:v>
+        <x:v>13167.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A70" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B70" s="1" t="str">
-        <x:v>ARTES MENORES EN EL MEDITERRANEO</x:v>
+        <x:v>CERCO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C70" s="3" t="n">
-        <x:v>259</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
-        <x:v>695.52</x:v>
+        <x:v>81.85</x:v>
       </x:c>
       <x:c r="E70" s="4" t="n">
-        <x:v>9728.87</x:v>
+        <x:v>524.32</x:v>
       </x:c>
       <x:c r="F70" s="5" t="n">
-        <x:v>13230.5</x:v>
+        <x:v>713.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A71" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B71" s="1" t="str">
-        <x:v>CERCO EN EL MEDITERRANEO</x:v>
+        <x:v>PALANGRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
-        <x:v>7</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
-        <x:v>81.85</x:v>
+        <x:v>29.61</x:v>
       </x:c>
       <x:c r="E71" s="4" t="n">
-        <x:v>524.32</x:v>
+        <x:v>193.38</x:v>
       </x:c>
       <x:c r="F71" s="5" t="n">
-        <x:v>713.1</x:v>
+        <x:v>263.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A72" s="1" t="str">
-        <x:v/>
+        <x:v>PAÍS VASCO</x:v>
       </x:c>
       <x:c r="B72" s="1" t="str">
-        <x:v>PALANGRE DE FONDO EN EL MEDITERRANEO</x:v>
+        <x:v/>
       </x:c>
       <x:c r="C72" s="3" t="n">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="D72" s="4" t="n">
+        <x:v>76822.96</x:v>
+      </x:c>
+      <x:c r="E72" s="4" t="n">
+        <x:v>126958.09</x:v>
+      </x:c>
+      <x:c r="F72" s="5" t="n">
+        <x:v>172615.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A73" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B73" s="1" t="str">
+        <x:v>ARRASTRE DE FONDO EN CANTABRICO NW</x:v>
+      </x:c>
+      <x:c r="C73" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="D72" s="4" t="n">
-[...18 lines deleted...]
-      </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>77295.59</x:v>
+        <x:v>435.69</x:v>
       </x:c>
       <x:c r="E73" s="4" t="n">
-        <x:v>127238.53</x:v>
+        <x:v>1287.02</x:v>
       </x:c>
       <x:c r="F73" s="5" t="n">
-        <x:v>172996.8</x:v>
+        <x:v>1749.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A74" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B74" s="1" t="str">
-        <x:v>ARRASTRE DE FONDO EN CANTABRICO NW</x:v>
+        <x:v>ARRASTRE DE FONDO EN ZONAS CIEM VB, VI,VII y VIIIabde.</x:v>
       </x:c>
       <x:c r="C74" s="3" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D74" s="4" t="n">
+        <x:v>3265.00</x:v>
+      </x:c>
+      <x:c r="E74" s="4" t="n">
+        <x:v>4082.51</x:v>
+      </x:c>
+      <x:c r="F74" s="5" t="n">
+        <x:v>5550.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A75" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B75" s="1" t="str">
+        <x:v>ARTES FIJAS EN ZONAS CIEM VB, VI,VII y VIIIabde.</x:v>
+      </x:c>
+      <x:c r="C75" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="D74" s="4" t="n">
-[...18 lines deleted...]
-      </x:c>
       <x:c r="D75" s="4" t="n">
-        <x:v>3265.00</x:v>
+        <x:v>917.00</x:v>
       </x:c>
       <x:c r="E75" s="4" t="n">
-        <x:v>4082.51</x:v>
+        <x:v>1470.58</x:v>
       </x:c>
       <x:c r="F75" s="5" t="n">
-        <x:v>5550.7</x:v>
+        <x:v>1999.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A76" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B76" s="1" t="str">
-        <x:v>ARTES FIJAS EN ZONAS CIEM VB, VI,VII y VIIIabde.</x:v>
+        <x:v>ARTES MENORES EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C76" s="3" t="n">
-        <x:v>3</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
-        <x:v>917.00</x:v>
+        <x:v>1020.89</x:v>
       </x:c>
       <x:c r="E76" s="4" t="n">
-        <x:v>1470.58</x:v>
+        <x:v>4548.28</x:v>
       </x:c>
       <x:c r="F76" s="5" t="n">
-        <x:v>1999.4</x:v>
+        <x:v>6184.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A77" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B77" s="1" t="str">
-        <x:v>ARTES MENORES EN CANTABRICO NW</x:v>
+        <x:v>ATUNEROS CERQUEROS CONGELADORES EN OCEANO ATLANTICO, INDICO Y PACIFICO</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
-        <x:v>67</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
-        <x:v>1020.89</x:v>
+        <x:v>26864.00</x:v>
       </x:c>
       <x:c r="E77" s="4" t="n">
-        <x:v>4547.08</x:v>
+        <x:v>40037.53</x:v>
       </x:c>
       <x:c r="F77" s="5" t="n">
-        <x:v>6182.7</x:v>
+        <x:v>54435.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A78" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B78" s="1" t="str">
-        <x:v>ATUNEROS CERQUEROS CONGELADORES EN OCEANO ATLANTICO, INDICO Y PACIFICO</x:v>
+        <x:v>ATUNEROS CERQUEROS CONGELADORES EN OCEANO INDICO Y PACIFICO</x:v>
       </x:c>
       <x:c r="C78" s="3" t="n">
-        <x:v>11</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
-        <x:v>26864.00</x:v>
+        <x:v>32451.88</x:v>
       </x:c>
       <x:c r="E78" s="4" t="n">
-        <x:v>40037.53</x:v>
+        <x:v>45416.06</x:v>
       </x:c>
       <x:c r="F78" s="5" t="n">
-        <x:v>54435.8</x:v>
+        <x:v>61748.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A79" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B79" s="1" t="str">
-        <x:v>ATUNEROS CERQUEROS CONGELADORES EN OCEANO INDICO Y PACIFICO</x:v>
+        <x:v>BACALADEROS</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
-        <x:v>9</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
-        <x:v>32451.88</x:v>
+        <x:v>1802.00</x:v>
       </x:c>
       <x:c r="E79" s="4" t="n">
-        <x:v>45416.06</x:v>
+        <x:v>3738.68</x:v>
       </x:c>
       <x:c r="F79" s="5" t="n">
-        <x:v>61748.7</x:v>
+        <x:v>5083.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A80" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B80" s="1" t="str">
-        <x:v>BACALADEROS</x:v>
+        <x:v>CENSO UNIFICADO DE PALANGRE DE SUPERFICIE</x:v>
       </x:c>
       <x:c r="C80" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
-        <x:v>1802.00</x:v>
+        <x:v>233.05</x:v>
       </x:c>
       <x:c r="E80" s="4" t="n">
-        <x:v>3738.68</x:v>
+        <x:v>430.14</x:v>
       </x:c>
       <x:c r="F80" s="5" t="n">
-        <x:v>5083.2</x:v>
+        <x:v>584.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A81" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B81" s="1" t="str">
-        <x:v>CENSO UNIFICADO DE PALANGRE DE SUPERFICIE</x:v>
+        <x:v>CERCO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
-        <x:v>2</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D81" s="4" t="n">
-        <x:v>233.05</x:v>
+        <x:v>8311.58</x:v>
       </x:c>
       <x:c r="E81" s="4" t="n">
-        <x:v>430.14</x:v>
+        <x:v>22096.56</x:v>
       </x:c>
       <x:c r="F81" s="5" t="n">
-        <x:v>584.8</x:v>
+        <x:v>30043.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A82" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B82" s="1" t="str">
-        <x:v>CERCO EN CANTABRICO NW</x:v>
+        <x:v>PALANGRE DE FONDO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C82" s="3" t="n">
-        <x:v>51</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D82" s="4" t="n">
-        <x:v>8558.58</x:v>
+        <x:v>858.94</x:v>
       </x:c>
       <x:c r="E82" s="4" t="n">
-        <x:v>22657.42</x:v>
+        <x:v>2423.52</x:v>
       </x:c>
       <x:c r="F82" s="5" t="n">
-        <x:v>30805.7</x:v>
+        <x:v>3295.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A83" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B83" s="1" t="str">
-        <x:v>PALANGRE DE FONDO EN CANTABRICO NW</x:v>
+        <x:v>RASCO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
-        <x:v>13</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="D83" s="4" t="n">
-        <x:v>1084.57</x:v>
+        <x:v>548.93</x:v>
       </x:c>
       <x:c r="E83" s="4" t="n">
-        <x:v>2887.20</x:v>
+        <x:v>1298.53</x:v>
       </x:c>
       <x:c r="F83" s="5" t="n">
-        <x:v>3925.6</x:v>
+        <x:v>1765.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A84" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B84" s="1" t="str">
-        <x:v>RASCO EN CANTABRICO NW</x:v>
+        <x:v>VOLANTA EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C84" s="3" t="n">
-        <x:v>5</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D84" s="4" t="n">
-        <x:v>548.93</x:v>
+        <x:v>114.00</x:v>
       </x:c>
       <x:c r="E84" s="4" t="n">
-        <x:v>1298.53</x:v>
+        <x:v>128.68</x:v>
       </x:c>
       <x:c r="F84" s="5" t="n">
-        <x:v>1765.5</x:v>
+        <x:v>175.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A85" s="1" t="str">
-        <x:v/>
+        <x:v>PRINCIPADO DE ASTURIAS</x:v>
       </x:c>
       <x:c r="B85" s="1" t="str">
-        <x:v>VOLANTA EN CANTABRICO NW</x:v>
+        <x:v/>
       </x:c>
       <x:c r="C85" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D85" s="4" t="n">
-        <x:v>114.00</x:v>
+        <x:v>4281.79</x:v>
       </x:c>
       <x:c r="E85" s="4" t="n">
-        <x:v>128.68</x:v>
+        <x:v>14844.90</x:v>
       </x:c>
       <x:c r="F85" s="5" t="n">
-        <x:v>175.0</x:v>
+        <x:v>20186.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A86" s="1" t="str">
-        <x:v>PRINCIPADO DE ASTURIAS</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B86" s="1" t="str">
-        <x:v/>
+        <x:v>ARRASTRE DE FONDO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C86" s="3" t="n">
-        <x:v>253</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="D86" s="4" t="n">
-        <x:v>4280.25</x:v>
+        <x:v>743.00</x:v>
       </x:c>
       <x:c r="E86" s="4" t="n">
-        <x:v>14826.47</x:v>
+        <x:v>1324.99</x:v>
       </x:c>
       <x:c r="F86" s="5" t="n">
-        <x:v>20161.1</x:v>
+        <x:v>1801.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A87" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B87" s="1" t="str">
-        <x:v>ARRASTRE DE FONDO EN CANTABRICO NW</x:v>
+        <x:v>ARTES FIJAS EN ZONAS CIEM VB, VI,VII y VIIIabde.</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D87" s="4" t="n">
-        <x:v>743.00</x:v>
+        <x:v>817.00</x:v>
       </x:c>
       <x:c r="E87" s="4" t="n">
-        <x:v>1324.99</x:v>
+        <x:v>1117.65</x:v>
       </x:c>
       <x:c r="F87" s="5" t="n">
-        <x:v>1801.4</x:v>
+        <x:v>1519.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A88" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B88" s="1" t="str">
-        <x:v>ARTES FIJAS EN ZONAS CIEM VB, VI,VII y VIIIabde.</x:v>
+        <x:v>ARTES MENORES EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C88" s="3" t="n">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D88" s="4" t="n">
+        <x:v>994.30</x:v>
+      </x:c>
+      <x:c r="E88" s="4" t="n">
+        <x:v>7472.34</x:v>
+      </x:c>
+      <x:c r="F88" s="5" t="n">
+        <x:v>10161.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A89" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B89" s="1" t="str">
+        <x:v>CERCO EN CANTABRICO NW</x:v>
+      </x:c>
+      <x:c r="C89" s="3" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="D89" s="4" t="n">
+        <x:v>297.86</x:v>
+      </x:c>
+      <x:c r="E89" s="4" t="n">
+        <x:v>1123.57</x:v>
+      </x:c>
+      <x:c r="F89" s="5" t="n">
+        <x:v>1527.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A90" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B90" s="1" t="str">
+        <x:v>PALANGRE DE FONDO EN CANTABRICO NW</x:v>
+      </x:c>
+      <x:c r="C90" s="3" t="n">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D90" s="4" t="n">
+        <x:v>378.93</x:v>
+      </x:c>
+      <x:c r="E90" s="4" t="n">
+        <x:v>1488.25</x:v>
+      </x:c>
+      <x:c r="F90" s="5" t="n">
+        <x:v>2023.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A91" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B91" s="1" t="str">
+        <x:v>PALANGRE DE FONDO MENORES 100 TRB EN VIIIabde.</x:v>
+      </x:c>
+      <x:c r="C91" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="D88" s="4" t="n">
-[...58 lines deleted...]
-      </x:c>
       <x:c r="D91" s="4" t="n">
-        <x:v>378.93</x:v>
+        <x:v>385.74</x:v>
       </x:c>
       <x:c r="E91" s="4" t="n">
-        <x:v>1488.25</x:v>
+        <x:v>844.12</x:v>
       </x:c>
       <x:c r="F91" s="5" t="n">
-        <x:v>2023.8</x:v>
+        <x:v>1147.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A92" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B92" s="1" t="str">
-        <x:v>PALANGRE DE FONDO MENORES 100 TRB EN VIIIabde.</x:v>
+        <x:v>RASCO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C92" s="3" t="n">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D92" s="4" t="n">
-        <x:v>385.74</x:v>
+        <x:v>27.22</x:v>
       </x:c>
       <x:c r="E92" s="4" t="n">
-        <x:v>844.12</x:v>
+        <x:v>102.94</x:v>
       </x:c>
       <x:c r="F92" s="5" t="n">
-        <x:v>1147.7</x:v>
+        <x:v>140.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A93" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B93" s="1" t="str">
-        <x:v>RASCO EN CANTABRICO NW</x:v>
+        <x:v>VOLANTA EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D93" s="4" t="n">
-        <x:v>27.22</x:v>
+        <x:v>637.74</x:v>
       </x:c>
       <x:c r="E93" s="4" t="n">
-        <x:v>102.94</x:v>
+        <x:v>1371.04</x:v>
       </x:c>
       <x:c r="F93" s="5" t="n">
-        <x:v>140.0</x:v>
+        <x:v>1864.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A94" s="1" t="str">
-        <x:v/>
+        <x:v>REGIÓN DE MURCIA</x:v>
       </x:c>
       <x:c r="B94" s="1" t="str">
-        <x:v>VOLANTA EN CANTABRICO NW</x:v>
+        <x:v/>
       </x:c>
       <x:c r="C94" s="3" t="n">
-        <x:v>11</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D94" s="4" t="n">
-        <x:v>637.74</x:v>
+        <x:v>3453.78</x:v>
       </x:c>
       <x:c r="E94" s="4" t="n">
-        <x:v>1371.04</x:v>
+        <x:v>12803.17</x:v>
       </x:c>
       <x:c r="F94" s="5" t="n">
-        <x:v>1864.3</x:v>
+        <x:v>17409.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A95" s="1" t="str">
-        <x:v>REGIÓN DE MURCIA</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B95" s="1" t="str">
-        <x:v/>
+        <x:v>ARRASTRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
-        <x:v>182</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D95" s="4" t="n">
-        <x:v>3453.78</x:v>
+        <x:v>1003.84</x:v>
       </x:c>
       <x:c r="E95" s="4" t="n">
-        <x:v>12797.48</x:v>
+        <x:v>2221.63</x:v>
       </x:c>
       <x:c r="F95" s="5" t="n">
-        <x:v>17401.3</x:v>
+        <x:v>3020.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A96" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B96" s="1" t="str">
-        <x:v>ARRASTRE DE FONDO EN EL MEDITERRANEO</x:v>
+        <x:v>ARTES MENORES EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C96" s="3" t="n">
-        <x:v>20</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D96" s="4" t="n">
-        <x:v>1003.84</x:v>
+        <x:v>378.11</x:v>
       </x:c>
       <x:c r="E96" s="4" t="n">
-        <x:v>2221.63</x:v>
+        <x:v>3907.57</x:v>
       </x:c>
       <x:c r="F96" s="5" t="n">
-        <x:v>3020.9</x:v>
+        <x:v>5314.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A97" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B97" s="1" t="str">
-        <x:v>ARTES MENORES EN EL MEDITERRANEO</x:v>
+        <x:v>CENSO UNIFICADO DE PALANGRE DE SUPERFICIE</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
-        <x:v>134</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="D97" s="4" t="n">
-        <x:v>378.11</x:v>
+        <x:v>443.78</x:v>
       </x:c>
       <x:c r="E97" s="4" t="n">
-        <x:v>3895.16</x:v>
+        <x:v>1090.44</x:v>
       </x:c>
       <x:c r="F97" s="5" t="n">
-        <x:v>5297.1</x:v>
+        <x:v>1482.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A98" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B98" s="1" t="str">
-        <x:v>CENSO UNIFICADO DE PALANGRE DE SUPERFICIE</x:v>
+        <x:v>CERCO ATUN ROJO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C98" s="3" t="n">
-        <x:v>7</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="D98" s="4" t="n">
-        <x:v>443.78</x:v>
+        <x:v>699.60</x:v>
       </x:c>
       <x:c r="E98" s="4" t="n">
-        <x:v>1090.44</x:v>
+        <x:v>2385.30</x:v>
       </x:c>
       <x:c r="F98" s="5" t="n">
-        <x:v>1482.6</x:v>
+        <x:v>3243.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A99" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B99" s="1" t="str">
-        <x:v>CERCO ATUN ROJO EN EL MEDITERRANEO</x:v>
+        <x:v>CERCO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
-        <x:v>2</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D99" s="4" t="n">
-        <x:v>699.60</x:v>
+        <x:v>928.45</x:v>
       </x:c>
       <x:c r="E99" s="4" t="n">
-        <x:v>2385.30</x:v>
+        <x:v>3198.23</x:v>
       </x:c>
       <x:c r="F99" s="5" t="n">
-        <x:v>3243.2</x:v>
+        <x:v>4348.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A100" s="1" t="str">
-        <x:v/>
+        <x:v>TOTAL</x:v>
       </x:c>
       <x:c r="B100" s="1" t="str">
-        <x:v>CERCO EN EL MEDITERRANEO</x:v>
+        <x:v/>
       </x:c>
       <x:c r="C100" s="3" t="n">
-        <x:v>19</x:v>
+        <x:v>8244</x:v>
       </x:c>
       <x:c r="D100" s="4" t="n">
-        <x:v>928.45</x:v>
+        <x:v>302586.13</x:v>
       </x:c>
       <x:c r="E100" s="4" t="n">
-        <x:v>3204.95</x:v>
+        <x:v>737268.44</x:v>
       </x:c>
       <x:c r="F100" s="5" t="n">
-        <x:v>4357.5</x:v>
-[...19 lines deleted...]
-        <x:v>1001827.4</x:v>
+        <x:v>1002469.6</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
   </x:mergeCells>
   <x:pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <x:pageSetup paperSize="9" scale="57" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:pageSetUpPr fitToPage="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:E5"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:selection sqref="A1:E1"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <x:cols>
     <x:col min="1" max="1" width="77.85546875" customWidth="1"/>
     <x:col min="2" max="5" width="19.140625" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <x:c r="A1" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B1" s="7"/>
       <x:c r="C1" s="7"/>
       <x:c r="D1" s="7"/>
       <x:c r="E1" s="7"/>
     </x:row>
     <x:row r="2" spans="1:5" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <x:c r="A2" s="9" t="str">
-        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (21/08/2026 12:54 UTC)</x:v>
+        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (05/10/2026 21:54 UTC)</x:v>
       </x:c>
       <x:c r="B2" s="9"/>
       <x:c r="C2" s="9"/>
       <x:c r="D2" s="9"/>
       <x:c r="E2" s="9"/>
     </x:row>
     <x:row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <x:c r="A4" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A5" s="1" t="str">
-        <x:v>[Sin modalidad asignada]</x:v>
+        <x:v>ARRASTRE DE FONDO  EN EL GOLFO DE CADIZ</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C5" s="4" t="n">
-        <x:v>1.28</x:v>
+        <x:v>5421.01</x:v>
       </x:c>
       <x:c r="D5" s="4" t="n">
-        <x:v>18.39</x:v>
+        <x:v>21314.19</x:v>
       </x:c>
       <x:c r="E5" s="5" t="n">
-        <x:v>25.0</x:v>
+        <x:v>28979.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A6" s="1" t="str">
-        <x:v>ARRASTRE DE FONDO  EN EL GOLFO DE CADIZ</x:v>
+        <x:v>ARRASTRE DE FONDO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>127</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>5420.11</x:v>
+        <x:v>12637.09</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>21351.79</x:v>
+        <x:v>27638.09</x:v>
       </x:c>
       <x:c r="E6" s="5" t="n">
-        <x:v>29030.9</x:v>
+        <x:v>37577.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A7" s="1" t="str">
-        <x:v>ARRASTRE DE FONDO EN CANTABRICO NW</x:v>
+        <x:v>ARRASTRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>56</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>12637.09</x:v>
+        <x:v>32490.12</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>26895.19</x:v>
+        <x:v>102233.39</x:v>
       </x:c>
       <x:c r="E7" s="5" t="n">
-        <x:v>36567.0</x:v>
+        <x:v>139004.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A8" s="1" t="str">
-        <x:v>ARRASTRE DE FONDO EN EL MEDITERRANEO</x:v>
+        <x:v>ARRASTRE DE FONDO EN ZONAS CIEM VB, VI,VII y VIIIabde.</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>553</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>32489.68</x:v>
+        <x:v>8765.51</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>102287.20</x:v>
+        <x:v>15261.20</x:v>
       </x:c>
       <x:c r="E8" s="5" t="n">
-        <x:v>139077.4</x:v>
+        <x:v>20749.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A9" s="1" t="str">
-        <x:v>ARRASTRE DE FONDO EN ZONAS CIEM VB, VI,VII y VIIIabde.</x:v>
+        <x:v>ARRASTRE EN AGUAS DE PORTUGAL</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="n">
+        <x:v>1835.20</x:v>
+      </x:c>
+      <x:c r="D9" s="4" t="n">
+        <x:v>4142.14</x:v>
+      </x:c>
+      <x:c r="E9" s="5" t="n">
+        <x:v>5631.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A10" s="1" t="str">
+        <x:v>ARRASTREROS CONGELADORES AGUAS INTERNACIONALES Y TERCEROS PAISES</x:v>
+      </x:c>
+      <x:c r="B10" s="3" t="n">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C10" s="4" t="n">
+        <x:v>29429.93</x:v>
+      </x:c>
+      <x:c r="D10" s="4" t="n">
+        <x:v>44562.38</x:v>
+      </x:c>
+      <x:c r="E10" s="5" t="n">
+        <x:v>60588.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A11" s="1" t="str">
+        <x:v>ARRASTREROS CONGELADORES DE NAFO</x:v>
+      </x:c>
+      <x:c r="B11" s="3" t="n">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C11" s="4" t="n">
+        <x:v>21635.40</x:v>
+      </x:c>
+      <x:c r="D11" s="4" t="n">
+        <x:v>23269.31</x:v>
+      </x:c>
+      <x:c r="E11" s="5" t="n">
+        <x:v>31637.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A12" s="1" t="str">
+        <x:v>ARTES FIJAS EN ZONAS CIEM VB, VI,VII y VIIIabde.</x:v>
+      </x:c>
+      <x:c r="B12" s="3" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C12" s="4" t="n">
+        <x:v>13440.44</x:v>
+      </x:c>
+      <x:c r="D12" s="4" t="n">
+        <x:v>21977.42</x:v>
+      </x:c>
+      <x:c r="E12" s="5" t="n">
+        <x:v>29881.0</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A13" s="1" t="str">
+        <x:v>ARTES MENORES  EN EL GOLFO DE CADIZ</x:v>
+      </x:c>
+      <x:c r="B13" s="3" t="n">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="C13" s="4" t="n">
+        <x:v>2867.71</x:v>
+      </x:c>
+      <x:c r="D13" s="4" t="n">
+        <x:v>18758.36</x:v>
+      </x:c>
+      <x:c r="E13" s="5" t="n">
+        <x:v>25508.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A14" s="1" t="str">
+        <x:v>ARTES MENORES EN CANARIAS</x:v>
+      </x:c>
+      <x:c r="B14" s="3" t="n">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="C14" s="4" t="n">
+        <x:v>2079.43</x:v>
+      </x:c>
+      <x:c r="D14" s="4" t="n">
+        <x:v>17000.03</x:v>
+      </x:c>
+      <x:c r="E14" s="5" t="n">
+        <x:v>23118.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A15" s="1" t="str">
+        <x:v>ARTES MENORES EN CANTABRICO NW</x:v>
+      </x:c>
+      <x:c r="B15" s="3" t="n">
+        <x:v>3997</x:v>
+      </x:c>
+      <x:c r="C15" s="4" t="n">
+        <x:v>11118.48</x:v>
+      </x:c>
+      <x:c r="D15" s="4" t="n">
+        <x:v>96346.45</x:v>
+      </x:c>
+      <x:c r="E15" s="5" t="n">
+        <x:v>131025.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A16" s="1" t="str">
+        <x:v>ARTES MENORES EN EL MEDITERRANEO</x:v>
+      </x:c>
+      <x:c r="B16" s="3" t="n">
+        <x:v>1340</x:v>
+      </x:c>
+      <x:c r="C16" s="4" t="n">
+        <x:v>5599.85</x:v>
+      </x:c>
+      <x:c r="D16" s="4" t="n">
+        <x:v>48221.52</x:v>
+      </x:c>
+      <x:c r="E16" s="5" t="n">
+        <x:v>65576.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A17" s="1" t="str">
+        <x:v>ATUNEROS CAÑEROS CANARIAS</x:v>
+      </x:c>
+      <x:c r="B17" s="3" t="n">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C17" s="4" t="n">
+        <x:v>3001.18</x:v>
+      </x:c>
+      <x:c r="D17" s="4" t="n">
+        <x:v>9309.25</x:v>
+      </x:c>
+      <x:c r="E17" s="5" t="n">
+        <x:v>12657.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A18" s="1" t="str">
+        <x:v>ATUNEROS CERQUEROS CONGELADORES EN OCEANO ATLANTICO, INDICO Y PACIFICO</x:v>
+      </x:c>
+      <x:c r="B18" s="3" t="n">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C18" s="4" t="n">
+        <x:v>30922.00</x:v>
+      </x:c>
+      <x:c r="D18" s="4" t="n">
+        <x:v>46370.71</x:v>
+      </x:c>
+      <x:c r="E18" s="5" t="n">
+        <x:v>63046.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A19" s="1" t="str">
+        <x:v>ATUNEROS CERQUEROS CONGELADORES EN OCEANO INDICO Y PACIFICO</x:v>
+      </x:c>
+      <x:c r="B19" s="3" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="C19" s="4" t="n">
+        <x:v>32451.88</x:v>
+      </x:c>
+      <x:c r="D19" s="4" t="n">
+        <x:v>45416.06</x:v>
+      </x:c>
+      <x:c r="E19" s="5" t="n">
+        <x:v>61748.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A20" s="1" t="str">
+        <x:v>BACALADEROS</x:v>
+      </x:c>
+      <x:c r="B20" s="3" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C20" s="4" t="n">
+        <x:v>7882.00</x:v>
+      </x:c>
+      <x:c r="D20" s="4" t="n">
+        <x:v>9988.68</x:v>
+      </x:c>
+      <x:c r="E20" s="5" t="n">
+        <x:v>13580.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A21" s="1" t="str">
+        <x:v>CENSO UNIFICADO DE PALANGRE DE SUPERFICIE</x:v>
+      </x:c>
+      <x:c r="B21" s="3" t="n">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="C21" s="4" t="n">
+        <x:v>44480.91</x:v>
+      </x:c>
+      <x:c r="D21" s="4" t="n">
+        <x:v>63730.83</x:v>
+      </x:c>
+      <x:c r="E21" s="5" t="n">
+        <x:v>86650.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A22" s="1" t="str">
+        <x:v>CERCO ATUN ROJO EN EL MEDITERRANEO</x:v>
+      </x:c>
+      <x:c r="B22" s="3" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C22" s="4" t="n">
+        <x:v>1634.36</x:v>
+      </x:c>
+      <x:c r="D22" s="4" t="n">
+        <x:v>9848.30</x:v>
+      </x:c>
+      <x:c r="E22" s="5" t="n">
+        <x:v>13390.0</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A23" s="1" t="str">
+        <x:v>CERCO EN CANTABRICO NW</x:v>
+      </x:c>
+      <x:c r="B23" s="3" t="n">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="C23" s="4" t="n">
+        <x:v>19816.47</x:v>
+      </x:c>
+      <x:c r="D23" s="4" t="n">
+        <x:v>55916.84</x:v>
+      </x:c>
+      <x:c r="E23" s="5" t="n">
+        <x:v>76026.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A24" s="1" t="str">
+        <x:v>CERCO EN EL GOLFO DE CADIZ</x:v>
+      </x:c>
+      <x:c r="B24" s="3" t="n">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C24" s="4" t="n">
+        <x:v>2079.92</x:v>
+      </x:c>
+      <x:c r="D24" s="4" t="n">
+        <x:v>10282.73</x:v>
+      </x:c>
+      <x:c r="E24" s="5" t="n">
+        <x:v>13981.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A25" s="1" t="str">
+        <x:v>CERCO EN EL MEDITERRANEO</x:v>
+      </x:c>
+      <x:c r="B25" s="3" t="n">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C25" s="4" t="n">
+        <x:v>6276.06</x:v>
+      </x:c>
+      <x:c r="D25" s="4" t="n">
+        <x:v>27387.60</x:v>
+      </x:c>
+      <x:c r="E25" s="5" t="n">
+        <x:v>37237.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A26" s="1" t="str">
+        <x:v>PALANGRE DE FONDO AGUAS INTERNACIONALES Y TERCEROS PAISES</x:v>
+      </x:c>
+      <x:c r="B26" s="3" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="C26" s="4" t="n">
+        <x:v>247.34</x:v>
+      </x:c>
+      <x:c r="D26" s="4" t="n">
+        <x:v>558.87</x:v>
+      </x:c>
+      <x:c r="E26" s="5" t="n">
+        <x:v>759.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A27" s="1" t="str">
+        <x:v>PALANGRE DE FONDO EN CANTABRICO NW</x:v>
+      </x:c>
+      <x:c r="B27" s="3" t="n">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C27" s="4" t="n">
+        <x:v>2290.60</x:v>
+      </x:c>
+      <x:c r="D27" s="4" t="n">
+        <x:v>6692.37</x:v>
+      </x:c>
+      <x:c r="E27" s="5" t="n">
+        <x:v>9099.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A28" s="1" t="str">
+        <x:v>PALANGRE DE FONDO EN EL MEDITERRANEO</x:v>
+      </x:c>
+      <x:c r="B28" s="3" t="n">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="C9" s="4" t="n">
-[...200 lines deleted...]
-      <x:c r="B21" s="3" t="n">
+      <x:c r="C28" s="4" t="n">
+        <x:v>230.52</x:v>
+      </x:c>
+      <x:c r="D28" s="4" t="n">
+        <x:v>1525.50</x:v>
+      </x:c>
+      <x:c r="E28" s="5" t="n">
+        <x:v>2074.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A29" s="1" t="str">
+        <x:v>PALANGRE DE FONDO MENORES 100 TRB EN VIIIabde.</x:v>
+      </x:c>
+      <x:c r="B29" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="C21" s="4" t="n">
-[...134 lines deleted...]
-      </x:c>
       <x:c r="C29" s="4" t="n">
-        <x:v>230.52</x:v>
+        <x:v>515.16</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>1525.50</x:v>
+        <x:v>1202.31</x:v>
       </x:c>
       <x:c r="E29" s="5" t="n">
-        <x:v>2074.5</x:v>
+        <x:v>1634.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A30" s="1" t="str">
-        <x:v>PALANGRE DE FONDO MENORES 100 TRB EN VIIIabde.</x:v>
+        <x:v>RASCO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
-        <x:v>4</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
-        <x:v>515.16</x:v>
+        <x:v>811.51</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>1202.31</x:v>
+        <x:v>2441.22</x:v>
       </x:c>
       <x:c r="E30" s="5" t="n">
-        <x:v>1634.7</x:v>
+        <x:v>3319.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A31" s="1" t="str">
-        <x:v>RASCO EN CANTABRICO NW</x:v>
+        <x:v>VOLANTA EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
-        <x:v>16</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
-        <x:v>811.51</x:v>
+        <x:v>2626.05</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>2420.98</x:v>
+        <x:v>5872.69</x:v>
       </x:c>
       <x:c r="E31" s="5" t="n">
-        <x:v>3291.7</x:v>
+        <x:v>7985.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A32" s="1" t="str">
-        <x:v>VOLANTA EN CANTABRICO NW</x:v>
+        <x:v>TOTAL</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
-        <x:v>37</x:v>
+        <x:v>8244</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
-        <x:v>2626.05</x:v>
+        <x:v>302586.13</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>5872.69</x:v>
+        <x:v>737268.44</x:v>
       </x:c>
       <x:c r="E32" s="5" t="n">
-        <x:v>7985.2</x:v>
-[...16 lines deleted...]
-        <x:v>1001827.4</x:v>
+        <x:v>1002469.6</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A1:E1"/>
     <x:mergeCell ref="A2:E2"/>
   </x:mergeCells>
   <x:pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <x:pageSetup paperSize="9" scale="64" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>