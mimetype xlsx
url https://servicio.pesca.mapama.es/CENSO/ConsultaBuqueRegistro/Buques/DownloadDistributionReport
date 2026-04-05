--- v2 (2026-02-15)
+++ v3 (2026-04-05)
@@ -33,60 +33,60 @@
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style4.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors4.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style5.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors5.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x15">
   <x:fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <x:workbookPr filterPrivacy="1" hidePivotFieldList="1" defaultThemeVersion="153222"/>
   <x:bookViews>
     <x:workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" tabRatio="904"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Sumas por puerto base" sheetId="15" r:id="Rab2a94dc4bd34172"/>
-[...1 lines deleted...]
-    <x:sheet name="Sumas por comunidad y modalidad" sheetId="17" r:id="Rda69e17b810d4fe0"/>
+    <x:sheet name="Sumas por puerto base" sheetId="15" r:id="Rccd484ddd81a4256"/>
+    <x:sheet name="Sumas por modalidad" sheetId="16" r:id="R5c3a824bd1c14666"/>
+    <x:sheet name="Sumas por comunidad y modalidad" sheetId="17" r:id="Rc7ccc7f4db9747e9"/>
     <x:sheet name="Distribución de potencia" sheetId="24" r:id="rId4"/>
     <x:sheet name="Potencia por comunidad" sheetId="22" r:id="rId5"/>
     <x:sheet name="Volumen por comunidad" sheetId="20" r:id="rId6"/>
     <x:sheet name="Potencia por provincia" sheetId="23" r:id="rId7"/>
     <x:sheet name="Volumen por provincia" sheetId="21" r:id="rId8"/>
-    <x:sheet name="Sumas por comunidad" sheetId="18" state="hidden" r:id="Rf9a4dd09aef8480b"/>
-    <x:sheet name="Sumas por provincia" sheetId="19" state="hidden" r:id="Re54564fa71d34612"/>
+    <x:sheet name="Sumas por comunidad" sheetId="18" state="hidden" r:id="Rf2b8b13522cd4d39"/>
+    <x:sheet name="Sumas por provincia" sheetId="19" state="hidden" r:id="R492a28ada4f743bb"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="Aclaracion" localSheetId="8">'Sumas por comunidad'!$A$2</x:definedName>
     <x:definedName name="Aclaracion" localSheetId="2">'Sumas por comunidad y modalidad'!$A$2</x:definedName>
     <x:definedName name="Aclaracion" localSheetId="1">'Sumas por modalidad'!$A$2</x:definedName>
     <x:definedName name="Aclaracion" localSheetId="9">'Sumas por provincia'!$A$2</x:definedName>
     <x:definedName name="Aclaracion" localSheetId="0">'Sumas por puerto base'!$A$2</x:definedName>
     <x:definedName name="ArqueoGT" localSheetId="8">'Sumas por comunidad'!$C$5</x:definedName>
     <x:definedName name="ArqueoGT" localSheetId="2">'Sumas por comunidad y modalidad'!$D$5</x:definedName>
     <x:definedName name="ArqueoGT" localSheetId="1">'Sumas por modalidad'!$C$5</x:definedName>
     <x:definedName name="ArqueoGT" localSheetId="9">'Sumas por provincia'!$C$5</x:definedName>
     <x:definedName name="ArqueoGT" localSheetId="0">'Sumas por puerto base'!$E$5</x:definedName>
     <x:definedName name="Censo" localSheetId="2">'Sumas por comunidad y modalidad'!$B$5</x:definedName>
     <x:definedName name="Censo" localSheetId="1">'Sumas por modalidad'!$A$5</x:definedName>
     <x:definedName name="Comunidad" localSheetId="8">'Sumas por comunidad'!$A$5</x:definedName>
     <x:definedName name="Comunidad" localSheetId="2">'Sumas por comunidad y modalidad'!$A$5</x:definedName>
     <x:definedName name="Comunidad" localSheetId="0">'Sumas por puerto base'!$A$5</x:definedName>
     <x:definedName name="NumeroBuques" localSheetId="8">'Sumas por comunidad'!$B$5</x:definedName>
     <x:definedName name="NumeroBuques" localSheetId="2">'Sumas por comunidad y modalidad'!$C$5</x:definedName>
     <x:definedName name="NumeroBuques" localSheetId="1">'Sumas por modalidad'!$B$5</x:definedName>
     <x:definedName name="NumeroBuques" localSheetId="9">'Sumas por provincia'!$B$5</x:definedName>
     <x:definedName name="NumeroBuques" localSheetId="0">'Sumas por puerto base'!$D$5</x:definedName>
     <x:definedName name="PotenciaCV" localSheetId="8">'Sumas por comunidad'!$E$5</x:definedName>
     <x:definedName name="PotenciaCV" localSheetId="2">'Sumas por comunidad y modalidad'!$F$5</x:definedName>
     <x:definedName name="PotenciaCV" localSheetId="1">'Sumas por modalidad'!$E$5</x:definedName>
@@ -295,51 +295,51 @@
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Énfasis1" xfId="1" builtinId="29"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Texto explicativo" xfId="3" builtinId="53"/>
     <cellStyle name="Título 2" xfId="2" builtinId="17"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet5.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet4.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet3.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet2.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet1.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rda69e17b810d4fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rbeb2d691618d411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rab2a94dc4bd34172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Re54564fa71d34612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rf9a4dd09aef8480b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet5.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet4.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet3.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet2.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet1.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rc7ccc7f4db9747e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R5c3a824bd1c14666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rccd484ddd81a4256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R492a28ada4f743bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rf2b8b13522cd4d39" /></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors4.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style4.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors5.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style5.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
@@ -5517,196 +5517,196 @@
   </x:sheetViews>
   <x:sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <x:cols>
     <x:col min="1" max="1" width="27.7109375" bestFit="1" customWidth="1"/>
     <x:col min="2" max="2" width="24.140625" bestFit="1" customWidth="1"/>
     <x:col min="3" max="3" width="27.7109375" bestFit="1" customWidth="1"/>
     <x:col min="4" max="4" width="13.42578125" bestFit="1" customWidth="1"/>
     <x:col min="5" max="5" width="11.7109375" bestFit="1" customWidth="1"/>
     <x:col min="6" max="6" width="13.42578125" bestFit="1" customWidth="1"/>
     <x:col min="7" max="7" width="13" bestFit="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" s="6" customFormat="1" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <x:c r="A1" s="7" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B1" s="7"/>
       <x:c r="C1" s="7"/>
       <x:c r="D1" s="7"/>
       <x:c r="E1" s="7"/>
       <x:c r="F1" s="7"/>
       <x:c r="G1" s="7"/>
     </x:row>
     <x:row r="2" spans="1:7" s="6" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <x:c r="A2" s="8" t="str">
-        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (15/02/2026 06:27 UTC)</x:v>
+        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (05/04/2026 23:35 UTC)</x:v>
       </x:c>
       <x:c r="B2" s="8"/>
       <x:c r="C2" s="8"/>
       <x:c r="D2" s="8"/>
       <x:c r="E2" s="8"/>
       <x:c r="F2" s="8"/>
       <x:c r="G2" s="8"/>
     </x:row>
     <x:row r="3" spans="1:7" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
     <x:row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <x:c r="A4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F4" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G4" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A5" s="1" t="str">
         <x:v>ANDALUCÍA</x:v>
       </x:c>
       <x:c r="B5" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C5" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>1397</x:v>
+        <x:v>1396</x:v>
       </x:c>
       <x:c r="E5" s="4" t="n">
-        <x:v>28510.02</x:v>
+        <x:v>28637.62</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
-        <x:v>101044.88</x:v>
+        <x:v>102039.65</x:v>
       </x:c>
       <x:c r="G5" s="5" t="n">
-        <x:v>137393.9</x:v>
+        <x:v>138746.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A6" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B6" s="1" t="str">
         <x:v>ALMERÍA</x:v>
       </x:c>
       <x:c r="C6" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D6" s="3" t="n">
         <x:v>228</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>6061.36</x:v>
+        <x:v>6169.51</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>18213.26</x:v>
+        <x:v>18815.23</x:v>
       </x:c>
       <x:c r="G6" s="5" t="n">
-        <x:v>24765.2</x:v>
+        <x:v>25583.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A7" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B7" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C7" s="1" t="str">
         <x:v>Adra</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>815.40</x:v>
+        <x:v>911.40</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>3304.95</x:v>
+        <x:v>3599.05</x:v>
       </x:c>
       <x:c r="G7" s="5" t="n">
-        <x:v>4493.9</x:v>
+        <x:v>4893.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A8" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B8" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C8" s="1" t="str">
         <x:v>Almería</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>2072.21</x:v>
+        <x:v>2102.21</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>6322.96</x:v>
+        <x:v>6322.95</x:v>
       </x:c>
       <x:c r="G8" s="5" t="n">
         <x:v>8597.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A9" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B9" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C9" s="1" t="str">
         <x:v>Carboneras</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>2219.14</x:v>
+        <x:v>2201.29</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>5517.86</x:v>
+        <x:v>5825.74</x:v>
       </x:c>
       <x:c r="G9" s="5" t="n">
-        <x:v>7502.7</x:v>
+        <x:v>7921.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A10" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B10" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C10" s="1" t="str">
         <x:v>Garrucha</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>681.02</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>1909.33</x:v>
       </x:c>
       <x:c r="G10" s="5" t="n">
         <x:v>2596.0</x:v>
       </x:c>
     </x:row>
@@ -5722,60 +5722,60 @@
       </x:c>
       <x:c r="D11" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>273.59</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>1158.16</x:v>
       </x:c>
       <x:c r="G11" s="5" t="n">
         <x:v>1575.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A12" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B12" s="1" t="str">
         <x:v>CÁDIZ</x:v>
       </x:c>
       <x:c r="C12" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>434</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>5100.65</x:v>
+        <x:v>5146.93</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>24239.36</x:v>
+        <x:v>24334.91</x:v>
       </x:c>
       <x:c r="G12" s="5" t="n">
-        <x:v>32960.2</x:v>
+        <x:v>33090.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A13" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B13" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C13" s="1" t="str">
         <x:v>Algeciras</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
         <x:v>510.15</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
         <x:v>1787.18</x:v>
       </x:c>
       <x:c r="G13" s="5" t="n">
         <x:v>2430.1</x:v>
       </x:c>
     </x:row>
@@ -5998,83 +5998,83 @@
       </x:c>
       <x:c r="D23" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
         <x:v>9.01</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
         <x:v>44.11</x:v>
       </x:c>
       <x:c r="G23" s="5" t="n">
         <x:v>60.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A24" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B24" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C24" s="1" t="str">
         <x:v>Sanlucar De Barrameda</x:v>
       </x:c>
       <x:c r="D24" s="3" t="n">
-        <x:v>92</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>1649.77</x:v>
+        <x:v>1647.80</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>7605.10</x:v>
+        <x:v>7583.77</x:v>
       </x:c>
       <x:c r="G24" s="5" t="n">
-        <x:v>10341.1</x:v>
+        <x:v>10312.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A25" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B25" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C25" s="1" t="str">
         <x:v>Tarifa</x:v>
       </x:c>
       <x:c r="D25" s="3" t="n">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>371.22</x:v>
+        <x:v>419.47</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>2556.97</x:v>
+        <x:v>2673.85</x:v>
       </x:c>
       <x:c r="G25" s="5" t="n">
-        <x:v>3477.3</x:v>
+        <x:v>3636.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A26" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B26" s="1" t="str">
         <x:v>GRANADA</x:v>
       </x:c>
       <x:c r="C26" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D26" s="3" t="n">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
         <x:v>1029.55</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
         <x:v>2902.79</x:v>
       </x:c>
       <x:c r="G26" s="5" t="n">
         <x:v>3947.0</x:v>
       </x:c>
     </x:row>
@@ -6093,57 +6093,57 @@
       </x:c>
       <x:c r="E27" s="4" t="n">
         <x:v>1029.55</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
         <x:v>2902.79</x:v>
       </x:c>
       <x:c r="G27" s="5" t="n">
         <x:v>3947.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A28" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B28" s="1" t="str">
         <x:v>HUELVA</x:v>
       </x:c>
       <x:c r="C28" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D28" s="3" t="n">
         <x:v>453</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>13032.76</x:v>
+        <x:v>13005.18</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>42929.80</x:v>
+        <x:v>43227.05</x:v>
       </x:c>
       <x:c r="G28" s="5" t="n">
-        <x:v>58371.3</x:v>
+        <x:v>58775.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A29" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B29" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C29" s="1" t="str">
         <x:v>Ayamonte</x:v>
       </x:c>
       <x:c r="D29" s="3" t="n">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
         <x:v>1231.83</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
         <x:v>4567.53</x:v>
       </x:c>
       <x:c r="G29" s="5" t="n">
         <x:v>6210.5</x:v>
       </x:c>
     </x:row>
@@ -6159,60 +6159,60 @@
       </x:c>
       <x:c r="D30" s="3" t="n">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
         <x:v>5946.50</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
         <x:v>11463.97</x:v>
       </x:c>
       <x:c r="G30" s="5" t="n">
         <x:v>15587.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A31" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B31" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C31" s="1" t="str">
         <x:v>Isla Cristina</x:v>
       </x:c>
       <x:c r="D31" s="3" t="n">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>3426.25</x:v>
+        <x:v>3428.22</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>15324.47</x:v>
+        <x:v>15750.40</x:v>
       </x:c>
       <x:c r="G31" s="5" t="n">
-        <x:v>20836.6</x:v>
+        <x:v>21415.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A32" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B32" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C32" s="1" t="str">
         <x:v>Lepe</x:v>
       </x:c>
       <x:c r="D32" s="3" t="n">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
         <x:v>926.22</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
         <x:v>3536.28</x:v>
       </x:c>
       <x:c r="G32" s="5" t="n">
         <x:v>4808.2</x:v>
       </x:c>
     </x:row>
@@ -6228,77 +6228,77 @@
       </x:c>
       <x:c r="D33" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
         <x:v>5.38</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
         <x:v>95.46</x:v>
       </x:c>
       <x:c r="G33" s="5" t="n">
         <x:v>129.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A34" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B34" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C34" s="1" t="str">
         <x:v>Punta Umbria</x:v>
       </x:c>
       <x:c r="D34" s="3" t="n">
-        <x:v>117</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>1496.58</x:v>
+        <x:v>1467.03</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>7942.09</x:v>
+        <x:v>7813.41</x:v>
       </x:c>
       <x:c r="G34" s="5" t="n">
-        <x:v>10799.2</x:v>
+        <x:v>10624.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A35" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B35" s="1" t="str">
         <x:v>MÁLAGA</x:v>
       </x:c>
       <x:c r="C35" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D35" s="3" t="n">
         <x:v>250</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>3285.70</x:v>
+        <x:v>3286.45</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
         <x:v>12759.67</x:v>
       </x:c>
       <x:c r="G35" s="5" t="n">
         <x:v>17350.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A36" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B36" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C36" s="1" t="str">
         <x:v>Estepona</x:v>
       </x:c>
       <x:c r="D36" s="3" t="n">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
         <x:v>659.87</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
@@ -6369,103 +6369,103 @@
       </x:c>
       <x:c r="E39" s="4" t="n">
         <x:v>406.74</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
         <x:v>1894.09</x:v>
       </x:c>
       <x:c r="G39" s="5" t="n">
         <x:v>2575.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A40" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B40" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C40" s="1" t="str">
         <x:v>Velez-Malaga</x:v>
       </x:c>
       <x:c r="D40" s="3" t="n">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>1725.38</x:v>
+        <x:v>1726.13</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
         <x:v>6173.30</x:v>
       </x:c>
       <x:c r="G40" s="5" t="n">
         <x:v>8393.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A41" s="1" t="str">
         <x:v>CANARIAS</x:v>
       </x:c>
       <x:c r="B41" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C41" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D41" s="3" t="n">
-        <x:v>709</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>16987.26</x:v>
+        <x:v>16983.63</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>42405.23</x:v>
+        <x:v>42810.03</x:v>
       </x:c>
       <x:c r="G41" s="5" t="n">
-        <x:v>57659.8</x:v>
+        <x:v>58210.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A42" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B42" s="1" t="str">
         <x:v>LAS PALMAS</x:v>
       </x:c>
       <x:c r="C42" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D42" s="3" t="n">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>14741.70</x:v>
+        <x:v>14743.38</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>30757.85</x:v>
+        <x:v>31214.49</x:v>
       </x:c>
       <x:c r="G42" s="5" t="n">
-        <x:v>41822.0</x:v>
+        <x:v>42442.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A43" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B43" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C43" s="1" t="str">
         <x:v>Agaete</x:v>
       </x:c>
       <x:c r="D43" s="3" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
         <x:v>61.23</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
         <x:v>459.19</x:v>
       </x:c>
       <x:c r="G43" s="5" t="n">
         <x:v>624.4</x:v>
       </x:c>
     </x:row>
@@ -6648,54 +6648,54 @@
       </x:c>
       <x:c r="F51" s="4" t="n">
         <x:v>52.96</x:v>
       </x:c>
       <x:c r="G51" s="5" t="n">
         <x:v>72.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A52" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B52" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C52" s="1" t="str">
         <x:v>Las Palmas - Puerto de la Luz</x:v>
       </x:c>
       <x:c r="D52" s="3" t="n">
         <x:v>37</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
         <x:v>12009.57</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>16428.10</x:v>
+        <x:v>16857.53</x:v>
       </x:c>
       <x:c r="G52" s="5" t="n">
-        <x:v>22336.2</x:v>
+        <x:v>22920.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A53" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B53" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C53" s="1" t="str">
         <x:v>Mogán</x:v>
       </x:c>
       <x:c r="D53" s="3" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
         <x:v>105.90</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
         <x:v>679.51</x:v>
       </x:c>
       <x:c r="G53" s="5" t="n">
         <x:v>924.0</x:v>
       </x:c>
     </x:row>
@@ -6826,83 +6826,83 @@
       </x:c>
       <x:c r="D59" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
         <x:v>17.86</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
         <x:v>140.99</x:v>
       </x:c>
       <x:c r="G59" s="5" t="n">
         <x:v>191.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A60" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B60" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C60" s="1" t="str">
         <x:v>Taliarte - Melenara</x:v>
       </x:c>
       <x:c r="D60" s="3" t="n">
-        <x:v>11</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
-        <x:v>40.92</x:v>
+        <x:v>42.60</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>383.24</x:v>
+        <x:v>410.45</x:v>
       </x:c>
       <x:c r="G60" s="5" t="n">
-        <x:v>521.1</x:v>
+        <x:v>558.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A61" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B61" s="1" t="str">
         <x:v>SANTA CRUZ DE TENERIFE</x:v>
       </x:c>
       <x:c r="C61" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D61" s="3" t="n">
-        <x:v>319</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
-        <x:v>2245.56</x:v>
+        <x:v>2240.25</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>11647.38</x:v>
+        <x:v>11595.54</x:v>
       </x:c>
       <x:c r="G61" s="5" t="n">
-        <x:v>15837.8</x:v>
+        <x:v>15767.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A62" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B62" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C62" s="1" t="str">
         <x:v>Candelaria</x:v>
       </x:c>
       <x:c r="D62" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
         <x:v>32.71</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
         <x:v>510.81</x:v>
       </x:c>
       <x:c r="G62" s="5" t="n">
         <x:v>694.7</x:v>
       </x:c>
     </x:row>
@@ -7240,192 +7240,192 @@
       </x:c>
       <x:c r="D77" s="3" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E77" s="4" t="n">
         <x:v>38.34</x:v>
       </x:c>
       <x:c r="F77" s="4" t="n">
         <x:v>436.78</x:v>
       </x:c>
       <x:c r="G77" s="5" t="n">
         <x:v>594.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A78" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B78" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C78" s="1" t="str">
         <x:v>Santa Cruz de Tenerife</x:v>
       </x:c>
       <x:c r="D78" s="3" t="n">
-        <x:v>23</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="E78" s="4" t="n">
-        <x:v>1060.96</x:v>
+        <x:v>1060.27</x:v>
       </x:c>
       <x:c r="F78" s="4" t="n">
-        <x:v>2953.57</x:v>
+        <x:v>2950.26</x:v>
       </x:c>
       <x:c r="G78" s="5" t="n">
-        <x:v>4016.0</x:v>
+        <x:v>4011.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A79" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B79" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C79" s="1" t="str">
         <x:v>Tazacorte</x:v>
       </x:c>
       <x:c r="D79" s="3" t="n">
         <x:v>34</x:v>
       </x:c>
       <x:c r="E79" s="4" t="n">
         <x:v>120.90</x:v>
       </x:c>
       <x:c r="F79" s="4" t="n">
         <x:v>1000.20</x:v>
       </x:c>
       <x:c r="G79" s="5" t="n">
         <x:v>1360.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A80" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B80" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C80" s="1" t="str">
         <x:v>Valle Gran Rey</x:v>
       </x:c>
       <x:c r="D80" s="3" t="n">
-        <x:v>16</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E80" s="4" t="n">
-        <x:v>187.87</x:v>
+        <x:v>183.25</x:v>
       </x:c>
       <x:c r="F80" s="4" t="n">
-        <x:v>804.44</x:v>
+        <x:v>755.91</x:v>
       </x:c>
       <x:c r="G80" s="5" t="n">
-        <x:v>1093.8</x:v>
+        <x:v>1027.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A81" s="1" t="str">
         <x:v>CANTABRIA</x:v>
       </x:c>
       <x:c r="B81" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C81" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D81" s="3" t="n">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E81" s="4" t="n">
-        <x:v>6545.33</x:v>
+        <x:v>6532.06</x:v>
       </x:c>
       <x:c r="F81" s="4" t="n">
-        <x:v>17113.08</x:v>
+        <x:v>17364.84</x:v>
       </x:c>
       <x:c r="G81" s="5" t="n">
-        <x:v>23268.1</x:v>
+        <x:v>23610.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A82" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B82" s="1" t="str">
         <x:v>CANTABRIA</x:v>
       </x:c>
       <x:c r="C82" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D82" s="3" t="n">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E82" s="4" t="n">
-        <x:v>6545.33</x:v>
+        <x:v>6532.06</x:v>
       </x:c>
       <x:c r="F82" s="4" t="n">
-        <x:v>17113.08</x:v>
+        <x:v>17364.84</x:v>
       </x:c>
       <x:c r="G82" s="5" t="n">
-        <x:v>23268.1</x:v>
+        <x:v>23610.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A83" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B83" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C83" s="1" t="str">
         <x:v>Castro Urdiales</x:v>
       </x:c>
       <x:c r="D83" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E83" s="4" t="n">
         <x:v>72.58</x:v>
       </x:c>
       <x:c r="F83" s="4" t="n">
         <x:v>534.58</x:v>
       </x:c>
       <x:c r="G83" s="5" t="n">
         <x:v>727.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A84" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B84" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C84" s="1" t="str">
         <x:v>Colindres</x:v>
       </x:c>
       <x:c r="D84" s="3" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E84" s="4" t="n">
-        <x:v>1391.02</x:v>
+        <x:v>1400.52</x:v>
       </x:c>
       <x:c r="F84" s="4" t="n">
         <x:v>3046.14</x:v>
       </x:c>
       <x:c r="G84" s="5" t="n">
         <x:v>4141.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A85" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B85" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C85" s="1" t="str">
         <x:v>Comillas</x:v>
       </x:c>
       <x:c r="D85" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E85" s="4" t="n">
         <x:v>69.21</x:v>
       </x:c>
       <x:c r="F85" s="4" t="n">
@@ -7447,83 +7447,83 @@
       </x:c>
       <x:c r="D86" s="3" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E86" s="4" t="n">
         <x:v>1026.41</x:v>
       </x:c>
       <x:c r="F86" s="4" t="n">
         <x:v>2430.37</x:v>
       </x:c>
       <x:c r="G86" s="5" t="n">
         <x:v>3304.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A87" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B87" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C87" s="1" t="str">
         <x:v>San Vicente de la Barquera</x:v>
       </x:c>
       <x:c r="D87" s="3" t="n">
-        <x:v>17</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="E87" s="4" t="n">
-        <x:v>746.45</x:v>
+        <x:v>723.68</x:v>
       </x:c>
       <x:c r="F87" s="4" t="n">
-        <x:v>2008.79</x:v>
+        <x:v>1933.79</x:v>
       </x:c>
       <x:c r="G87" s="5" t="n">
-        <x:v>2731.4</x:v>
+        <x:v>2629.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A88" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B88" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C88" s="1" t="str">
         <x:v>Santander</x:v>
       </x:c>
       <x:c r="D88" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E88" s="4" t="n">
         <x:v>1352.86</x:v>
       </x:c>
       <x:c r="F88" s="4" t="n">
-        <x:v>3394.51</x:v>
+        <x:v>3721.27</x:v>
       </x:c>
       <x:c r="G88" s="5" t="n">
-        <x:v>4615.3</x:v>
+        <x:v>5059.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A89" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B89" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C89" s="1" t="str">
         <x:v>Santoña</x:v>
       </x:c>
       <x:c r="D89" s="3" t="n">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E89" s="4" t="n">
         <x:v>1715.67</x:v>
       </x:c>
       <x:c r="F89" s="4" t="n">
         <x:v>4769.93</x:v>
       </x:c>
       <x:c r="G89" s="5" t="n">
         <x:v>6485.5</x:v>
       </x:c>
     </x:row>
@@ -7542,100 +7542,100 @@
       </x:c>
       <x:c r="E90" s="4" t="n">
         <x:v>171.13</x:v>
       </x:c>
       <x:c r="F90" s="4" t="n">
         <x:v>681.70</x:v>
       </x:c>
       <x:c r="G90" s="5" t="n">
         <x:v>926.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A91" s="1" t="str">
         <x:v>CATALUÑA</x:v>
       </x:c>
       <x:c r="B91" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C91" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D91" s="3" t="n">
         <x:v>573</x:v>
       </x:c>
       <x:c r="E91" s="4" t="n">
-        <x:v>15136.50</x:v>
+        <x:v>15079.33</x:v>
       </x:c>
       <x:c r="F91" s="4" t="n">
-        <x:v>69405.61</x:v>
+        <x:v>69181.23</x:v>
       </x:c>
       <x:c r="G91" s="5" t="n">
-        <x:v>94370.1</x:v>
+        <x:v>94065.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A92" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B92" s="1" t="str">
         <x:v>BARCELONA</x:v>
       </x:c>
       <x:c r="C92" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D92" s="3" t="n">
-        <x:v>144</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E92" s="4" t="n">
-        <x:v>3574.32</x:v>
+        <x:v>3568.52</x:v>
       </x:c>
       <x:c r="F92" s="4" t="n">
-        <x:v>15708.85</x:v>
+        <x:v>15638.99</x:v>
       </x:c>
       <x:c r="G92" s="5" t="n">
-        <x:v>21359.2</x:v>
+        <x:v>21264.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A93" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B93" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C93" s="1" t="str">
         <x:v>Arenys de Mar</x:v>
       </x:c>
       <x:c r="D93" s="3" t="n">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E93" s="4" t="n">
         <x:v>891.74</x:v>
       </x:c>
       <x:c r="F93" s="4" t="n">
-        <x:v>4063.93</x:v>
+        <x:v>4063.92</x:v>
       </x:c>
       <x:c r="G93" s="5" t="n">
         <x:v>5525.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A94" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B94" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C94" s="1" t="str">
         <x:v>Badalona</x:v>
       </x:c>
       <x:c r="D94" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E94" s="4" t="n">
         <x:v>17.83</x:v>
       </x:c>
       <x:c r="F94" s="4" t="n">
         <x:v>193.42</x:v>
       </x:c>
       <x:c r="G94" s="5" t="n">
@@ -7723,83 +7723,83 @@
       </x:c>
       <x:c r="D98" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E98" s="4" t="n">
         <x:v>7.42</x:v>
       </x:c>
       <x:c r="F98" s="4" t="n">
         <x:v>83.82</x:v>
       </x:c>
       <x:c r="G98" s="5" t="n">
         <x:v>114.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A99" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B99" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C99" s="1" t="str">
         <x:v>Vilanova y la Geltrú</x:v>
       </x:c>
       <x:c r="D99" s="3" t="n">
-        <x:v>52</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E99" s="4" t="n">
-        <x:v>1257.24</x:v>
+        <x:v>1251.44</x:v>
       </x:c>
       <x:c r="F99" s="4" t="n">
-        <x:v>5553.82</x:v>
+        <x:v>5483.97</x:v>
       </x:c>
       <x:c r="G99" s="5" t="n">
-        <x:v>7551.6</x:v>
+        <x:v>7456.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A100" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B100" s="1" t="str">
         <x:v>GIRONA</x:v>
       </x:c>
       <x:c r="C100" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D100" s="3" t="n">
-        <x:v>183</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E100" s="4" t="n">
-        <x:v>5162.46</x:v>
+        <x:v>5108.46</x:v>
       </x:c>
       <x:c r="F100" s="4" t="n">
-        <x:v>22545.20</x:v>
+        <x:v>22372.41</x:v>
       </x:c>
       <x:c r="G100" s="5" t="n">
-        <x:v>30654.4</x:v>
+        <x:v>30419.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A101" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B101" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C101" s="1" t="str">
         <x:v>Blanes</x:v>
       </x:c>
       <x:c r="D101" s="3" t="n">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E101" s="4" t="n">
         <x:v>1236.60</x:v>
       </x:c>
       <x:c r="F101" s="4" t="n">
         <x:v>5456.70</x:v>
       </x:c>
       <x:c r="G101" s="5" t="n">
         <x:v>7419.4</x:v>
       </x:c>
     </x:row>
@@ -7976,106 +7976,106 @@
       </x:c>
       <x:c r="D109" s="3" t="n">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E109" s="4" t="n">
         <x:v>1405.46</x:v>
       </x:c>
       <x:c r="F109" s="4" t="n">
         <x:v>5419.77</x:v>
       </x:c>
       <x:c r="G109" s="5" t="n">
         <x:v>7369.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A110" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B110" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C110" s="1" t="str">
         <x:v>San Feliu De Guixols</x:v>
       </x:c>
       <x:c r="D110" s="3" t="n">
-        <x:v>11</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E110" s="4" t="n">
-        <x:v>133.43</x:v>
+        <x:v>79.43</x:v>
       </x:c>
       <x:c r="F110" s="4" t="n">
-        <x:v>820.37</x:v>
+        <x:v>647.58</x:v>
       </x:c>
       <x:c r="G110" s="5" t="n">
-        <x:v>1115.5</x:v>
+        <x:v>880.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A111" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B111" s="1" t="str">
         <x:v>TARRAGONA</x:v>
       </x:c>
       <x:c r="C111" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D111" s="3" t="n">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E111" s="4" t="n">
-        <x:v>6399.72</x:v>
+        <x:v>6402.35</x:v>
       </x:c>
       <x:c r="F111" s="4" t="n">
-        <x:v>31151.56</x:v>
+        <x:v>31169.83</x:v>
       </x:c>
       <x:c r="G111" s="5" t="n">
-        <x:v>42356.5</x:v>
+        <x:v>42381.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A112" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B112" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C112" s="1" t="str">
         <x:v>Ampolla</x:v>
       </x:c>
       <x:c r="D112" s="3" t="n">
-        <x:v>12</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E112" s="4" t="n">
-        <x:v>49.17</x:v>
+        <x:v>50.25</x:v>
       </x:c>
       <x:c r="F112" s="4" t="n">
-        <x:v>441.63</x:v>
+        <x:v>452.63</x:v>
       </x:c>
       <x:c r="G112" s="5" t="n">
-        <x:v>600.5</x:v>
+        <x:v>615.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A113" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B113" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C113" s="1" t="str">
         <x:v>Calafell</x:v>
       </x:c>
       <x:c r="D113" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E113" s="4" t="n">
         <x:v>10.41</x:v>
       </x:c>
       <x:c r="F113" s="4" t="n">
         <x:v>99.26</x:v>
       </x:c>
       <x:c r="G113" s="5" t="n">
         <x:v>135.0</x:v>
       </x:c>
     </x:row>
@@ -8120,100 +8120,100 @@
       </x:c>
       <x:c r="F115" s="4" t="n">
         <x:v>843.37</x:v>
       </x:c>
       <x:c r="G115" s="5" t="n">
         <x:v>1146.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A116" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B116" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C116" s="1" t="str">
         <x:v>Deltebre</x:v>
       </x:c>
       <x:c r="D116" s="3" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="E116" s="4" t="n">
         <x:v>80.64</x:v>
       </x:c>
       <x:c r="F116" s="4" t="n">
-        <x:v>781.83</x:v>
+        <x:v>774.40</x:v>
       </x:c>
       <x:c r="G116" s="5" t="n">
-        <x:v>1063.2</x:v>
+        <x:v>1053.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A117" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B117" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C117" s="1" t="str">
         <x:v>La Ametlla De Mar</x:v>
       </x:c>
       <x:c r="D117" s="3" t="n">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E117" s="4" t="n">
         <x:v>2323.32</x:v>
       </x:c>
       <x:c r="F117" s="4" t="n">
         <x:v>13013.65</x:v>
       </x:c>
       <x:c r="G117" s="5" t="n">
         <x:v>17694.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A118" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B118" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C118" s="1" t="str">
         <x:v>San Carlos de la Rápita</x:v>
       </x:c>
       <x:c r="D118" s="3" t="n">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E118" s="4" t="n">
-        <x:v>1744.14</x:v>
+        <x:v>1745.69</x:v>
       </x:c>
       <x:c r="F118" s="4" t="n">
-        <x:v>7563.77</x:v>
+        <x:v>7578.47</x:v>
       </x:c>
       <x:c r="G118" s="5" t="n">
-        <x:v>10284.8</x:v>
+        <x:v>10304.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A119" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B119" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C119" s="1" t="str">
         <x:v>Tarragona</x:v>
       </x:c>
       <x:c r="D119" s="3" t="n">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E119" s="4" t="n">
         <x:v>1454.21</x:v>
       </x:c>
       <x:c r="F119" s="4" t="n">
         <x:v>5751.71</x:v>
       </x:c>
       <x:c r="G119" s="5" t="n">
         <x:v>7820.3</x:v>
       </x:c>
     </x:row>
@@ -8229,152 +8229,152 @@
       </x:c>
       <x:c r="D120" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E120" s="4" t="n">
         <x:v>41.68</x:v>
       </x:c>
       <x:c r="F120" s="4" t="n">
         <x:v>196.11</x:v>
       </x:c>
       <x:c r="G120" s="5" t="n">
         <x:v>266.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A121" s="1" t="str">
         <x:v>CEUTA</x:v>
       </x:c>
       <x:c r="B121" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C121" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D121" s="3" t="n">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E121" s="4" t="n">
-        <x:v>35.09</x:v>
+        <x:v>2207.09</x:v>
       </x:c>
       <x:c r="F121" s="4" t="n">
-        <x:v>266.85</x:v>
+        <x:v>3266.66</x:v>
       </x:c>
       <x:c r="G121" s="5" t="n">
-        <x:v>362.8</x:v>
+        <x:v>4441.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A122" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B122" s="1" t="str">
         <x:v>CEUTA</x:v>
       </x:c>
       <x:c r="C122" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D122" s="3" t="n">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E122" s="4" t="n">
-        <x:v>35.09</x:v>
+        <x:v>2207.09</x:v>
       </x:c>
       <x:c r="F122" s="4" t="n">
-        <x:v>266.85</x:v>
+        <x:v>3266.66</x:v>
       </x:c>
       <x:c r="G122" s="5" t="n">
-        <x:v>362.8</x:v>
+        <x:v>4441.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A123" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B123" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C123" s="1" t="str">
         <x:v>Ceuta</x:v>
       </x:c>
       <x:c r="D123" s="3" t="n">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E123" s="4" t="n">
-        <x:v>35.09</x:v>
+        <x:v>2207.09</x:v>
       </x:c>
       <x:c r="F123" s="4" t="n">
-        <x:v>266.85</x:v>
+        <x:v>3266.66</x:v>
       </x:c>
       <x:c r="G123" s="5" t="n">
-        <x:v>362.8</x:v>
+        <x:v>4441.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A124" s="1" t="str">
         <x:v>COMUNITAT VALENCIANA</x:v>
       </x:c>
       <x:c r="B124" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C124" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D124" s="3" t="n">
-        <x:v>461</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="E124" s="4" t="n">
-        <x:v>16599.22</x:v>
+        <x:v>16604.28</x:v>
       </x:c>
       <x:c r="F124" s="4" t="n">
-        <x:v>58559.18</x:v>
+        <x:v>58441.55</x:v>
       </x:c>
       <x:c r="G124" s="5" t="n">
-        <x:v>79622.7</x:v>
+        <x:v>79462.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A125" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B125" s="1" t="str">
         <x:v>ALICANTE/ALACANT</x:v>
       </x:c>
       <x:c r="C125" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D125" s="3" t="n">
-        <x:v>243</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E125" s="4" t="n">
-        <x:v>9959.04</x:v>
+        <x:v>9970.18</x:v>
       </x:c>
       <x:c r="F125" s="4" t="n">
-        <x:v>32878.82</x:v>
+        <x:v>32842.06</x:v>
       </x:c>
       <x:c r="G125" s="5" t="n">
-        <x:v>44704.5</x:v>
+        <x:v>44654.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A126" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B126" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C126" s="1" t="str">
         <x:v>Alicante</x:v>
       </x:c>
       <x:c r="D126" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E126" s="4" t="n">
         <x:v>13.05</x:v>
       </x:c>
       <x:c r="F126" s="4" t="n">
         <x:v>78.67</x:v>
       </x:c>
       <x:c r="G126" s="5" t="n">
         <x:v>107.0</x:v>
       </x:c>
     </x:row>
@@ -8482,60 +8482,60 @@
       </x:c>
       <x:c r="D131" s="3" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E131" s="4" t="n">
         <x:v>1098.80</x:v>
       </x:c>
       <x:c r="F131" s="4" t="n">
         <x:v>4002.02</x:v>
       </x:c>
       <x:c r="G131" s="5" t="n">
         <x:v>5441.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A132" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B132" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C132" s="1" t="str">
         <x:v>Guardamar del Segura</x:v>
       </x:c>
       <x:c r="D132" s="3" t="n">
-        <x:v>10</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="E132" s="4" t="n">
-        <x:v>31.89</x:v>
+        <x:v>29.39</x:v>
       </x:c>
       <x:c r="F132" s="4" t="n">
-        <x:v>327.88</x:v>
+        <x:v>291.12</x:v>
       </x:c>
       <x:c r="G132" s="5" t="n">
-        <x:v>445.8</x:v>
+        <x:v>395.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A133" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B133" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C133" s="1" t="str">
         <x:v>Isla de Tabarca</x:v>
       </x:c>
       <x:c r="D133" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E133" s="4" t="n">
         <x:v>42.42</x:v>
       </x:c>
       <x:c r="F133" s="4" t="n">
         <x:v>400.28</x:v>
       </x:c>
       <x:c r="G133" s="5" t="n">
         <x:v>544.3</x:v>
       </x:c>
     </x:row>
@@ -8577,51 +8577,51 @@
       </x:c>
       <x:c r="E135" s="4" t="n">
         <x:v>11.16</x:v>
       </x:c>
       <x:c r="F135" s="4" t="n">
         <x:v>80.88</x:v>
       </x:c>
       <x:c r="G135" s="5" t="n">
         <x:v>110.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A136" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B136" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C136" s="1" t="str">
         <x:v>Santa Pola</x:v>
       </x:c>
       <x:c r="D136" s="3" t="n">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E136" s="4" t="n">
-        <x:v>3857.92</x:v>
+        <x:v>3871.56</x:v>
       </x:c>
       <x:c r="F136" s="4" t="n">
         <x:v>11615.37</x:v>
       </x:c>
       <x:c r="G136" s="5" t="n">
         <x:v>15793.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A137" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B137" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C137" s="1" t="str">
         <x:v>Torrevieja</x:v>
       </x:c>
       <x:c r="D137" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E137" s="4" t="n">
         <x:v>117.19</x:v>
       </x:c>
       <x:c r="F137" s="4" t="n">
@@ -8643,60 +8643,60 @@
       </x:c>
       <x:c r="D138" s="3" t="n">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E138" s="4" t="n">
         <x:v>2149.64</x:v>
       </x:c>
       <x:c r="F138" s="4" t="n">
         <x:v>7314.76</x:v>
       </x:c>
       <x:c r="G138" s="5" t="n">
         <x:v>9945.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A139" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B139" s="1" t="str">
         <x:v>CASTELLÓN/CASTELLÓ</x:v>
       </x:c>
       <x:c r="C139" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D139" s="3" t="n">
-        <x:v>135</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E139" s="4" t="n">
-        <x:v>5113.55</x:v>
+        <x:v>5109.18</x:v>
       </x:c>
       <x:c r="F139" s="4" t="n">
-        <x:v>18963.93</x:v>
+        <x:v>18912.46</x:v>
       </x:c>
       <x:c r="G139" s="5" t="n">
-        <x:v>25785.5</x:v>
+        <x:v>25715.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A140" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B140" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C140" s="1" t="str">
         <x:v>Benicarlo</x:v>
       </x:c>
       <x:c r="D140" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E140" s="4" t="n">
         <x:v>864.62</x:v>
       </x:c>
       <x:c r="F140" s="4" t="n">
         <x:v>2705.17</x:v>
       </x:c>
       <x:c r="G140" s="5" t="n">
         <x:v>3678.3</x:v>
       </x:c>
     </x:row>
@@ -8735,106 +8735,106 @@
       </x:c>
       <x:c r="D142" s="3" t="n">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E142" s="4" t="n">
         <x:v>2027.40</x:v>
       </x:c>
       <x:c r="F142" s="4" t="n">
         <x:v>7325.69</x:v>
       </x:c>
       <x:c r="G142" s="5" t="n">
         <x:v>9960.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A143" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B143" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C143" s="1" t="str">
         <x:v>Peñíscola</x:v>
       </x:c>
       <x:c r="D143" s="3" t="n">
-        <x:v>30</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E143" s="4" t="n">
-        <x:v>866.20</x:v>
+        <x:v>861.83</x:v>
       </x:c>
       <x:c r="F143" s="4" t="n">
-        <x:v>3393.83</x:v>
+        <x:v>3342.36</x:v>
       </x:c>
       <x:c r="G143" s="5" t="n">
-        <x:v>4614.8</x:v>
+        <x:v>4544.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A144" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B144" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C144" s="1" t="str">
         <x:v>Vinaroz</x:v>
       </x:c>
       <x:c r="D144" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E144" s="4" t="n">
         <x:v>628.90</x:v>
       </x:c>
       <x:c r="F144" s="4" t="n">
         <x:v>2835.18</x:v>
       </x:c>
       <x:c r="G144" s="5" t="n">
         <x:v>3855.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A145" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B145" s="1" t="str">
         <x:v>VALENCIA/VALÈNCIA</x:v>
       </x:c>
       <x:c r="C145" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D145" s="3" t="n">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E145" s="4" t="n">
-        <x:v>1526.63</x:v>
+        <x:v>1524.92</x:v>
       </x:c>
       <x:c r="F145" s="4" t="n">
-        <x:v>6716.43</x:v>
+        <x:v>6687.03</x:v>
       </x:c>
       <x:c r="G145" s="5" t="n">
-        <x:v>9132.7</x:v>
+        <x:v>9092.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A146" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B146" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C146" s="1" t="str">
         <x:v>Cullera</x:v>
       </x:c>
       <x:c r="D146" s="3" t="n">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E146" s="4" t="n">
         <x:v>728.99</x:v>
       </x:c>
       <x:c r="F146" s="4" t="n">
         <x:v>3064.91</x:v>
       </x:c>
       <x:c r="G146" s="5" t="n">
         <x:v>4167.4</x:v>
       </x:c>
     </x:row>
@@ -8873,198 +8873,198 @@
       </x:c>
       <x:c r="D148" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E148" s="4" t="n">
         <x:v>11.82</x:v>
       </x:c>
       <x:c r="F148" s="4" t="n">
         <x:v>89.71</x:v>
       </x:c>
       <x:c r="G148" s="5" t="n">
         <x:v>122.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A149" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B149" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C149" s="1" t="str">
         <x:v>Valencia</x:v>
       </x:c>
       <x:c r="D149" s="3" t="n">
-        <x:v>19</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E149" s="4" t="n">
-        <x:v>336.83</x:v>
+        <x:v>335.12</x:v>
       </x:c>
       <x:c r="F149" s="4" t="n">
-        <x:v>1430.46</x:v>
+        <x:v>1401.06</x:v>
       </x:c>
       <x:c r="G149" s="5" t="n">
-        <x:v>1945.1</x:v>
+        <x:v>1905.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A150" s="1" t="str">
         <x:v>GALICIA</x:v>
       </x:c>
       <x:c r="B150" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C150" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D150" s="3" t="n">
-        <x:v>4122</x:v>
+        <x:v>4118</x:v>
       </x:c>
       <x:c r="E150" s="4" t="n">
-        <x:v>130636.70</x:v>
+        <x:v>132228.03</x:v>
       </x:c>
       <x:c r="F150" s="4" t="n">
-        <x:v>270832.35</x:v>
+        <x:v>275584.29</x:v>
       </x:c>
       <x:c r="G150" s="5" t="n">
-        <x:v>368257.8</x:v>
+        <x:v>374718.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A151" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B151" s="1" t="str">
         <x:v>A CORUÑA</x:v>
       </x:c>
       <x:c r="C151" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D151" s="3" t="n">
-        <x:v>2137</x:v>
+        <x:v>2134</x:v>
       </x:c>
       <x:c r="E151" s="4" t="n">
-        <x:v>28976.80</x:v>
+        <x:v>28885.93</x:v>
       </x:c>
       <x:c r="F151" s="4" t="n">
-        <x:v>94085.63</x:v>
+        <x:v>93837.86</x:v>
       </x:c>
       <x:c r="G151" s="5" t="n">
-        <x:v>127935.6</x:v>
+        <x:v>127598.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A152" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B152" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C152" s="1" t="str">
         <x:v>Ares</x:v>
       </x:c>
       <x:c r="D152" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E152" s="4" t="n">
         <x:v>252.17</x:v>
       </x:c>
       <x:c r="F152" s="4" t="n">
         <x:v>710.27</x:v>
       </x:c>
       <x:c r="G152" s="5" t="n">
         <x:v>965.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A153" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B153" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C153" s="1" t="str">
         <x:v>Barallobre</x:v>
       </x:c>
       <x:c r="D153" s="3" t="n">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E153" s="4" t="n">
-        <x:v>44.02</x:v>
+        <x:v>43.06</x:v>
       </x:c>
       <x:c r="F153" s="4" t="n">
-        <x:v>571.59</x:v>
+        <x:v>549.53</x:v>
       </x:c>
       <x:c r="G153" s="5" t="n">
-        <x:v>777.4</x:v>
+        <x:v>747.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A154" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B154" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C154" s="1" t="str">
         <x:v>Cabo de Cruz - Boiro</x:v>
       </x:c>
       <x:c r="D154" s="3" t="n">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E154" s="4" t="n">
         <x:v>94.27</x:v>
       </x:c>
       <x:c r="F154" s="4" t="n">
         <x:v>1719.24</x:v>
       </x:c>
       <x:c r="G154" s="5" t="n">
         <x:v>2338.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A155" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B155" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C155" s="1" t="str">
         <x:v>Camariñas</x:v>
       </x:c>
       <x:c r="D155" s="3" t="n">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E155" s="4" t="n">
-        <x:v>1330.37</x:v>
+        <x:v>1333.78</x:v>
       </x:c>
       <x:c r="F155" s="4" t="n">
-        <x:v>4944.17</x:v>
+        <x:v>5014.02</x:v>
       </x:c>
       <x:c r="G155" s="5" t="n">
-        <x:v>6722.7</x:v>
+        <x:v>6817.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A156" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B156" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C156" s="1" t="str">
         <x:v>Camelle</x:v>
       </x:c>
       <x:c r="D156" s="3" t="n">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E156" s="4" t="n">
         <x:v>101.48</x:v>
       </x:c>
       <x:c r="F156" s="4" t="n">
         <x:v>1014.09</x:v>
       </x:c>
       <x:c r="G156" s="5" t="n">
         <x:v>1379.1</x:v>
       </x:c>
     </x:row>
@@ -9264,106 +9264,106 @@
       </x:c>
       <x:c r="D165" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E165" s="4" t="n">
         <x:v>10.25</x:v>
       </x:c>
       <x:c r="F165" s="4" t="n">
         <x:v>100.16</x:v>
       </x:c>
       <x:c r="G165" s="5" t="n">
         <x:v>136.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A166" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B166" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C166" s="1" t="str">
         <x:v>Ferrol</x:v>
       </x:c>
       <x:c r="D166" s="3" t="n">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E166" s="4" t="n">
-        <x:v>197.90</x:v>
+        <x:v>200.42</x:v>
       </x:c>
       <x:c r="F166" s="4" t="n">
-        <x:v>2329.91</x:v>
+        <x:v>2374.03</x:v>
       </x:c>
       <x:c r="G166" s="5" t="n">
-        <x:v>3168.5</x:v>
+        <x:v>3228.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A167" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B167" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C167" s="1" t="str">
         <x:v>Finisterre</x:v>
       </x:c>
       <x:c r="D167" s="3" t="n">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E167" s="4" t="n">
-        <x:v>404.06</x:v>
+        <x:v>400.65</x:v>
       </x:c>
       <x:c r="F167" s="4" t="n">
-        <x:v>2348.39</x:v>
+        <x:v>2278.54</x:v>
       </x:c>
       <x:c r="G167" s="5" t="n">
-        <x:v>3193.6</x:v>
+        <x:v>3098.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A168" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B168" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C168" s="1" t="str">
         <x:v>La Coruña</x:v>
       </x:c>
       <x:c r="D168" s="3" t="n">
-        <x:v>88</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E168" s="4" t="n">
-        <x:v>6922.67</x:v>
+        <x:v>6922.15</x:v>
       </x:c>
       <x:c r="F168" s="4" t="n">
-        <x:v>14157.60</x:v>
+        <x:v>14139.22</x:v>
       </x:c>
       <x:c r="G168" s="5" t="n">
-        <x:v>19249.7</x:v>
+        <x:v>19224.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A169" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B169" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C169" s="1" t="str">
         <x:v>La Puebla del Caramiñal</x:v>
       </x:c>
       <x:c r="D169" s="3" t="n">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E169" s="4" t="n">
         <x:v>79.85</x:v>
       </x:c>
       <x:c r="F169" s="4" t="n">
         <x:v>1202.12</x:v>
       </x:c>
       <x:c r="G169" s="5" t="n">
         <x:v>1634.9</x:v>
       </x:c>
     </x:row>
@@ -9425,60 +9425,60 @@
       </x:c>
       <x:c r="D172" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E172" s="4" t="n">
         <x:v>101.06</x:v>
       </x:c>
       <x:c r="F172" s="4" t="n">
         <x:v>516.18</x:v>
       </x:c>
       <x:c r="G172" s="5" t="n">
         <x:v>702.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A173" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B173" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C173" s="1" t="str">
         <x:v>Malpica de Bergantiños</x:v>
       </x:c>
       <x:c r="D173" s="3" t="n">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E173" s="4" t="n">
-        <x:v>848.48</x:v>
+        <x:v>814.79</x:v>
       </x:c>
       <x:c r="F173" s="4" t="n">
-        <x:v>3385.89</x:v>
+        <x:v>3290.29</x:v>
       </x:c>
       <x:c r="G173" s="5" t="n">
-        <x:v>4603.8</x:v>
+        <x:v>4473.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A174" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B174" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C174" s="1" t="str">
         <x:v>Mera-Oleiros</x:v>
       </x:c>
       <x:c r="D174" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E174" s="4" t="n">
         <x:v>30.92</x:v>
       </x:c>
       <x:c r="F174" s="4" t="n">
         <x:v>183.82</x:v>
       </x:c>
       <x:c r="G174" s="5" t="n">
         <x:v>250.0</x:v>
       </x:c>
     </x:row>
@@ -9517,83 +9517,83 @@
       </x:c>
       <x:c r="D176" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E176" s="4" t="n">
         <x:v>28.80</x:v>
       </x:c>
       <x:c r="F176" s="4" t="n">
         <x:v>244.86</x:v>
       </x:c>
       <x:c r="G176" s="5" t="n">
         <x:v>333.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A177" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B177" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C177" s="1" t="str">
         <x:v>Mugia</x:v>
       </x:c>
       <x:c r="D177" s="3" t="n">
-        <x:v>30</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E177" s="4" t="n">
-        <x:v>704.57</x:v>
+        <x:v>645.57</x:v>
       </x:c>
       <x:c r="F177" s="4" t="n">
-        <x:v>2039.37</x:v>
+        <x:v>1876.17</x:v>
       </x:c>
       <x:c r="G177" s="5" t="n">
-        <x:v>2773.0</x:v>
+        <x:v>2551.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A178" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B178" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C178" s="1" t="str">
         <x:v>Muros</x:v>
       </x:c>
       <x:c r="D178" s="3" t="n">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E178" s="4" t="n">
-        <x:v>869.54</x:v>
+        <x:v>871.88</x:v>
       </x:c>
       <x:c r="F178" s="4" t="n">
-        <x:v>2760.30</x:v>
+        <x:v>2789.71</x:v>
       </x:c>
       <x:c r="G178" s="5" t="n">
-        <x:v>3753.3</x:v>
+        <x:v>3793.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A179" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B179" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C179" s="1" t="str">
         <x:v>Noia</x:v>
       </x:c>
       <x:c r="D179" s="3" t="n">
         <x:v>461</x:v>
       </x:c>
       <x:c r="E179" s="4" t="n">
         <x:v>651.61</x:v>
       </x:c>
       <x:c r="F179" s="4" t="n">
         <x:v>7031.35</x:v>
       </x:c>
       <x:c r="G179" s="5" t="n">
         <x:v>9562.1</x:v>
       </x:c>
     </x:row>
@@ -9701,60 +9701,60 @@
       </x:c>
       <x:c r="D184" s="3" t="n">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E184" s="4" t="n">
         <x:v>324.92</x:v>
       </x:c>
       <x:c r="F184" s="4" t="n">
         <x:v>1430.16</x:v>
       </x:c>
       <x:c r="G184" s="5" t="n">
         <x:v>1944.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A185" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B185" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C185" s="1" t="str">
         <x:v>Rianjo</x:v>
       </x:c>
       <x:c r="D185" s="3" t="n">
-        <x:v>192</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E185" s="4" t="n">
-        <x:v>341.80</x:v>
+        <x:v>340.24</x:v>
       </x:c>
       <x:c r="F185" s="4" t="n">
-        <x:v>3821.48</x:v>
+        <x:v>3799.42</x:v>
       </x:c>
       <x:c r="G185" s="5" t="n">
-        <x:v>5197.2</x:v>
+        <x:v>5167.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A186" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B186" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C186" s="1" t="str">
         <x:v>Sada</x:v>
       </x:c>
       <x:c r="D186" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E186" s="4" t="n">
         <x:v>305.31</x:v>
       </x:c>
       <x:c r="F186" s="4" t="n">
         <x:v>1416.18</x:v>
       </x:c>
       <x:c r="G186" s="5" t="n">
         <x:v>1925.6</x:v>
       </x:c>
     </x:row>
@@ -9773,57 +9773,57 @@
       </x:c>
       <x:c r="E187" s="4" t="n">
         <x:v>10714.24</x:v>
       </x:c>
       <x:c r="F187" s="4" t="n">
         <x:v>22146.89</x:v>
       </x:c>
       <x:c r="G187" s="5" t="n">
         <x:v>30112.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A188" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B188" s="1" t="str">
         <x:v>LUGO</x:v>
       </x:c>
       <x:c r="C188" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D188" s="3" t="n">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E188" s="4" t="n">
-        <x:v>24735.25</x:v>
+        <x:v>26404.90</x:v>
       </x:c>
       <x:c r="F188" s="4" t="n">
-        <x:v>41317.29</x:v>
+        <x:v>46358.91</x:v>
       </x:c>
       <x:c r="G188" s="5" t="n">
-        <x:v>56176.8</x:v>
+        <x:v>63031.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A189" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B189" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C189" s="1" t="str">
         <x:v>Barquero-Bares</x:v>
       </x:c>
       <x:c r="D189" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E189" s="4" t="n">
         <x:v>21.74</x:v>
       </x:c>
       <x:c r="F189" s="4" t="n">
         <x:v>123.52</x:v>
       </x:c>
       <x:c r="G189" s="5" t="n">
         <x:v>168.0</x:v>
       </x:c>
     </x:row>
@@ -9842,57 +9842,57 @@
       </x:c>
       <x:c r="E190" s="4" t="n">
         <x:v>12482.03</x:v>
       </x:c>
       <x:c r="F190" s="4" t="n">
         <x:v>21060.27</x:v>
       </x:c>
       <x:c r="G190" s="5" t="n">
         <x:v>28634.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A191" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B191" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C191" s="1" t="str">
         <x:v>Cillero</x:v>
       </x:c>
       <x:c r="D191" s="3" t="n">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E191" s="4" t="n">
-        <x:v>11488.95</x:v>
+        <x:v>13158.60</x:v>
       </x:c>
       <x:c r="F191" s="4" t="n">
-        <x:v>18398.32</x:v>
+        <x:v>23439.94</x:v>
       </x:c>
       <x:c r="G191" s="5" t="n">
-        <x:v>25015.1</x:v>
+        <x:v>31869.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A192" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B192" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C192" s="1" t="str">
         <x:v>Foz</x:v>
       </x:c>
       <x:c r="D192" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E192" s="4" t="n">
         <x:v>186.68</x:v>
       </x:c>
       <x:c r="F192" s="4" t="n">
         <x:v>507.36</x:v>
       </x:c>
       <x:c r="G192" s="5" t="n">
         <x:v>689.8</x:v>
       </x:c>
     </x:row>
@@ -9954,60 +9954,60 @@
       </x:c>
       <x:c r="D195" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E195" s="4" t="n">
         <x:v>61.37</x:v>
       </x:c>
       <x:c r="F195" s="4" t="n">
         <x:v>273.53</x:v>
       </x:c>
       <x:c r="G195" s="5" t="n">
         <x:v>371.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A196" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B196" s="1" t="str">
         <x:v>PONTEVEDRA</x:v>
       </x:c>
       <x:c r="C196" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D196" s="3" t="n">
-        <x:v>1823</x:v>
+        <x:v>1822</x:v>
       </x:c>
       <x:c r="E196" s="4" t="n">
-        <x:v>76924.65</x:v>
+        <x:v>76937.20</x:v>
       </x:c>
       <x:c r="F196" s="4" t="n">
-        <x:v>135429.43</x:v>
+        <x:v>135387.52</x:v>
       </x:c>
       <x:c r="G196" s="5" t="n">
-        <x:v>184145.4</x:v>
+        <x:v>184088.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A197" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B197" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C197" s="1" t="str">
         <x:v>Aldan-Hio</x:v>
       </x:c>
       <x:c r="D197" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E197" s="4" t="n">
         <x:v>58.73</x:v>
       </x:c>
       <x:c r="F197" s="4" t="n">
         <x:v>537.16</x:v>
       </x:c>
       <x:c r="G197" s="5" t="n">
         <x:v>730.5</x:v>
       </x:c>
     </x:row>
@@ -10118,51 +10118,51 @@
       </x:c>
       <x:c r="E202" s="4" t="n">
         <x:v>35.47</x:v>
       </x:c>
       <x:c r="F202" s="4" t="n">
         <x:v>500.63</x:v>
       </x:c>
       <x:c r="G202" s="5" t="n">
         <x:v>680.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A203" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B203" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C203" s="1" t="str">
         <x:v>Cangas</x:v>
       </x:c>
       <x:c r="D203" s="3" t="n">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E203" s="4" t="n">
-        <x:v>6092.37</x:v>
+        <x:v>6097.37</x:v>
       </x:c>
       <x:c r="F203" s="4" t="n">
         <x:v>10289.47</x:v>
       </x:c>
       <x:c r="G203" s="5" t="n">
         <x:v>13990.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A204" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B204" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C204" s="1" t="str">
         <x:v>Carril</x:v>
       </x:c>
       <x:c r="D204" s="3" t="n">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E204" s="4" t="n">
         <x:v>57.53</x:v>
       </x:c>
       <x:c r="F204" s="4" t="n">
@@ -10305,54 +10305,54 @@
       </x:c>
       <x:c r="F210" s="4" t="n">
         <x:v>149.22</x:v>
       </x:c>
       <x:c r="G210" s="5" t="n">
         <x:v>202.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A211" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B211" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C211" s="1" t="str">
         <x:v>Moaña</x:v>
       </x:c>
       <x:c r="D211" s="3" t="n">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E211" s="4" t="n">
         <x:v>157.37</x:v>
       </x:c>
       <x:c r="F211" s="4" t="n">
-        <x:v>1761.59</x:v>
+        <x:v>1760.12</x:v>
       </x:c>
       <x:c r="G211" s="5" t="n">
-        <x:v>2395.8</x:v>
+        <x:v>2393.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A212" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B212" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C212" s="1" t="str">
         <x:v>Panjón</x:v>
       </x:c>
       <x:c r="D212" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E212" s="4" t="n">
         <x:v>9.59</x:v>
       </x:c>
       <x:c r="F212" s="4" t="n">
         <x:v>110.29</x:v>
       </x:c>
       <x:c r="G212" s="5" t="n">
         <x:v>150.0</x:v>
       </x:c>
     </x:row>
@@ -10509,218 +10509,218 @@
       </x:c>
       <x:c r="E219" s="4" t="n">
         <x:v>32.08</x:v>
       </x:c>
       <x:c r="F219" s="4" t="n">
         <x:v>494.74</x:v>
       </x:c>
       <x:c r="G219" s="5" t="n">
         <x:v>672.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A220" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B220" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C220" s="1" t="str">
         <x:v>Vigo</x:v>
       </x:c>
       <x:c r="D220" s="3" t="n">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E220" s="4" t="n">
-        <x:v>46998.17</x:v>
+        <x:v>47006.36</x:v>
       </x:c>
       <x:c r="F220" s="4" t="n">
-        <x:v>60648.33</x:v>
+        <x:v>60622.60</x:v>
       </x:c>
       <x:c r="G220" s="5" t="n">
-        <x:v>82458.8</x:v>
+        <x:v>82423.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A221" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B221" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C221" s="1" t="str">
         <x:v>Villagarcia de Arosa</x:v>
       </x:c>
       <x:c r="D221" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E221" s="4" t="n">
         <x:v>0.89</x:v>
       </x:c>
       <x:c r="F221" s="4" t="n">
         <x:v>22.06</x:v>
       </x:c>
       <x:c r="G221" s="5" t="n">
         <x:v>30.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A222" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B222" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C222" s="1" t="str">
         <x:v>Villajuan</x:v>
       </x:c>
       <x:c r="D222" s="3" t="n">
-        <x:v>27</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E222" s="4" t="n">
-        <x:v>39.72</x:v>
+        <x:v>38.50</x:v>
       </x:c>
       <x:c r="F222" s="4" t="n">
-        <x:v>489.36</x:v>
+        <x:v>474.65</x:v>
       </x:c>
       <x:c r="G222" s="5" t="n">
-        <x:v>665.5</x:v>
+        <x:v>645.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A223" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B223" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C223" s="1" t="str">
         <x:v>Villanueva</x:v>
       </x:c>
       <x:c r="D223" s="3" t="n">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E223" s="4" t="n">
-        <x:v>98.03</x:v>
+        <x:v>98.61</x:v>
       </x:c>
       <x:c r="F223" s="4" t="n">
         <x:v>1423.35</x:v>
       </x:c>
       <x:c r="G223" s="5" t="n">
         <x:v>1935.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A224" s="1" t="str">
         <x:v>ILLES BALEARS</x:v>
       </x:c>
       <x:c r="B224" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C224" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D224" s="3" t="n">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E224" s="4" t="n">
-        <x:v>2585.10</x:v>
+        <x:v>2592.46</x:v>
       </x:c>
       <x:c r="F224" s="4" t="n">
-        <x:v>15779.37</x:v>
+        <x:v>16305.92</x:v>
       </x:c>
       <x:c r="G224" s="5" t="n">
-        <x:v>21457.2</x:v>
+        <x:v>22173.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A225" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B225" s="1" t="str">
         <x:v>ILLES BALEARS</x:v>
       </x:c>
       <x:c r="C225" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D225" s="3" t="n">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E225" s="4" t="n">
-        <x:v>2585.10</x:v>
+        <x:v>2592.46</x:v>
       </x:c>
       <x:c r="F225" s="4" t="n">
-        <x:v>15779.37</x:v>
+        <x:v>16305.92</x:v>
       </x:c>
       <x:c r="G225" s="5" t="n">
-        <x:v>21457.2</x:v>
+        <x:v>22173.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A226" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B226" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C226" s="1" t="str">
         <x:v>Alcudia</x:v>
       </x:c>
       <x:c r="D226" s="3" t="n">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E226" s="4" t="n">
         <x:v>198.36</x:v>
       </x:c>
       <x:c r="F226" s="4" t="n">
         <x:v>1672.91</x:v>
       </x:c>
       <x:c r="G226" s="5" t="n">
         <x:v>2274.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A227" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B227" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C227" s="1" t="str">
         <x:v>Andraitx</x:v>
       </x:c>
       <x:c r="D227" s="3" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E227" s="4" t="n">
         <x:v>433.42</x:v>
       </x:c>
       <x:c r="F227" s="4" t="n">
-        <x:v>1414.07</x:v>
+        <x:v>1829.57</x:v>
       </x:c>
       <x:c r="G227" s="5" t="n">
-        <x:v>1922.8</x:v>
+        <x:v>2487.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A228" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B228" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C228" s="1" t="str">
         <x:v>Cala Ratjada</x:v>
       </x:c>
       <x:c r="D228" s="3" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E228" s="4" t="n">
         <x:v>211.09</x:v>
       </x:c>
       <x:c r="F228" s="4" t="n">
         <x:v>1130.92</x:v>
       </x:c>
       <x:c r="G228" s="5" t="n">
         <x:v>1537.9</x:v>
       </x:c>
     </x:row>
@@ -10736,60 +10736,60 @@
       </x:c>
       <x:c r="D229" s="3" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E229" s="4" t="n">
         <x:v>225.30</x:v>
       </x:c>
       <x:c r="F229" s="4" t="n">
         <x:v>1461.74</x:v>
       </x:c>
       <x:c r="G229" s="5" t="n">
         <x:v>1987.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A230" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B230" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C230" s="1" t="str">
         <x:v>Colonia San Jorge</x:v>
       </x:c>
       <x:c r="D230" s="3" t="n">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E230" s="4" t="n">
-        <x:v>74.24</x:v>
+        <x:v>81.07</x:v>
       </x:c>
       <x:c r="F230" s="4" t="n">
-        <x:v>1013.01</x:v>
+        <x:v>1101.25</x:v>
       </x:c>
       <x:c r="G230" s="5" t="n">
-        <x:v>1377.5</x:v>
+        <x:v>1497.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A231" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B231" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C231" s="1" t="str">
         <x:v>Formentera (Cala Savina)</x:v>
       </x:c>
       <x:c r="D231" s="3" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E231" s="4" t="n">
         <x:v>189.81</x:v>
       </x:c>
       <x:c r="F231" s="4" t="n">
         <x:v>998.55</x:v>
       </x:c>
       <x:c r="G231" s="5" t="n">
         <x:v>1357.8</x:v>
       </x:c>
     </x:row>
@@ -10808,103 +10808,103 @@
       </x:c>
       <x:c r="E232" s="4" t="n">
         <x:v>24.31</x:v>
       </x:c>
       <x:c r="F232" s="4" t="n">
         <x:v>361.45</x:v>
       </x:c>
       <x:c r="G232" s="5" t="n">
         <x:v>491.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A233" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B233" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C233" s="1" t="str">
         <x:v>Ibiza</x:v>
       </x:c>
       <x:c r="D233" s="3" t="n">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E233" s="4" t="n">
-        <x:v>189.46</x:v>
+        <x:v>189.31</x:v>
       </x:c>
       <x:c r="F233" s="4" t="n">
-        <x:v>1430.52</x:v>
+        <x:v>1442.32</x:v>
       </x:c>
       <x:c r="G233" s="5" t="n">
-        <x:v>1945.2</x:v>
+        <x:v>1961.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A234" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B234" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C234" s="1" t="str">
         <x:v>Mahón</x:v>
       </x:c>
       <x:c r="D234" s="3" t="n">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E234" s="4" t="n">
-        <x:v>192.64</x:v>
+        <x:v>194.35</x:v>
       </x:c>
       <x:c r="F234" s="4" t="n">
-        <x:v>1054.57</x:v>
+        <x:v>1083.97</x:v>
       </x:c>
       <x:c r="G234" s="5" t="n">
-        <x:v>1433.9</x:v>
+        <x:v>1473.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A235" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B235" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C235" s="1" t="str">
         <x:v>Palma de Mallorca</x:v>
       </x:c>
       <x:c r="D235" s="3" t="n">
-        <x:v>25</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E235" s="4" t="n">
-        <x:v>263.78</x:v>
+        <x:v>256.95</x:v>
       </x:c>
       <x:c r="F235" s="4" t="n">
-        <x:v>1504.68</x:v>
+        <x:v>1416.44</x:v>
       </x:c>
       <x:c r="G235" s="5" t="n">
-        <x:v>2046.2</x:v>
+        <x:v>1926.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A236" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B236" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C236" s="1" t="str">
         <x:v>Pollensa</x:v>
       </x:c>
       <x:c r="D236" s="3" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E236" s="4" t="n">
         <x:v>36.78</x:v>
       </x:c>
       <x:c r="F236" s="4" t="n">
         <x:v>390.83</x:v>
       </x:c>
       <x:c r="G236" s="5" t="n">
         <x:v>531.6</x:v>
       </x:c>
     </x:row>
@@ -10966,175 +10966,175 @@
       </x:c>
       <x:c r="D239" s="3" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E239" s="4" t="n">
         <x:v>167.14</x:v>
       </x:c>
       <x:c r="F239" s="4" t="n">
         <x:v>870.81</x:v>
       </x:c>
       <x:c r="G239" s="5" t="n">
         <x:v>1184.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A240" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B240" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C240" s="1" t="str">
         <x:v>San Antonio Abad</x:v>
       </x:c>
       <x:c r="D240" s="3" t="n">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E240" s="4" t="n">
-        <x:v>77.93</x:v>
+        <x:v>83.73</x:v>
       </x:c>
       <x:c r="F240" s="4" t="n">
-        <x:v>634.62</x:v>
+        <x:v>704.47</x:v>
       </x:c>
       <x:c r="G240" s="5" t="n">
-        <x:v>863.0</x:v>
+        <x:v>958.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A241" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B241" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C241" s="1" t="str">
         <x:v>Santañí</x:v>
       </x:c>
       <x:c r="D241" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E241" s="4" t="n">
         <x:v>165.64</x:v>
       </x:c>
       <x:c r="F241" s="4" t="n">
         <x:v>787.35</x:v>
       </x:c>
       <x:c r="G241" s="5" t="n">
         <x:v>1070.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A242" s="1" t="str">
         <x:v>PAÍS VASCO</x:v>
       </x:c>
       <x:c r="B242" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C242" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D242" s="3" t="n">
-        <x:v>180</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E242" s="4" t="n">
-        <x:v>75645.32</x:v>
+        <x:v>74444.69</x:v>
       </x:c>
       <x:c r="F242" s="4" t="n">
-        <x:v>125019.73</x:v>
+        <x:v>122827.84</x:v>
       </x:c>
       <x:c r="G242" s="5" t="n">
-        <x:v>169980.3</x:v>
+        <x:v>167000.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A243" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B243" s="1" t="str">
         <x:v>BIZKAIA</x:v>
       </x:c>
       <x:c r="C243" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D243" s="3" t="n">
-        <x:v>101</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E243" s="4" t="n">
-        <x:v>65459.28</x:v>
+        <x:v>64459.28</x:v>
       </x:c>
       <x:c r="F243" s="4" t="n">
-        <x:v>98487.85</x:v>
+        <x:v>96870.20</x:v>
       </x:c>
       <x:c r="G243" s="5" t="n">
-        <x:v>133906.7</x:v>
+        <x:v>131707.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A244" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B244" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C244" s="1" t="str">
         <x:v>Armintza</x:v>
       </x:c>
       <x:c r="D244" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E244" s="4" t="n">
         <x:v>34.66</x:v>
       </x:c>
       <x:c r="F244" s="4" t="n">
         <x:v>303.72</x:v>
       </x:c>
       <x:c r="G244" s="5" t="n">
         <x:v>413.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A245" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B245" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C245" s="1" t="str">
         <x:v>Bermeo</x:v>
       </x:c>
       <x:c r="D245" s="3" t="n">
-        <x:v>52</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E245" s="4" t="n">
-        <x:v>59439.29</x:v>
+        <x:v>58439.29</x:v>
       </x:c>
       <x:c r="F245" s="4" t="n">
-        <x:v>87969.86</x:v>
+        <x:v>86352.21</x:v>
       </x:c>
       <x:c r="G245" s="5" t="n">
-        <x:v>119606.0</x:v>
+        <x:v>117406.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A246" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B246" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C246" s="1" t="str">
         <x:v>Bilbao</x:v>
       </x:c>
       <x:c r="D246" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E246" s="4" t="n">
         <x:v>1.55</x:v>
       </x:c>
       <x:c r="F246" s="4" t="n">
         <x:v>27.23</x:v>
       </x:c>
       <x:c r="G246" s="5" t="n">
         <x:v>37.0</x:v>
       </x:c>
     </x:row>
@@ -11242,83 +11242,83 @@
       </x:c>
       <x:c r="D251" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E251" s="4" t="n">
         <x:v>244.31</x:v>
       </x:c>
       <x:c r="F251" s="4" t="n">
         <x:v>873.00</x:v>
       </x:c>
       <x:c r="G251" s="5" t="n">
         <x:v>1187.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A252" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B252" s="1" t="str">
         <x:v>GIPUZKOA</x:v>
       </x:c>
       <x:c r="C252" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D252" s="3" t="n">
-        <x:v>79</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E252" s="4" t="n">
-        <x:v>10186.04</x:v>
+        <x:v>9985.41</x:v>
       </x:c>
       <x:c r="F252" s="4" t="n">
-        <x:v>26531.88</x:v>
+        <x:v>25957.64</x:v>
       </x:c>
       <x:c r="G252" s="5" t="n">
-        <x:v>36073.6</x:v>
+        <x:v>35292.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A253" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B253" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C253" s="1" t="str">
         <x:v>Fuenterrabia</x:v>
       </x:c>
       <x:c r="D253" s="3" t="n">
-        <x:v>29</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E253" s="4" t="n">
-        <x:v>3366.94</x:v>
+        <x:v>3166.31</x:v>
       </x:c>
       <x:c r="F253" s="4" t="n">
-        <x:v>9298.96</x:v>
+        <x:v>8724.72</x:v>
       </x:c>
       <x:c r="G253" s="5" t="n">
-        <x:v>12643.1</x:v>
+        <x:v>11862.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A254" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B254" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C254" s="1" t="str">
         <x:v>Guetaria</x:v>
       </x:c>
       <x:c r="D254" s="3" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E254" s="4" t="n">
         <x:v>3528.62</x:v>
       </x:c>
       <x:c r="F254" s="4" t="n">
         <x:v>8487.49</x:v>
       </x:c>
       <x:c r="G254" s="5" t="n">
         <x:v>11539.9</x:v>
       </x:c>
     </x:row>
@@ -11403,83 +11403,83 @@
       </x:c>
       <x:c r="D258" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E258" s="4" t="n">
         <x:v>24.54</x:v>
       </x:c>
       <x:c r="F258" s="4" t="n">
         <x:v>176.55</x:v>
       </x:c>
       <x:c r="G258" s="5" t="n">
         <x:v>240.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A259" s="1" t="str">
         <x:v>PRINCIPADO DE ASTURIAS</x:v>
       </x:c>
       <x:c r="B259" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C259" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D259" s="3" t="n">
-        <x:v>253</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E259" s="4" t="n">
-        <x:v>4484.37</x:v>
+        <x:v>4469.19</x:v>
       </x:c>
       <x:c r="F259" s="4" t="n">
-        <x:v>15040.58</x:v>
+        <x:v>14974.40</x:v>
       </x:c>
       <x:c r="G259" s="5" t="n">
-        <x:v>20452.1</x:v>
+        <x:v>20362.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A260" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B260" s="1" t="str">
         <x:v>ASTURIAS</x:v>
       </x:c>
       <x:c r="C260" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D260" s="3" t="n">
-        <x:v>253</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E260" s="4" t="n">
-        <x:v>4484.37</x:v>
+        <x:v>4469.19</x:v>
       </x:c>
       <x:c r="F260" s="4" t="n">
-        <x:v>15040.58</x:v>
+        <x:v>14974.40</x:v>
       </x:c>
       <x:c r="G260" s="5" t="n">
-        <x:v>20452.1</x:v>
+        <x:v>20362.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A261" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B261" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C261" s="1" t="str">
         <x:v>Aviles</x:v>
       </x:c>
       <x:c r="D261" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E261" s="4" t="n">
         <x:v>1760.92</x:v>
       </x:c>
       <x:c r="F261" s="4" t="n">
         <x:v>3547.81</x:v>
       </x:c>
       <x:c r="G261" s="5" t="n">
         <x:v>4823.8</x:v>
       </x:c>
     </x:row>
@@ -11587,60 +11587,60 @@
       </x:c>
       <x:c r="D266" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E266" s="4" t="n">
         <x:v>3.85</x:v>
       </x:c>
       <x:c r="F266" s="4" t="n">
         <x:v>50.73</x:v>
       </x:c>
       <x:c r="G266" s="5" t="n">
         <x:v>69.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A267" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B267" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C267" s="1" t="str">
         <x:v>Gijon (El Musel)</x:v>
       </x:c>
       <x:c r="D267" s="3" t="n">
-        <x:v>19</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E267" s="4" t="n">
-        <x:v>387.45</x:v>
+        <x:v>372.27</x:v>
       </x:c>
       <x:c r="F267" s="4" t="n">
-        <x:v>1270.62</x:v>
+        <x:v>1204.44</x:v>
       </x:c>
       <x:c r="G267" s="5" t="n">
-        <x:v>1727.8</x:v>
+        <x:v>1637.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A268" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B268" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C268" s="1" t="str">
         <x:v>Lastres</x:v>
       </x:c>
       <x:c r="D268" s="3" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E268" s="4" t="n">
         <x:v>191.33</x:v>
       </x:c>
       <x:c r="F268" s="4" t="n">
         <x:v>986.77</x:v>
       </x:c>
       <x:c r="G268" s="5" t="n">
         <x:v>1341.7</x:v>
       </x:c>
     </x:row>
@@ -11886,129 +11886,129 @@
       </x:c>
       <x:c r="D279" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E279" s="4" t="n">
         <x:v>23.59</x:v>
       </x:c>
       <x:c r="F279" s="4" t="n">
         <x:v>227.21</x:v>
       </x:c>
       <x:c r="G279" s="5" t="n">
         <x:v>309.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A280" s="1" t="str">
         <x:v>REGIÓN DE MURCIA</x:v>
       </x:c>
       <x:c r="B280" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C280" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D280" s="3" t="n">
-        <x:v>186</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E280" s="4" t="n">
-        <x:v>3613.91</x:v>
+        <x:v>3517.91</x:v>
       </x:c>
       <x:c r="F280" s="4" t="n">
-        <x:v>13257.83</x:v>
+        <x:v>12963.73</x:v>
       </x:c>
       <x:c r="G280" s="5" t="n">
-        <x:v>18027.1</x:v>
+        <x:v>17627.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A281" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B281" s="1" t="str">
         <x:v>MURCIA</x:v>
       </x:c>
       <x:c r="C281" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D281" s="3" t="n">
-        <x:v>186</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E281" s="4" t="n">
-        <x:v>3613.91</x:v>
+        <x:v>3517.91</x:v>
       </x:c>
       <x:c r="F281" s="4" t="n">
-        <x:v>13257.83</x:v>
+        <x:v>12963.73</x:v>
       </x:c>
       <x:c r="G281" s="5" t="n">
-        <x:v>18027.1</x:v>
+        <x:v>17627.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A282" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B282" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C282" s="1" t="str">
         <x:v>Águilas</x:v>
       </x:c>
       <x:c r="D282" s="3" t="n">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E282" s="4" t="n">
         <x:v>588.51</x:v>
       </x:c>
       <x:c r="F282" s="4" t="n">
         <x:v>2254.46</x:v>
       </x:c>
       <x:c r="G282" s="5" t="n">
         <x:v>3065.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A283" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B283" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C283" s="1" t="str">
         <x:v>Cartagena</x:v>
       </x:c>
       <x:c r="D283" s="3" t="n">
-        <x:v>41</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E283" s="4" t="n">
-        <x:v>1649.20</x:v>
+        <x:v>1553.20</x:v>
       </x:c>
       <x:c r="F283" s="4" t="n">
-        <x:v>5047.78</x:v>
+        <x:v>4753.68</x:v>
       </x:c>
       <x:c r="G283" s="5" t="n">
-        <x:v>6863.5</x:v>
+        <x:v>6463.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A284" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B284" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C284" s="1" t="str">
         <x:v>Mazarron</x:v>
       </x:c>
       <x:c r="D284" s="3" t="n">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E284" s="4" t="n">
         <x:v>970.56</x:v>
       </x:c>
       <x:c r="F284" s="4" t="n">
         <x:v>3187.94</x:v>
       </x:c>
       <x:c r="G284" s="5" t="n">
         <x:v>4334.6</x:v>
       </x:c>
     </x:row>
@@ -12024,884 +12024,884 @@
       </x:c>
       <x:c r="D285" s="3" t="n">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E285" s="4" t="n">
         <x:v>405.64</x:v>
       </x:c>
       <x:c r="F285" s="4" t="n">
         <x:v>2767.65</x:v>
       </x:c>
       <x:c r="G285" s="5" t="n">
         <x:v>3763.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A286" s="1" t="str">
         <x:v>TOTAL</x:v>
       </x:c>
       <x:c r="B286" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C286" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D286" s="3" t="n">
-        <x:v>8315</x:v>
+        <x:v>8301</x:v>
       </x:c>
       <x:c r="E286" s="4" t="n">
-        <x:v>300778.82</x:v>
+        <x:v>303296.29</x:v>
       </x:c>
       <x:c r="F286" s="4" t="n">
-        <x:v>728724.69</x:v>
+        <x:v>735760.14</x:v>
       </x:c>
       <x:c r="G286" s="5" t="n">
-        <x:v>990851.9</x:v>
+        <x:v>1000417.4</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A1:G1"/>
     <x:mergeCell ref="A2:G2"/>
   </x:mergeCells>
   <x:pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <x:pageSetup paperSize="9" scale="75" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:dimension ref="A1:E5"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:selection activeCell="H18" sqref="H18:H19"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <x:cols>
     <x:col min="1" max="1" width="26.85546875" customWidth="1"/>
     <x:col min="2" max="5" width="13.5703125" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <x:c r="A1" s="7" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B1" s="7"/>
       <x:c r="C1" s="7"/>
       <x:c r="D1" s="7"/>
       <x:c r="E1" s="7"/>
     </x:row>
     <x:row r="2" spans="1:5" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <x:c r="A2" s="10" t="str">
-        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (15/02/2026 06:27 UTC)</x:v>
+        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (05/04/2026 23:35 UTC)</x:v>
       </x:c>
       <x:c r="B2" s="10"/>
       <x:c r="C2" s="10"/>
       <x:c r="D2" s="10"/>
       <x:c r="E2" s="10"/>
     </x:row>
     <x:row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <x:c r="A4" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A5" s="1" t="str">
+        <x:v>GRANADA</x:v>
+      </x:c>
+      <x:c r="B5" s="3" t="n">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C5" s="4" t="n">
+        <x:v>1029.55</x:v>
+      </x:c>
+      <x:c r="D5" s="4" t="n">
+        <x:v>2902.79</x:v>
+      </x:c>
+      <x:c r="E5" s="5" t="n">
+        <x:v>3947.0</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A6" s="1" t="str">
         <x:v>CEUTA</x:v>
       </x:c>
-      <x:c r="B5" s="3" t="n">
-[...15 lines deleted...]
-      </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>32</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>1029.55</x:v>
+        <x:v>2207.09</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>2902.79</x:v>
+        <x:v>3266.66</x:v>
       </x:c>
       <x:c r="E6" s="5" t="n">
-        <x:v>3947.0</x:v>
+        <x:v>4441.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A7" s="1" t="str">
         <x:v>VALENCIA/VALÈNCIA</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>83</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>1526.63</x:v>
+        <x:v>1524.92</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>6716.43</x:v>
+        <x:v>6687.03</x:v>
       </x:c>
       <x:c r="E7" s="5" t="n">
-        <x:v>9132.7</x:v>
+        <x:v>9092.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A8" s="1" t="str">
         <x:v>SANTA CRUZ DE TENERIFE</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>319</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>2245.56</x:v>
+        <x:v>2240.25</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>11647.38</x:v>
+        <x:v>11595.54</x:v>
       </x:c>
       <x:c r="E8" s="5" t="n">
-        <x:v>15837.8</x:v>
+        <x:v>15767.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A9" s="1" t="str">
         <x:v>MÁLAGA</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>3285.70</x:v>
+        <x:v>3286.45</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>12759.67</x:v>
       </x:c>
       <x:c r="E9" s="5" t="n">
         <x:v>17350.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A10" s="1" t="str">
         <x:v>MURCIA</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>186</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>3613.91</x:v>
+        <x:v>3517.91</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>13257.83</x:v>
+        <x:v>12963.73</x:v>
       </x:c>
       <x:c r="E10" s="5" t="n">
-        <x:v>18027.1</x:v>
+        <x:v>17627.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A11" s="1" t="str">
         <x:v>ASTURIAS</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>253</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>4484.37</x:v>
+        <x:v>4469.19</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>15040.58</x:v>
+        <x:v>14974.40</x:v>
       </x:c>
       <x:c r="E11" s="5" t="n">
-        <x:v>20452.1</x:v>
+        <x:v>20362.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A12" s="1" t="str">
         <x:v>BARCELONA</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>144</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>3574.32</x:v>
+        <x:v>3568.52</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>15708.85</x:v>
+        <x:v>15638.99</x:v>
       </x:c>
       <x:c r="E12" s="5" t="n">
-        <x:v>21359.2</x:v>
+        <x:v>21264.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A13" s="1" t="str">
         <x:v>ILLES BALEARS</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>2585.10</x:v>
+        <x:v>2592.46</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>15779.37</x:v>
+        <x:v>16305.92</x:v>
       </x:c>
       <x:c r="E13" s="5" t="n">
-        <x:v>21457.2</x:v>
+        <x:v>22173.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A14" s="1" t="str">
         <x:v>CANTABRIA</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>6545.33</x:v>
+        <x:v>6532.06</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>17113.08</x:v>
+        <x:v>17364.84</x:v>
       </x:c>
       <x:c r="E14" s="5" t="n">
-        <x:v>23268.1</x:v>
+        <x:v>23610.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A15" s="1" t="str">
         <x:v>ALMERÍA</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>6061.36</x:v>
+        <x:v>6169.51</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>18213.26</x:v>
+        <x:v>18815.23</x:v>
       </x:c>
       <x:c r="E15" s="5" t="n">
-        <x:v>24765.2</x:v>
+        <x:v>25583.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A16" s="1" t="str">
         <x:v>CASTELLÓN/CASTELLÓ</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>135</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>5113.55</x:v>
+        <x:v>5109.18</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>18963.93</x:v>
+        <x:v>18912.46</x:v>
       </x:c>
       <x:c r="E16" s="5" t="n">
-        <x:v>25785.5</x:v>
+        <x:v>25715.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A17" s="1" t="str">
         <x:v>GIRONA</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
-        <x:v>183</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>5162.46</x:v>
+        <x:v>5108.46</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>22545.20</x:v>
+        <x:v>22372.41</x:v>
       </x:c>
       <x:c r="E17" s="5" t="n">
-        <x:v>30654.4</x:v>
+        <x:v>30419.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A18" s="1" t="str">
         <x:v>CÁDIZ</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
-        <x:v>434</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>5100.65</x:v>
+        <x:v>5146.93</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>24239.36</x:v>
+        <x:v>24334.91</x:v>
       </x:c>
       <x:c r="E18" s="5" t="n">
-        <x:v>32960.2</x:v>
+        <x:v>33090.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A19" s="1" t="str">
         <x:v>GIPUZKOA</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
-        <x:v>79</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>10186.04</x:v>
+        <x:v>9985.41</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>26531.88</x:v>
+        <x:v>25957.64</x:v>
       </x:c>
       <x:c r="E19" s="5" t="n">
-        <x:v>36073.6</x:v>
+        <x:v>35292.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A20" s="1" t="str">
+        <x:v>TARRAGONA</x:v>
+      </x:c>
+      <x:c r="B20" s="3" t="n">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C20" s="4" t="n">
+        <x:v>6402.35</x:v>
+      </x:c>
+      <x:c r="D20" s="4" t="n">
+        <x:v>31169.83</x:v>
+      </x:c>
+      <x:c r="E20" s="5" t="n">
+        <x:v>42381.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A21" s="1" t="str">
         <x:v>LAS PALMAS</x:v>
       </x:c>
-      <x:c r="B20" s="3" t="n">
-[...15 lines deleted...]
-      </x:c>
       <x:c r="B21" s="3" t="n">
-        <x:v>246</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
-        <x:v>6399.72</x:v>
+        <x:v>14743.38</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>31151.56</x:v>
+        <x:v>31214.49</x:v>
       </x:c>
       <x:c r="E21" s="5" t="n">
-        <x:v>42356.5</x:v>
+        <x:v>42442.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A22" s="1" t="str">
         <x:v>ALICANTE/ALACANT</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
-        <x:v>243</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
-        <x:v>9959.04</x:v>
+        <x:v>9970.18</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>32878.82</x:v>
+        <x:v>32842.06</x:v>
       </x:c>
       <x:c r="E22" s="5" t="n">
-        <x:v>44704.5</x:v>
+        <x:v>44654.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A23" s="1" t="str">
+        <x:v>HUELVA</x:v>
+      </x:c>
+      <x:c r="B23" s="3" t="n">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="C23" s="4" t="n">
+        <x:v>13005.18</x:v>
+      </x:c>
+      <x:c r="D23" s="4" t="n">
+        <x:v>43227.05</x:v>
+      </x:c>
+      <x:c r="E23" s="5" t="n">
+        <x:v>58775.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A24" s="1" t="str">
         <x:v>LUGO</x:v>
       </x:c>
-      <x:c r="B23" s="3" t="n">
+      <x:c r="B24" s="3" t="n">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C23" s="4" t="n">
-[...15 lines deleted...]
-      </x:c>
       <x:c r="C24" s="4" t="n">
-        <x:v>13032.76</x:v>
+        <x:v>26404.90</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>42929.80</x:v>
+        <x:v>46358.91</x:v>
       </x:c>
       <x:c r="E24" s="5" t="n">
-        <x:v>58371.3</x:v>
+        <x:v>63031.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A25" s="1" t="str">
         <x:v>A CORUÑA</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
-        <x:v>2137</x:v>
+        <x:v>2134</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
-        <x:v>28976.80</x:v>
+        <x:v>28885.93</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>94085.63</x:v>
+        <x:v>93837.86</x:v>
       </x:c>
       <x:c r="E25" s="5" t="n">
-        <x:v>127935.6</x:v>
+        <x:v>127598.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A26" s="1" t="str">
         <x:v>BIZKAIA</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
-        <x:v>101</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
-        <x:v>65459.28</x:v>
+        <x:v>64459.28</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>98487.85</x:v>
+        <x:v>96870.20</x:v>
       </x:c>
       <x:c r="E26" s="5" t="n">
-        <x:v>133906.7</x:v>
+        <x:v>131707.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A27" s="1" t="str">
         <x:v>PONTEVEDRA</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
-        <x:v>1823</x:v>
+        <x:v>1822</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
-        <x:v>76924.65</x:v>
+        <x:v>76937.20</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>135429.43</x:v>
+        <x:v>135387.52</x:v>
       </x:c>
       <x:c r="E27" s="5" t="n">
-        <x:v>184145.4</x:v>
+        <x:v>184088.4</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A1:E1"/>
     <x:mergeCell ref="A2:E2"/>
   </x:mergeCells>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <x:pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:dimension ref="A1:E5"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:selection activeCell="I8" sqref="I8"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <x:cols>
     <x:col min="1" max="1" width="26.140625" customWidth="1"/>
     <x:col min="2" max="5" width="14.140625" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <x:c r="A1" s="7" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B1" s="7"/>
       <x:c r="C1" s="7"/>
       <x:c r="D1" s="7"/>
       <x:c r="E1" s="7"/>
     </x:row>
     <x:row r="2" spans="1:5" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <x:c r="A2" s="10" t="str">
-        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (15/02/2026 06:27 UTC)</x:v>
+        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (05/04/2026 23:35 UTC)</x:v>
       </x:c>
       <x:c r="B2" s="10"/>
       <x:c r="C2" s="10"/>
       <x:c r="D2" s="10"/>
       <x:c r="E2" s="10"/>
     </x:row>
     <x:row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <x:c r="A4" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A5" s="1" t="str">
         <x:v>CEUTA</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C5" s="4" t="n">
-        <x:v>35.09</x:v>
+        <x:v>2207.09</x:v>
       </x:c>
       <x:c r="D5" s="4" t="n">
-        <x:v>266.85</x:v>
+        <x:v>3266.66</x:v>
       </x:c>
       <x:c r="E5" s="5" t="n">
-        <x:v>362.8</x:v>
+        <x:v>4441.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A6" s="1" t="str">
         <x:v>REGIÓN DE MURCIA</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>186</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>3613.91</x:v>
+        <x:v>3517.91</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>13257.83</x:v>
+        <x:v>12963.73</x:v>
       </x:c>
       <x:c r="E6" s="5" t="n">
-        <x:v>18027.1</x:v>
+        <x:v>17627.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A7" s="1" t="str">
         <x:v>PRINCIPADO DE ASTURIAS</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>253</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>4484.37</x:v>
+        <x:v>4469.19</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>15040.58</x:v>
+        <x:v>14974.40</x:v>
       </x:c>
       <x:c r="E7" s="5" t="n">
-        <x:v>20452.1</x:v>
+        <x:v>20362.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A8" s="1" t="str">
         <x:v>ILLES BALEARS</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>2585.10</x:v>
+        <x:v>2592.46</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>15779.37</x:v>
+        <x:v>16305.92</x:v>
       </x:c>
       <x:c r="E8" s="5" t="n">
-        <x:v>21457.2</x:v>
+        <x:v>22173.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A9" s="1" t="str">
         <x:v>CANTABRIA</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>6545.33</x:v>
+        <x:v>6532.06</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>17113.08</x:v>
+        <x:v>17364.84</x:v>
       </x:c>
       <x:c r="E9" s="5" t="n">
-        <x:v>23268.1</x:v>
+        <x:v>23610.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A10" s="1" t="str">
         <x:v>CANARIAS</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>709</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>16987.26</x:v>
+        <x:v>16983.63</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>42405.23</x:v>
+        <x:v>42810.03</x:v>
       </x:c>
       <x:c r="E10" s="5" t="n">
-        <x:v>57659.8</x:v>
+        <x:v>58210.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A11" s="1" t="str">
         <x:v>COMUNITAT VALENCIANA</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>461</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>16599.22</x:v>
+        <x:v>16604.28</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>58559.18</x:v>
+        <x:v>58441.55</x:v>
       </x:c>
       <x:c r="E11" s="5" t="n">
-        <x:v>79622.7</x:v>
+        <x:v>79462.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A12" s="1" t="str">
         <x:v>CATALUÑA</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>15136.50</x:v>
+        <x:v>15079.33</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>69405.61</x:v>
+        <x:v>69181.23</x:v>
       </x:c>
       <x:c r="E12" s="5" t="n">
-        <x:v>94370.1</x:v>
+        <x:v>94065.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A13" s="1" t="str">
         <x:v>ANDALUCÍA</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>1397</x:v>
+        <x:v>1396</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>28510.02</x:v>
+        <x:v>28637.62</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>101044.88</x:v>
+        <x:v>102039.65</x:v>
       </x:c>
       <x:c r="E13" s="5" t="n">
-        <x:v>137393.9</x:v>
+        <x:v>138746.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A14" s="1" t="str">
         <x:v>PAÍS VASCO</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>180</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>75645.32</x:v>
+        <x:v>74444.69</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>125019.73</x:v>
+        <x:v>122827.84</x:v>
       </x:c>
       <x:c r="E14" s="5" t="n">
-        <x:v>169980.3</x:v>
+        <x:v>167000.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A15" s="1" t="str">
         <x:v>GALICIA</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>4122</x:v>
+        <x:v>4118</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>130636.70</x:v>
+        <x:v>132228.03</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>270832.35</x:v>
+        <x:v>275584.29</x:v>
       </x:c>
       <x:c r="E15" s="5" t="n">
-        <x:v>368257.8</x:v>
+        <x:v>374718.6</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A2:E2"/>
     <x:mergeCell ref="A1:E1"/>
   </x:mergeCells>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <x:pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:pageSetUpPr fitToPage="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:F5"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:selection sqref="A1:F1"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <x:cols>
     <x:col min="1" max="1" width="25.7109375" customWidth="1"/>
     <x:col min="2" max="2" width="83.140625" customWidth="1"/>
     <x:col min="3" max="6" width="16" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <x:c r="A1" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B1" s="7"/>
       <x:c r="C1" s="7"/>
       <x:c r="D1" s="7"/>
       <x:c r="E1" s="7"/>
       <x:c r="F1" s="7"/>
     </x:row>
     <x:row r="2" spans="1:6" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <x:c r="A2" s="9" t="str">
-        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (15/02/2026 06:27 UTC)</x:v>
+        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (05/04/2026 23:35 UTC)</x:v>
       </x:c>
       <x:c r="B2" s="9"/>
       <x:c r="C2" s="9"/>
       <x:c r="D2" s="9"/>
       <x:c r="E2" s="9"/>
       <x:c r="F2" s="9"/>
     </x:row>
     <x:row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <x:c r="A4" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F4" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A5" s="1" t="str">
         <x:v>ANDALUCÍA</x:v>
       </x:c>
       <x:c r="B5" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C5" s="3" t="n">
-        <x:v>1397</x:v>
+        <x:v>1396</x:v>
       </x:c>
       <x:c r="D5" s="4" t="n">
-        <x:v>28510.02</x:v>
+        <x:v>28637.62</x:v>
       </x:c>
       <x:c r="E5" s="4" t="n">
-        <x:v>101044.88</x:v>
+        <x:v>102039.65</x:v>
       </x:c>
       <x:c r="F5" s="5" t="n">
-        <x:v>137393.9</x:v>
+        <x:v>138746.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A6" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B6" s="1" t="str">
         <x:v>ARRASTRE DE FONDO  EN EL GOLFO DE CADIZ</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
         <x:v>5420.07</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>19829.69</x:v>
+        <x:v>20234.29</x:v>
       </x:c>
       <x:c r="F6" s="5" t="n">
-        <x:v>26961.5</x:v>
+        <x:v>27511.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A7" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B7" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>6115.46</x:v>
+        <x:v>6242.21</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>15542.89</x:v>
+        <x:v>16188.98</x:v>
       </x:c>
       <x:c r="F7" s="5" t="n">
-        <x:v>21133.9</x:v>
+        <x:v>22012.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A8" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B8" s="1" t="str">
         <x:v>ARRASTRE EN AGUAS DE PORTUGAL</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
         <x:v>563.77</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
         <x:v>1438.44</x:v>
       </x:c>
       <x:c r="F8" s="5" t="n">
         <x:v>1955.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A9" s="1" t="str">
         <x:v/>
@@ -12948,220 +12948,220 @@
       </x:c>
       <x:c r="B11" s="1" t="str">
         <x:v>ARTES MENORES EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>403</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>1548.56</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>11666.94</x:v>
       </x:c>
       <x:c r="F11" s="5" t="n">
         <x:v>15865.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A12" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B12" s="1" t="str">
         <x:v>CENSO UNIFICADO DE PALANGRE DE SUPERFICIE</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
-        <x:v>34</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>2110.08</x:v>
+        <x:v>2092.23</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>4878.54</x:v>
+        <x:v>4834.42</x:v>
       </x:c>
       <x:c r="F12" s="5" t="n">
-        <x:v>6633.4</x:v>
+        <x:v>6573.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A13" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B13" s="1" t="str">
         <x:v>CERCO EN EL GOLFO DE CADIZ</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>2108.47</x:v>
+        <x:v>2078.92</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>10069.96</x:v>
+        <x:v>9941.28</x:v>
       </x:c>
       <x:c r="F13" s="5" t="n">
-        <x:v>13692.0</x:v>
+        <x:v>13517.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A14" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B14" s="1" t="str">
         <x:v>CERCO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>1632.29</x:v>
+        <x:v>1680.54</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
-        <x:v>6979.07</x:v>
+        <x:v>7095.95</x:v>
       </x:c>
       <x:c r="F14" s="5" t="n">
-        <x:v>9489.5</x:v>
+        <x:v>9648.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A15" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B15" s="1" t="str">
         <x:v>PALANGRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
         <x:v>63.89</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
         <x:v>393.40</x:v>
       </x:c>
       <x:c r="F15" s="5" t="n">
         <x:v>535.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A16" s="1" t="str">
         <x:v>CANARIAS</x:v>
       </x:c>
       <x:c r="B16" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C16" s="3" t="n">
-        <x:v>709</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>16987.26</x:v>
+        <x:v>16983.63</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>42405.23</x:v>
+        <x:v>42810.03</x:v>
       </x:c>
       <x:c r="F16" s="5" t="n">
-        <x:v>57659.8</x:v>
+        <x:v>58210.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A17" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B17" s="1" t="str">
         <x:v>ARRASTRE EN AGUAS DE PORTUGAL</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>287.00</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>651.35</x:v>
       </x:c>
       <x:c r="F17" s="5" t="n">
         <x:v>885.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A18" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B18" s="1" t="str">
         <x:v>ARRASTREROS CONGELADORES AGUAS INTERNACIONALES Y TERCEROS PAISES</x:v>
       </x:c>
       <x:c r="C18" s="3" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>7230.84</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
-        <x:v>10338.74</x:v>
+        <x:v>10768.17</x:v>
       </x:c>
       <x:c r="F18" s="5" t="n">
-        <x:v>14056.8</x:v>
+        <x:v>14640.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A19" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B19" s="1" t="str">
         <x:v>ARRASTREROS CONGELADORES DE NAFO</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>3271.40</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>3395.91</x:v>
       </x:c>
       <x:c r="F19" s="5" t="n">
         <x:v>4617.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A20" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B20" s="1" t="str">
         <x:v>ARTES MENORES EN CANARIAS</x:v>
       </x:c>
       <x:c r="C20" s="3" t="n">
-        <x:v>631</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>2079.63</x:v>
+        <x:v>2076.00</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>16953.52</x:v>
+        <x:v>16928.89</x:v>
       </x:c>
       <x:c r="F20" s="5" t="n">
-        <x:v>23054.3</x:v>
+        <x:v>23020.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A21" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B21" s="1" t="str">
         <x:v>ATUNEROS CAÑEROS CANARIAS</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
         <x:v>3001.18</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
         <x:v>9309.61</x:v>
       </x:c>
       <x:c r="F21" s="5" t="n">
         <x:v>12658.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A22" s="1" t="str">
         <x:v/>
@@ -13208,134 +13208,134 @@
       </x:c>
       <x:c r="B24" s="1" t="str">
         <x:v>PALANGRE DE FONDO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C24" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
         <x:v>17.87</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
         <x:v>95.59</x:v>
       </x:c>
       <x:c r="F24" s="5" t="n">
         <x:v>130.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A25" s="1" t="str">
         <x:v>CANTABRIA</x:v>
       </x:c>
       <x:c r="B25" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C25" s="3" t="n">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>6545.33</x:v>
+        <x:v>6532.06</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>17113.08</x:v>
+        <x:v>17364.84</x:v>
       </x:c>
       <x:c r="F25" s="5" t="n">
-        <x:v>23268.1</x:v>
+        <x:v>23610.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A26" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B26" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C26" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
         <x:v>468.61</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>1253.24</x:v>
+        <x:v>1580.00</x:v>
       </x:c>
       <x:c r="F26" s="5" t="n">
-        <x:v>1703.9</x:v>
+        <x:v>2148.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A27" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B27" s="1" t="str">
         <x:v>ARTES FIJAS EN ZONAS CIEM VB, VI,VII y VIIIabde.</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
         <x:v>249.00</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
         <x:v>404.41</x:v>
       </x:c>
       <x:c r="F27" s="5" t="n">
         <x:v>549.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A28" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B28" s="1" t="str">
         <x:v>ARTES MENORES EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C28" s="3" t="n">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>697.50</x:v>
+        <x:v>674.73</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>3862.97</x:v>
+        <x:v>3787.97</x:v>
       </x:c>
       <x:c r="F28" s="5" t="n">
-        <x:v>5253.1</x:v>
+        <x:v>5151.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A29" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B29" s="1" t="str">
         <x:v>CERCO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>4268.88</x:v>
+        <x:v>4278.38</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
         <x:v>9252.35</x:v>
       </x:c>
       <x:c r="F29" s="5" t="n">
         <x:v>12579.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A30" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B30" s="1" t="str">
         <x:v>PALANGRE DE FONDO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C30" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
         <x:v>156.14</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
         <x:v>449.29</x:v>
       </x:c>
       <x:c r="F30" s="5" t="n">
@@ -13371,1867 +13371,1887 @@
       </x:c>
       <x:c r="C32" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
         <x:v>511.06</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
         <x:v>1040.43</x:v>
       </x:c>
       <x:c r="F32" s="5" t="n">
         <x:v>1414.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A33" s="1" t="str">
         <x:v>CATALUÑA</x:v>
       </x:c>
       <x:c r="B33" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>573</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>15136.50</x:v>
+        <x:v>15079.33</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>69405.61</x:v>
+        <x:v>69181.23</x:v>
       </x:c>
       <x:c r="F33" s="5" t="n">
-        <x:v>94370.1</x:v>
+        <x:v>94065.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A34" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B34" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C34" s="3" t="n">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
         <x:v>10499.52</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>37086.92</x:v>
+        <x:v>37086.91</x:v>
       </x:c>
       <x:c r="F34" s="5" t="n">
         <x:v>50426.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A35" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B35" s="1" t="str">
         <x:v>ARTES MENORES EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>1225.16</x:v>
+        <x:v>1227.79</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>11762.32</x:v>
+        <x:v>11780.59</x:v>
       </x:c>
       <x:c r="F35" s="5" t="n">
-        <x:v>15995.1</x:v>
+        <x:v>16020.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A36" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B36" s="1" t="str">
         <x:v>CENSO UNIFICADO DE PALANGRE DE SUPERFICIE</x:v>
       </x:c>
       <x:c r="C36" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
         <x:v>304.62</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
         <x:v>1204.02</x:v>
       </x:c>
       <x:c r="F36" s="5" t="n">
         <x:v>1637.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A37" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B37" s="1" t="str">
         <x:v>CERCO ATUN ROJO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D37" s="4" t="n">
         <x:v>934.76</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
         <x:v>7463.00</x:v>
       </x:c>
       <x:c r="F37" s="5" t="n">
         <x:v>10146.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A38" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B38" s="1" t="str">
         <x:v>CERCO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C38" s="3" t="n">
-        <x:v>51</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
-        <x:v>2054.65</x:v>
+        <x:v>2000.65</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>10988.10</x:v>
+        <x:v>10815.31</x:v>
       </x:c>
       <x:c r="F38" s="5" t="n">
-        <x:v>14939.2</x:v>
+        <x:v>14704.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A39" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B39" s="1" t="str">
         <x:v>PALANGRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>12</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>117.79</x:v>
+        <x:v>111.99</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>901.25</x:v>
+        <x:v>831.40</x:v>
       </x:c>
       <x:c r="F39" s="5" t="n">
-        <x:v>1225.5</x:v>
+        <x:v>1130.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A40" s="1" t="str">
         <x:v>CEUTA</x:v>
       </x:c>
       <x:c r="B40" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C40" s="3" t="n">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>35.09</x:v>
+        <x:v>2207.09</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>266.85</x:v>
+        <x:v>3266.66</x:v>
       </x:c>
       <x:c r="F40" s="5" t="n">
-        <x:v>362.8</x:v>
+        <x:v>4441.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A41" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B41" s="1" t="str">
+        <x:v>ARRASTREROS CONGELADORES AGUAS INTERNACIONALES Y TERCEROS PAISES</x:v>
+      </x:c>
+      <x:c r="C41" s="3" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D41" s="4" t="n">
+        <x:v>2172.00</x:v>
+      </x:c>
+      <x:c r="E41" s="4" t="n">
+        <x:v>2999.81</x:v>
+      </x:c>
+      <x:c r="F41" s="5" t="n">
+        <x:v>4078.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A42" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B42" s="1" t="str">
         <x:v>ARTES MENORES EN EL MEDITERRANEO</x:v>
       </x:c>
-      <x:c r="C41" s="3" t="n">
+      <x:c r="C42" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="D41" s="4" t="n">
+      <x:c r="D42" s="4" t="n">
         <x:v>10.84</x:v>
       </x:c>
-      <x:c r="E41" s="4" t="n">
+      <x:c r="E42" s="4" t="n">
         <x:v>83.11</x:v>
       </x:c>
-      <x:c r="F41" s="5" t="n">
+      <x:c r="F42" s="5" t="n">
         <x:v>113.0</x:v>
       </x:c>
     </x:row>
     <x:row>
-      <x:c r="A42" s="1" t="str">
-[...2 lines deleted...]
-      <x:c r="B42" s="1" t="str">
+      <x:c r="A43" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B43" s="1" t="str">
         <x:v>CERCO EN EL MEDITERRANEO</x:v>
-      </x:c>
-[...18 lines deleted...]
-        <x:v>PALANGRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
+        <x:v>15.88</x:v>
+      </x:c>
+      <x:c r="E43" s="4" t="n">
+        <x:v>84.59</x:v>
+      </x:c>
+      <x:c r="F43" s="5" t="n">
+        <x:v>115.0</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A44" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B44" s="1" t="str">
+        <x:v>PALANGRE DE FONDO EN EL MEDITERRANEO</x:v>
+      </x:c>
+      <x:c r="C44" s="3" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="D44" s="4" t="n">
         <x:v>8.37</x:v>
       </x:c>
-      <x:c r="E43" s="4" t="n">
+      <x:c r="E44" s="4" t="n">
         <x:v>99.15</x:v>
       </x:c>
-      <x:c r="F43" s="5" t="n">
+      <x:c r="F44" s="5" t="n">
         <x:v>134.8</x:v>
       </x:c>
     </x:row>
     <x:row>
-      <x:c r="A44" s="1" t="str">
+      <x:c r="A45" s="1" t="str">
         <x:v>COMUNITAT VALENCIANA</x:v>
       </x:c>
-      <x:c r="B44" s="1" t="str">
-[...18 lines deleted...]
-      </x:c>
       <x:c r="B45" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="C45" s="3" t="n">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="D45" s="4" t="n">
+        <x:v>16604.28</x:v>
+      </x:c>
+      <x:c r="E45" s="4" t="n">
+        <x:v>58441.55</x:v>
+      </x:c>
+      <x:c r="F45" s="5" t="n">
+        <x:v>79462.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A46" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B46" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
-      <x:c r="C45" s="3" t="n">
+      <x:c r="C46" s="3" t="n">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="D45" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="E45" s="4" t="n">
+      <x:c r="D46" s="4" t="n">
+        <x:v>13110.87</x:v>
+      </x:c>
+      <x:c r="E46" s="4" t="n">
         <x:v>40624.00</x:v>
       </x:c>
-      <x:c r="F45" s="5" t="n">
+      <x:c r="F46" s="5" t="n">
         <x:v>55234.5</x:v>
       </x:c>
     </x:row>
     <x:row>
-      <x:c r="A46" s="1" t="str">
-[...2 lines deleted...]
-      <x:c r="B46" s="1" t="str">
+      <x:c r="A47" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B47" s="1" t="str">
         <x:v>ARTES MENORES EN EL MEDITERRANEO</x:v>
       </x:c>
-      <x:c r="C46" s="3" t="n">
-[...16 lines deleted...]
-      <x:c r="B47" s="1" t="str">
+      <x:c r="C47" s="3" t="n">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D47" s="4" t="n">
+        <x:v>1768.83</x:v>
+      </x:c>
+      <x:c r="E47" s="4" t="n">
+        <x:v>11391.05</x:v>
+      </x:c>
+      <x:c r="F47" s="5" t="n">
+        <x:v>15490.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A48" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B48" s="1" t="str">
         <x:v>CENSO UNIFICADO DE PALANGRE DE SUPERFICIE</x:v>
       </x:c>
-      <x:c r="C47" s="3" t="n">
+      <x:c r="C48" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="D47" s="4" t="n">
+      <x:c r="D48" s="4" t="n">
         <x:v>53.71</x:v>
       </x:c>
-      <x:c r="E47" s="4" t="n">
+      <x:c r="E48" s="4" t="n">
         <x:v>255.90</x:v>
       </x:c>
-      <x:c r="F47" s="5" t="n">
+      <x:c r="F48" s="5" t="n">
         <x:v>348.0</x:v>
       </x:c>
     </x:row>
     <x:row>
-      <x:c r="A48" s="1" t="str">
-[...2 lines deleted...]
-      <x:c r="B48" s="1" t="str">
+      <x:c r="A49" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B49" s="1" t="str">
         <x:v>CERCO EN EL MEDITERRANEO</x:v>
       </x:c>
-      <x:c r="C48" s="3" t="n">
+      <x:c r="C49" s="3" t="n">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="D48" s="4" t="n">
+      <x:c r="D49" s="4" t="n">
         <x:v>1620.52</x:v>
       </x:c>
-      <x:c r="E48" s="4" t="n">
+      <x:c r="E49" s="4" t="n">
         <x:v>5963.54</x:v>
       </x:c>
-      <x:c r="F48" s="5" t="n">
+      <x:c r="F49" s="5" t="n">
         <x:v>8108.2</x:v>
       </x:c>
     </x:row>
     <x:row>
-      <x:c r="A49" s="1" t="str">
-[...2 lines deleted...]
-      <x:c r="B49" s="1" t="str">
+      <x:c r="A50" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B50" s="1" t="str">
         <x:v>PALANGRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
-      <x:c r="C49" s="3" t="n">
+      <x:c r="C50" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D49" s="4" t="n">
+      <x:c r="D50" s="4" t="n">
         <x:v>50.35</x:v>
       </x:c>
-      <x:c r="E49" s="4" t="n">
+      <x:c r="E50" s="4" t="n">
         <x:v>207.06</x:v>
       </x:c>
-      <x:c r="F49" s="5" t="n">
+      <x:c r="F50" s="5" t="n">
         <x:v>281.6</x:v>
       </x:c>
     </x:row>
     <x:row>
-      <x:c r="A50" s="1" t="str">
+      <x:c r="A51" s="1" t="str">
         <x:v>GALICIA</x:v>
       </x:c>
-      <x:c r="B50" s="1" t="str">
-[...18 lines deleted...]
-      </x:c>
       <x:c r="B51" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="C51" s="3" t="n">
+        <x:v>4118</x:v>
+      </x:c>
+      <x:c r="D51" s="4" t="n">
+        <x:v>132228.03</x:v>
+      </x:c>
+      <x:c r="E51" s="4" t="n">
+        <x:v>275584.29</x:v>
+      </x:c>
+      <x:c r="F51" s="5" t="n">
+        <x:v>374718.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A52" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B52" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN CANTABRICO NW</x:v>
       </x:c>
-      <x:c r="C51" s="3" t="n">
+      <x:c r="C52" s="3" t="n">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="D51" s="4" t="n">
+      <x:c r="D52" s="4" t="n">
         <x:v>10989.79</x:v>
       </x:c>
-      <x:c r="E51" s="4" t="n">
+      <x:c r="E52" s="4" t="n">
         <x:v>23446.08</x:v>
       </x:c>
-      <x:c r="F51" s="5" t="n">
+      <x:c r="F52" s="5" t="n">
         <x:v>31877.7</x:v>
       </x:c>
     </x:row>
     <x:row>
-      <x:c r="A52" s="1" t="str">
-[...2 lines deleted...]
-      <x:c r="B52" s="1" t="str">
+      <x:c r="A53" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B53" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN ZONAS CIEM VB, VI,VII y VIIIabde.</x:v>
       </x:c>
-      <x:c r="C52" s="3" t="n">
+      <x:c r="C53" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="D52" s="4" t="n">
+      <x:c r="D53" s="4" t="n">
         <x:v>5500.51</x:v>
       </x:c>
-      <x:c r="E52" s="4" t="n">
+      <x:c r="E53" s="4" t="n">
         <x:v>10861.22</x:v>
       </x:c>
-      <x:c r="F52" s="5" t="n">
+      <x:c r="F53" s="5" t="n">
         <x:v>14767.1</x:v>
       </x:c>
     </x:row>
     <x:row>
-      <x:c r="A53" s="1" t="str">
-[...2 lines deleted...]
-      <x:c r="B53" s="1" t="str">
+      <x:c r="A54" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B54" s="1" t="str">
         <x:v>ARRASTRE EN AGUAS DE PORTUGAL</x:v>
       </x:c>
-      <x:c r="C53" s="3" t="n">
+      <x:c r="C54" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="D53" s="4" t="n">
+      <x:c r="D54" s="4" t="n">
         <x:v>984.43</x:v>
       </x:c>
-      <x:c r="E53" s="4" t="n">
+      <x:c r="E54" s="4" t="n">
         <x:v>1581.61</x:v>
       </x:c>
-      <x:c r="F53" s="5" t="n">
+      <x:c r="F54" s="5" t="n">
         <x:v>2150.5</x:v>
       </x:c>
     </x:row>
     <x:row>
-      <x:c r="A54" s="1" t="str">
-[...2 lines deleted...]
-      <x:c r="B54" s="1" t="str">
+      <x:c r="A55" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B55" s="1" t="str">
         <x:v>ARRASTREROS CONGELADORES AGUAS INTERNACIONALES Y TERCEROS PAISES</x:v>
       </x:c>
-      <x:c r="C54" s="3" t="n">
-[...16 lines deleted...]
-      <x:c r="B55" s="1" t="str">
+      <x:c r="C55" s="3" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D55" s="4" t="n">
+        <x:v>15869.55</x:v>
+      </x:c>
+      <x:c r="E55" s="4" t="n">
+        <x:v>21940.44</x:v>
+      </x:c>
+      <x:c r="F55" s="5" t="n">
+        <x:v>29830.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A56" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B56" s="1" t="str">
         <x:v>ARRASTREROS CONGELADORES DE NAFO</x:v>
       </x:c>
-      <x:c r="C55" s="3" t="n">
+      <x:c r="C56" s="3" t="n">
         <x:v>15</x:v>
       </x:c>
-      <x:c r="D55" s="4" t="n">
-[...2 lines deleted...]
-      <x:c r="E55" s="4" t="n">
+      <x:c r="D56" s="4" t="n">
+        <x:v>18334.00</x:v>
+      </x:c>
+      <x:c r="E56" s="4" t="n">
         <x:v>19715.93</x:v>
       </x:c>
-      <x:c r="F55" s="5" t="n">
+      <x:c r="F56" s="5" t="n">
         <x:v>26806.1</x:v>
       </x:c>
     </x:row>
     <x:row>
-      <x:c r="A56" s="1" t="str">
-[...2 lines deleted...]
-      <x:c r="B56" s="1" t="str">
+      <x:c r="A57" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B57" s="1" t="str">
         <x:v>ARTES FIJAS EN ZONAS CIEM VB, VI,VII y VIIIabde.</x:v>
       </x:c>
-      <x:c r="C56" s="3" t="n">
+      <x:c r="C57" s="3" t="n">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="D56" s="4" t="n">
+      <x:c r="D57" s="4" t="n">
         <x:v>11457.44</x:v>
       </x:c>
-      <x:c r="E56" s="4" t="n">
+      <x:c r="E57" s="4" t="n">
         <x:v>18823.43</x:v>
       </x:c>
-      <x:c r="F56" s="5" t="n">
+      <x:c r="F57" s="5" t="n">
         <x:v>25592.8</x:v>
       </x:c>
     </x:row>
     <x:row>
-      <x:c r="A57" s="1" t="str">
-[...2 lines deleted...]
-      <x:c r="B57" s="1" t="str">
+      <x:c r="A58" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B58" s="1" t="str">
         <x:v>ARTES MENORES EN CANTABRICO NW</x:v>
       </x:c>
-      <x:c r="C57" s="3" t="n">
-[...16 lines deleted...]
-      <x:c r="B58" s="1" t="str">
+      <x:c r="C58" s="3" t="n">
+        <x:v>3675</x:v>
+      </x:c>
+      <x:c r="D58" s="4" t="n">
+        <x:v>8557.32</x:v>
+      </x:c>
+      <x:c r="E58" s="4" t="n">
+        <x:v>81072.80</x:v>
+      </x:c>
+      <x:c r="F58" s="5" t="n">
+        <x:v>110255.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A59" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B59" s="1" t="str">
         <x:v>ATUNEROS CERQUEROS CONGELADORES EN OCEANO ATLANTICO, INDICO Y PACIFICO</x:v>
-      </x:c>
-[...18 lines deleted...]
-        <x:v>BACALADEROS</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
+        <x:v>4058.00</x:v>
+      </x:c>
+      <x:c r="E59" s="4" t="n">
+        <x:v>6333.18</x:v>
+      </x:c>
+      <x:c r="F59" s="5" t="n">
+        <x:v>8610.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A60" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B60" s="1" t="str">
+        <x:v>BACALADEROS</x:v>
+      </x:c>
+      <x:c r="C60" s="3" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="D60" s="4" t="n">
         <x:v>6080.00</x:v>
       </x:c>
-      <x:c r="E59" s="4" t="n">
+      <x:c r="E60" s="4" t="n">
         <x:v>6250.00</x:v>
       </x:c>
-      <x:c r="F59" s="5" t="n">
+      <x:c r="F60" s="5" t="n">
         <x:v>8497.6</x:v>
       </x:c>
     </x:row>
     <x:row>
-      <x:c r="A60" s="1" t="str">
-[...2 lines deleted...]
-      <x:c r="B60" s="1" t="str">
+      <x:c r="A61" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B61" s="1" t="str">
         <x:v>CENSO UNIFICADO DE PALANGRE DE SUPERFICIE</x:v>
       </x:c>
-      <x:c r="C60" s="3" t="n">
+      <x:c r="C61" s="3" t="n">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D60" s="4" t="n">
+      <x:c r="D61" s="4" t="n">
         <x:v>41108.76</x:v>
       </x:c>
-      <x:c r="E60" s="4" t="n">
+      <x:c r="E61" s="4" t="n">
         <x:v>56038.38</x:v>
       </x:c>
-      <x:c r="F60" s="5" t="n">
+      <x:c r="F61" s="5" t="n">
         <x:v>76191.0</x:v>
       </x:c>
     </x:row>
     <x:row>
-      <x:c r="A61" s="1" t="str">
-[...2 lines deleted...]
-      <x:c r="B61" s="1" t="str">
+      <x:c r="A62" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B62" s="1" t="str">
         <x:v>CERCO EN CANTABRICO NW</x:v>
       </x:c>
-      <x:c r="C61" s="3" t="n">
-[...16 lines deleted...]
-      <x:c r="B62" s="1" t="str">
+      <x:c r="C62" s="3" t="n">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D62" s="4" t="n">
+        <x:v>6743.12</x:v>
+      </x:c>
+      <x:c r="E62" s="4" t="n">
+        <x:v>23414.56</x:v>
+      </x:c>
+      <x:c r="F62" s="5" t="n">
+        <x:v>31835.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A63" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B63" s="1" t="str">
         <x:v>PALANGRE DE FONDO AGUAS INTERNACIONALES Y TERCEROS PAISES</x:v>
       </x:c>
-      <x:c r="C62" s="3" t="n">
+      <x:c r="C63" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D62" s="4" t="n">
+      <x:c r="D63" s="4" t="n">
         <x:v>178.00</x:v>
       </x:c>
-      <x:c r="E62" s="4" t="n">
+      <x:c r="E63" s="4" t="n">
         <x:v>198.53</x:v>
       </x:c>
-      <x:c r="F62" s="5" t="n">
+      <x:c r="F63" s="5" t="n">
         <x:v>269.9</x:v>
       </x:c>
     </x:row>
     <x:row>
-      <x:c r="A63" s="1" t="str">
-[...2 lines deleted...]
-      <x:c r="B63" s="1" t="str">
+      <x:c r="A64" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B64" s="1" t="str">
         <x:v>PALANGRE DE FONDO EN CANTABRICO NW</x:v>
       </x:c>
-      <x:c r="C63" s="3" t="n">
-[...16 lines deleted...]
-      <x:c r="B64" s="1" t="str">
+      <x:c r="C64" s="3" t="n">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D64" s="4" t="n">
+        <x:v>853.50</x:v>
+      </x:c>
+      <x:c r="E64" s="4" t="n">
+        <x:v>2141.65</x:v>
+      </x:c>
+      <x:c r="F64" s="5" t="n">
+        <x:v>2912.0</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A65" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B65" s="1" t="str">
         <x:v>PALANGRE DE FONDO MENORES 100 TRB EN VIIIabde.</x:v>
       </x:c>
-      <x:c r="C64" s="3" t="n">
+      <x:c r="C65" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D64" s="4" t="n">
+      <x:c r="D65" s="4" t="n">
         <x:v>129.42</x:v>
       </x:c>
-      <x:c r="E64" s="4" t="n">
+      <x:c r="E65" s="4" t="n">
         <x:v>358.19</x:v>
       </x:c>
-      <x:c r="F64" s="5" t="n">
+      <x:c r="F65" s="5" t="n">
         <x:v>487.0</x:v>
       </x:c>
     </x:row>
     <x:row>
-      <x:c r="A65" s="1" t="str">
-[...2 lines deleted...]
-      <x:c r="B65" s="1" t="str">
+      <x:c r="A66" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B66" s="1" t="str">
         <x:v>RASCO EN CANTABRICO NW</x:v>
       </x:c>
-      <x:c r="C65" s="3" t="n">
+      <x:c r="C66" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D65" s="4" t="n">
+      <x:c r="D66" s="4" t="n">
         <x:v>62.64</x:v>
       </x:c>
-      <x:c r="E65" s="4" t="n">
+      <x:c r="E66" s="4" t="n">
         <x:v>257.36</x:v>
       </x:c>
-      <x:c r="F65" s="5" t="n">
+      <x:c r="F66" s="5" t="n">
         <x:v>349.9</x:v>
       </x:c>
     </x:row>
     <x:row>
-      <x:c r="A66" s="1" t="str">
-[...2 lines deleted...]
-      <x:c r="B66" s="1" t="str">
+      <x:c r="A67" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B67" s="1" t="str">
         <x:v>VOLANTA EN CANTABRICO NW</x:v>
       </x:c>
-      <x:c r="C66" s="3" t="n">
+      <x:c r="C67" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="D66" s="4" t="n">
+      <x:c r="D67" s="4" t="n">
         <x:v>1321.55</x:v>
       </x:c>
-      <x:c r="E66" s="4" t="n">
+      <x:c r="E67" s="4" t="n">
         <x:v>3150.93</x:v>
       </x:c>
-      <x:c r="F66" s="5" t="n">
+      <x:c r="F67" s="5" t="n">
         <x:v>4284.5</x:v>
       </x:c>
     </x:row>
     <x:row>
-      <x:c r="A67" s="1" t="str">
+      <x:c r="A68" s="1" t="str">
         <x:v>ILLES BALEARS</x:v>
       </x:c>
-      <x:c r="B67" s="1" t="str">
-[...18 lines deleted...]
-      </x:c>
       <x:c r="B68" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="C68" s="3" t="n">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="D68" s="4" t="n">
+        <x:v>2592.46</x:v>
+      </x:c>
+      <x:c r="E68" s="4" t="n">
+        <x:v>16305.92</x:v>
+      </x:c>
+      <x:c r="F68" s="5" t="n">
+        <x:v>22173.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A69" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B69" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
-      <x:c r="C68" s="3" t="n">
+      <x:c r="C69" s="3" t="n">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="D68" s="4" t="n">
+      <x:c r="D69" s="4" t="n">
         <x:v>1782.44</x:v>
       </x:c>
-      <x:c r="E68" s="4" t="n">
-[...10 lines deleted...]
-      <x:c r="B69" s="1" t="str">
+      <x:c r="E69" s="4" t="n">
+        <x:v>5859.24</x:v>
+      </x:c>
+      <x:c r="F69" s="5" t="n">
+        <x:v>7966.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A70" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B70" s="1" t="str">
         <x:v>ARTES MENORES EN EL MEDITERRANEO</x:v>
       </x:c>
-      <x:c r="C69" s="3" t="n">
-[...16 lines deleted...]
-      <x:c r="B70" s="1" t="str">
+      <x:c r="C70" s="3" t="n">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D70" s="4" t="n">
+        <x:v>692.76</x:v>
+      </x:c>
+      <x:c r="E70" s="4" t="n">
+        <x:v>9659.13</x:v>
+      </x:c>
+      <x:c r="F70" s="5" t="n">
+        <x:v>13135.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A71" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B71" s="1" t="str">
         <x:v>CERCO EN EL MEDITERRANEO</x:v>
       </x:c>
-      <x:c r="C70" s="3" t="n">
+      <x:c r="C71" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
-      <x:c r="D70" s="4" t="n">
+      <x:c r="D71" s="4" t="n">
         <x:v>81.85</x:v>
       </x:c>
-      <x:c r="E70" s="4" t="n">
+      <x:c r="E71" s="4" t="n">
         <x:v>524.32</x:v>
       </x:c>
-      <x:c r="F70" s="5" t="n">
+      <x:c r="F71" s="5" t="n">
         <x:v>713.1</x:v>
       </x:c>
     </x:row>
     <x:row>
-      <x:c r="A71" s="1" t="str">
-[...2 lines deleted...]
-      <x:c r="B71" s="1" t="str">
+      <x:c r="A72" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B72" s="1" t="str">
         <x:v>PALANGRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
-      <x:c r="C71" s="3" t="n">
+      <x:c r="C72" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="D71" s="4" t="n">
-[...10 lines deleted...]
-      <x:c r="A72" s="1" t="str">
+      <x:c r="D72" s="4" t="n">
+        <x:v>35.41</x:v>
+      </x:c>
+      <x:c r="E72" s="4" t="n">
+        <x:v>263.23</x:v>
+      </x:c>
+      <x:c r="F72" s="5" t="n">
+        <x:v>358.0</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A73" s="1" t="str">
         <x:v>PAÍS VASCO</x:v>
       </x:c>
-      <x:c r="B72" s="1" t="str">
-[...18 lines deleted...]
-      </x:c>
       <x:c r="B73" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="C73" s="3" t="n">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D73" s="4" t="n">
+        <x:v>74444.69</x:v>
+      </x:c>
+      <x:c r="E73" s="4" t="n">
+        <x:v>122827.84</x:v>
+      </x:c>
+      <x:c r="F73" s="5" t="n">
+        <x:v>167000.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A74" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B74" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN CANTABRICO NW</x:v>
       </x:c>
-      <x:c r="C73" s="3" t="n">
+      <x:c r="C74" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="D73" s="4" t="n">
+      <x:c r="D74" s="4" t="n">
         <x:v>435.69</x:v>
       </x:c>
-      <x:c r="E73" s="4" t="n">
+      <x:c r="E74" s="4" t="n">
         <x:v>544.12</x:v>
       </x:c>
-      <x:c r="F73" s="5" t="n">
+      <x:c r="F74" s="5" t="n">
         <x:v>739.7</x:v>
       </x:c>
     </x:row>
     <x:row>
-      <x:c r="A74" s="1" t="str">
-[...2 lines deleted...]
-      <x:c r="B74" s="1" t="str">
+      <x:c r="A75" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B75" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN ZONAS CIEM VB, VI,VII y VIIIabde.</x:v>
       </x:c>
-      <x:c r="C74" s="3" t="n">
+      <x:c r="C75" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="D74" s="4" t="n">
+      <x:c r="D75" s="4" t="n">
         <x:v>3265.00</x:v>
       </x:c>
-      <x:c r="E74" s="4" t="n">
+      <x:c r="E75" s="4" t="n">
         <x:v>4082.51</x:v>
       </x:c>
-      <x:c r="F74" s="5" t="n">
+      <x:c r="F75" s="5" t="n">
         <x:v>5550.7</x:v>
       </x:c>
     </x:row>
     <x:row>
-      <x:c r="A75" s="1" t="str">
-[...2 lines deleted...]
-      <x:c r="B75" s="1" t="str">
+      <x:c r="A76" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B76" s="1" t="str">
         <x:v>ARTES FIJAS EN ZONAS CIEM VB, VI,VII y VIIIabde.</x:v>
       </x:c>
-      <x:c r="C75" s="3" t="n">
+      <x:c r="C76" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="D75" s="4" t="n">
+      <x:c r="D76" s="4" t="n">
         <x:v>917.00</x:v>
       </x:c>
-      <x:c r="E75" s="4" t="n">
+      <x:c r="E76" s="4" t="n">
         <x:v>1470.58</x:v>
       </x:c>
-      <x:c r="F75" s="5" t="n">
+      <x:c r="F76" s="5" t="n">
         <x:v>1999.4</x:v>
       </x:c>
     </x:row>
     <x:row>
-      <x:c r="A76" s="1" t="str">
-[...2 lines deleted...]
-      <x:c r="B76" s="1" t="str">
+      <x:c r="A77" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B77" s="1" t="str">
         <x:v>ARTES MENORES EN CANTABRICO NW</x:v>
       </x:c>
-      <x:c r="C76" s="3" t="n">
-[...16 lines deleted...]
-      <x:c r="B77" s="1" t="str">
+      <x:c r="C77" s="3" t="n">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D77" s="4" t="n">
+        <x:v>1030.60</x:v>
+      </x:c>
+      <x:c r="E77" s="4" t="n">
+        <x:v>4627.99</x:v>
+      </x:c>
+      <x:c r="F77" s="5" t="n">
+        <x:v>6292.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A78" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B78" s="1" t="str">
         <x:v>ATUNEROS CERQUEROS CONGELADORES EN OCEANO ATLANTICO, INDICO Y PACIFICO</x:v>
       </x:c>
-      <x:c r="C77" s="3" t="n">
-[...16 lines deleted...]
-      <x:c r="B78" s="1" t="str">
+      <x:c r="C78" s="3" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="D78" s="4" t="n">
+        <x:v>26864.00</x:v>
+      </x:c>
+      <x:c r="E78" s="4" t="n">
+        <x:v>40038.35</x:v>
+      </x:c>
+      <x:c r="F78" s="5" t="n">
+        <x:v>54437.0</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A79" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B79" s="1" t="str">
         <x:v>ATUNEROS CERQUEROS CONGELADORES EN OCEANO INDICO Y PACIFICO</x:v>
       </x:c>
-      <x:c r="C78" s="3" t="n">
+      <x:c r="C79" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="D78" s="4" t="n">
+      <x:c r="D79" s="4" t="n">
         <x:v>29514.88</x:v>
       </x:c>
-      <x:c r="E78" s="4" t="n">
+      <x:c r="E79" s="4" t="n">
         <x:v>40637.06</x:v>
       </x:c>
-      <x:c r="F78" s="5" t="n">
+      <x:c r="F79" s="5" t="n">
         <x:v>55251.1</x:v>
       </x:c>
     </x:row>
     <x:row>
-      <x:c r="A79" s="1" t="str">
-[...2 lines deleted...]
-      <x:c r="B79" s="1" t="str">
+      <x:c r="A80" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B80" s="1" t="str">
         <x:v>BACALADEROS</x:v>
-      </x:c>
-[...18 lines deleted...]
-        <x:v>CENSO UNIFICADO DE PALANGRE DE SUPERFICIE</x:v>
       </x:c>
       <x:c r="C80" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
+        <x:v>1802.00</x:v>
+      </x:c>
+      <x:c r="E80" s="4" t="n">
+        <x:v>3739.20</x:v>
+      </x:c>
+      <x:c r="F80" s="5" t="n">
+        <x:v>5083.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A81" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B81" s="1" t="str">
+        <x:v>CENSO UNIFICADO DE PALANGRE DE SUPERFICIE</x:v>
+      </x:c>
+      <x:c r="C81" s="3" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="D81" s="4" t="n">
         <x:v>233.05</x:v>
       </x:c>
-      <x:c r="E80" s="4" t="n">
+      <x:c r="E81" s="4" t="n">
         <x:v>430.14</x:v>
       </x:c>
-      <x:c r="F80" s="5" t="n">
+      <x:c r="F81" s="5" t="n">
         <x:v>584.8</x:v>
       </x:c>
     </x:row>
     <x:row>
-      <x:c r="A81" s="1" t="str">
-[...2 lines deleted...]
-      <x:c r="B81" s="1" t="str">
+      <x:c r="A82" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B82" s="1" t="str">
         <x:v>CERCO EN CANTABRICO NW</x:v>
       </x:c>
-      <x:c r="C81" s="3" t="n">
-[...16 lines deleted...]
-      <x:c r="B82" s="1" t="str">
+      <x:c r="C82" s="3" t="n">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D82" s="4" t="n">
+        <x:v>8537.58</x:v>
+      </x:c>
+      <x:c r="E82" s="4" t="n">
+        <x:v>22658.04</x:v>
+      </x:c>
+      <x:c r="F82" s="5" t="n">
+        <x:v>30806.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A83" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B83" s="1" t="str">
         <x:v>PALANGRE DE FONDO EN CANTABRICO NW</x:v>
       </x:c>
-      <x:c r="C82" s="3" t="n">
+      <x:c r="C83" s="3" t="n">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="D82" s="4" t="n">
+      <x:c r="D83" s="4" t="n">
         <x:v>1084.57</x:v>
       </x:c>
-      <x:c r="E82" s="4" t="n">
+      <x:c r="E83" s="4" t="n">
         <x:v>2887.35</x:v>
       </x:c>
-      <x:c r="F82" s="5" t="n">
+      <x:c r="F83" s="5" t="n">
         <x:v>3925.8</x:v>
       </x:c>
     </x:row>
     <x:row>
-      <x:c r="A83" s="1" t="str">
-[...2 lines deleted...]
-      <x:c r="B83" s="1" t="str">
+      <x:c r="A84" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B84" s="1" t="str">
         <x:v>RASCO EN CANTABRICO NW</x:v>
       </x:c>
-      <x:c r="C83" s="3" t="n">
+      <x:c r="C84" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="D83" s="4" t="n">
+      <x:c r="D84" s="4" t="n">
         <x:v>548.93</x:v>
       </x:c>
-      <x:c r="E83" s="4" t="n">
+      <x:c r="E84" s="4" t="n">
         <x:v>1298.53</x:v>
       </x:c>
-      <x:c r="F83" s="5" t="n">
+      <x:c r="F84" s="5" t="n">
         <x:v>1765.5</x:v>
       </x:c>
     </x:row>
     <x:row>
-      <x:c r="A84" s="1" t="str">
-[...2 lines deleted...]
-      <x:c r="B84" s="1" t="str">
+      <x:c r="A85" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B85" s="1" t="str">
         <x:v>VOLANTA EN CANTABRICO NW</x:v>
       </x:c>
-      <x:c r="C84" s="3" t="n">
+      <x:c r="C85" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D84" s="4" t="n">
+      <x:c r="D85" s="4" t="n">
         <x:v>211.39</x:v>
       </x:c>
-      <x:c r="E84" s="4" t="n">
+      <x:c r="E85" s="4" t="n">
         <x:v>413.97</x:v>
       </x:c>
-      <x:c r="F84" s="5" t="n">
+      <x:c r="F85" s="5" t="n">
         <x:v>562.9</x:v>
       </x:c>
     </x:row>
     <x:row>
-      <x:c r="A85" s="1" t="str">
+      <x:c r="A86" s="1" t="str">
         <x:v>PRINCIPADO DE ASTURIAS</x:v>
       </x:c>
-      <x:c r="B85" s="1" t="str">
-[...18 lines deleted...]
-      </x:c>
       <x:c r="B86" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="C86" s="3" t="n">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D86" s="4" t="n">
+        <x:v>4469.19</x:v>
+      </x:c>
+      <x:c r="E86" s="4" t="n">
+        <x:v>14974.40</x:v>
+      </x:c>
+      <x:c r="F86" s="5" t="n">
+        <x:v>20362.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A87" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B87" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN CANTABRICO NW</x:v>
       </x:c>
-      <x:c r="C86" s="3" t="n">
+      <x:c r="C87" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="D86" s="4" t="n">
+      <x:c r="D87" s="4" t="n">
         <x:v>947.31</x:v>
       </x:c>
-      <x:c r="E86" s="4" t="n">
+      <x:c r="E87" s="4" t="n">
         <x:v>1574.99</x:v>
       </x:c>
-      <x:c r="F86" s="5" t="n">
+      <x:c r="F87" s="5" t="n">
         <x:v>2141.3</x:v>
       </x:c>
     </x:row>
     <x:row>
-      <x:c r="A87" s="1" t="str">
-[...2 lines deleted...]
-      <x:c r="B87" s="1" t="str">
+      <x:c r="A88" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B88" s="1" t="str">
         <x:v>ARTES FIJAS EN ZONAS CIEM VB, VI,VII y VIIIabde.</x:v>
       </x:c>
-      <x:c r="C87" s="3" t="n">
+      <x:c r="C88" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="D87" s="4" t="n">
+      <x:c r="D88" s="4" t="n">
         <x:v>817.00</x:v>
       </x:c>
-      <x:c r="E87" s="4" t="n">
+      <x:c r="E88" s="4" t="n">
         <x:v>1117.65</x:v>
       </x:c>
-      <x:c r="F87" s="5" t="n">
+      <x:c r="F88" s="5" t="n">
         <x:v>1519.6</x:v>
       </x:c>
     </x:row>
     <x:row>
-      <x:c r="A88" s="1" t="str">
-[...2 lines deleted...]
-      <x:c r="B88" s="1" t="str">
+      <x:c r="A89" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B89" s="1" t="str">
         <x:v>ARTES MENORES EN CANTABRICO NW</x:v>
       </x:c>
-      <x:c r="C88" s="3" t="n">
+      <x:c r="C89" s="3" t="n">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="D88" s="4" t="n">
+      <x:c r="D89" s="4" t="n">
         <x:v>980.44</x:v>
       </x:c>
-      <x:c r="E88" s="4" t="n">
+      <x:c r="E89" s="4" t="n">
         <x:v>7347.43</x:v>
       </x:c>
-      <x:c r="F88" s="5" t="n">
+      <x:c r="F89" s="5" t="n">
         <x:v>9991.9</x:v>
       </x:c>
     </x:row>
     <x:row>
-      <x:c r="A89" s="1" t="str">
-[...2 lines deleted...]
-      <x:c r="B89" s="1" t="str">
+      <x:c r="A90" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B90" s="1" t="str">
         <x:v>CERCO EN CANTABRICO NW</x:v>
       </x:c>
-      <x:c r="C89" s="3" t="n">
-[...16 lines deleted...]
-      <x:c r="B90" s="1" t="str">
+      <x:c r="C90" s="3" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="D90" s="4" t="n">
+        <x:v>280.64</x:v>
+      </x:c>
+      <x:c r="E90" s="4" t="n">
+        <x:v>1054.45</x:v>
+      </x:c>
+      <x:c r="F90" s="5" t="n">
+        <x:v>1433.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A91" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B91" s="1" t="str">
         <x:v>PALANGRE DE FONDO EN CANTABRICO NW</x:v>
       </x:c>
-      <x:c r="C90" s="3" t="n">
+      <x:c r="C91" s="3" t="n">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="D90" s="4" t="n">
+      <x:c r="D91" s="4" t="n">
         <x:v>393.10</x:v>
       </x:c>
-      <x:c r="E90" s="4" t="n">
+      <x:c r="E91" s="4" t="n">
         <x:v>1561.78</x:v>
       </x:c>
-      <x:c r="F90" s="5" t="n">
+      <x:c r="F91" s="5" t="n">
         <x:v>2123.8</x:v>
       </x:c>
     </x:row>
     <x:row>
-      <x:c r="A91" s="1" t="str">
-[...2 lines deleted...]
-      <x:c r="B91" s="1" t="str">
+      <x:c r="A92" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B92" s="1" t="str">
         <x:v>PALANGRE DE FONDO MENORES 100 TRB EN VIIIabde.</x:v>
       </x:c>
-      <x:c r="C91" s="3" t="n">
+      <x:c r="C92" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="D91" s="4" t="n">
+      <x:c r="D92" s="4" t="n">
         <x:v>385.74</x:v>
       </x:c>
-      <x:c r="E91" s="4" t="n">
+      <x:c r="E92" s="4" t="n">
         <x:v>844.12</x:v>
       </x:c>
-      <x:c r="F91" s="5" t="n">
+      <x:c r="F92" s="5" t="n">
         <x:v>1147.7</x:v>
       </x:c>
     </x:row>
     <x:row>
-      <x:c r="A92" s="1" t="str">
-[...2 lines deleted...]
-      <x:c r="B92" s="1" t="str">
+      <x:c r="A93" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B93" s="1" t="str">
         <x:v>RASCO EN CANTABRICO NW</x:v>
       </x:c>
-      <x:c r="C92" s="3" t="n">
+      <x:c r="C93" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D92" s="4" t="n">
+      <x:c r="D93" s="4" t="n">
         <x:v>27.22</x:v>
       </x:c>
-      <x:c r="E92" s="4" t="n">
+      <x:c r="E93" s="4" t="n">
         <x:v>102.94</x:v>
       </x:c>
-      <x:c r="F92" s="5" t="n">
+      <x:c r="F93" s="5" t="n">
         <x:v>140.0</x:v>
       </x:c>
     </x:row>
     <x:row>
-      <x:c r="A93" s="1" t="str">
-[...2 lines deleted...]
-      <x:c r="B93" s="1" t="str">
+      <x:c r="A94" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B94" s="1" t="str">
         <x:v>VOLANTA EN CANTABRICO NW</x:v>
       </x:c>
-      <x:c r="C93" s="3" t="n">
+      <x:c r="C94" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
-      <x:c r="D93" s="4" t="n">
+      <x:c r="D94" s="4" t="n">
         <x:v>637.74</x:v>
       </x:c>
-      <x:c r="E93" s="4" t="n">
+      <x:c r="E94" s="4" t="n">
         <x:v>1371.04</x:v>
       </x:c>
-      <x:c r="F93" s="5" t="n">
+      <x:c r="F94" s="5" t="n">
         <x:v>1864.3</x:v>
       </x:c>
     </x:row>
     <x:row>
-      <x:c r="A94" s="1" t="str">
+      <x:c r="A95" s="1" t="str">
         <x:v>REGIÓN DE MURCIA</x:v>
       </x:c>
-      <x:c r="B94" s="1" t="str">
-[...18 lines deleted...]
-      </x:c>
       <x:c r="B95" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="C95" s="3" t="n">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D95" s="4" t="n">
+        <x:v>3517.91</x:v>
+      </x:c>
+      <x:c r="E95" s="4" t="n">
+        <x:v>12963.73</x:v>
+      </x:c>
+      <x:c r="F95" s="5" t="n">
+        <x:v>17627.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A96" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B96" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
-      <x:c r="C95" s="3" t="n">
-[...16 lines deleted...]
-      <x:c r="B96" s="1" t="str">
+      <x:c r="C96" s="3" t="n">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D96" s="4" t="n">
+        <x:v>1065.38</x:v>
+      </x:c>
+      <x:c r="E96" s="4" t="n">
+        <x:v>2359.13</x:v>
+      </x:c>
+      <x:c r="F96" s="5" t="n">
+        <x:v>3207.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A97" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B97" s="1" t="str">
         <x:v>ARTES MENORES EN EL MEDITERRANEO</x:v>
       </x:c>
-      <x:c r="C96" s="3" t="n">
+      <x:c r="C97" s="3" t="n">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="D96" s="4" t="n">
+      <x:c r="D97" s="4" t="n">
         <x:v>380.70</x:v>
       </x:c>
-      <x:c r="E96" s="4" t="n">
+      <x:c r="E97" s="4" t="n">
         <x:v>3923.91</x:v>
       </x:c>
-      <x:c r="F96" s="5" t="n">
+      <x:c r="F97" s="5" t="n">
         <x:v>5336.1</x:v>
       </x:c>
     </x:row>
     <x:row>
-      <x:c r="A97" s="1" t="str">
-[...2 lines deleted...]
-      <x:c r="B97" s="1" t="str">
+      <x:c r="A98" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B98" s="1" t="str">
         <x:v>CENSO UNIFICADO DE PALANGRE DE SUPERFICIE</x:v>
       </x:c>
-      <x:c r="C97" s="3" t="n">
+      <x:c r="C98" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
-      <x:c r="D97" s="4" t="n">
+      <x:c r="D98" s="4" t="n">
         <x:v>443.78</x:v>
       </x:c>
-      <x:c r="E97" s="4" t="n">
+      <x:c r="E98" s="4" t="n">
         <x:v>1090.44</x:v>
       </x:c>
-      <x:c r="F97" s="5" t="n">
+      <x:c r="F98" s="5" t="n">
         <x:v>1482.6</x:v>
       </x:c>
     </x:row>
     <x:row>
-      <x:c r="A98" s="1" t="str">
-[...2 lines deleted...]
-      <x:c r="B98" s="1" t="str">
+      <x:c r="A99" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B99" s="1" t="str">
         <x:v>CERCO ATUN ROJO EN EL MEDITERRANEO</x:v>
       </x:c>
-      <x:c r="C98" s="3" t="n">
+      <x:c r="C99" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
-      <x:c r="D98" s="4" t="n">
+      <x:c r="D99" s="4" t="n">
         <x:v>699.60</x:v>
       </x:c>
-      <x:c r="E98" s="4" t="n">
+      <x:c r="E99" s="4" t="n">
         <x:v>2385.30</x:v>
       </x:c>
-      <x:c r="F98" s="5" t="n">
+      <x:c r="F99" s="5" t="n">
         <x:v>3243.2</x:v>
       </x:c>
     </x:row>
     <x:row>
-      <x:c r="A99" s="1" t="str">
-[...2 lines deleted...]
-      <x:c r="B99" s="1" t="str">
+      <x:c r="A100" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="B100" s="1" t="str">
         <x:v>CERCO EN EL MEDITERRANEO</x:v>
       </x:c>
-      <x:c r="C99" s="3" t="n">
+      <x:c r="C100" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="D99" s="4" t="n">
+      <x:c r="D100" s="4" t="n">
         <x:v>928.45</x:v>
       </x:c>
-      <x:c r="E99" s="4" t="n">
+      <x:c r="E100" s="4" t="n">
         <x:v>3204.95</x:v>
       </x:c>
-      <x:c r="F99" s="5" t="n">
+      <x:c r="F100" s="5" t="n">
         <x:v>4357.5</x:v>
       </x:c>
     </x:row>
     <x:row>
-      <x:c r="A100" s="1" t="str">
+      <x:c r="A101" s="1" t="str">
         <x:v>TOTAL</x:v>
       </x:c>
-      <x:c r="B100" s="1" t="str">
-[...12 lines deleted...]
-        <x:v>990851.9</x:v>
+      <x:c r="B101" s="1" t="str">
+        <x:v/>
+      </x:c>
+      <x:c r="C101" s="3" t="n">
+        <x:v>8301</x:v>
+      </x:c>
+      <x:c r="D101" s="4" t="n">
+        <x:v>303296.29</x:v>
+      </x:c>
+      <x:c r="E101" s="4" t="n">
+        <x:v>735760.14</x:v>
+      </x:c>
+      <x:c r="F101" s="5" t="n">
+        <x:v>1000417.4</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
   </x:mergeCells>
   <x:pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <x:pageSetup paperSize="9" scale="57" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:pageSetUpPr fitToPage="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:E5"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:selection sqref="A1:E1"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <x:cols>
     <x:col min="1" max="1" width="77.85546875" customWidth="1"/>
     <x:col min="2" max="5" width="19.140625" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <x:c r="A1" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B1" s="7"/>
       <x:c r="C1" s="7"/>
       <x:c r="D1" s="7"/>
       <x:c r="E1" s="7"/>
     </x:row>
     <x:row r="2" spans="1:5" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <x:c r="A2" s="9" t="str">
-        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (15/02/2026 06:27 UTC)</x:v>
+        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (05/04/2026 23:35 UTC)</x:v>
       </x:c>
       <x:c r="B2" s="9"/>
       <x:c r="C2" s="9"/>
       <x:c r="D2" s="9"/>
       <x:c r="E2" s="9"/>
     </x:row>
     <x:row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <x:c r="A4" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A5" s="1" t="str">
         <x:v>ARRASTRE DE FONDO  EN EL GOLFO DE CADIZ</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C5" s="4" t="n">
         <x:v>5420.07</x:v>
       </x:c>
       <x:c r="D5" s="4" t="n">
-        <x:v>19829.69</x:v>
+        <x:v>20234.29</x:v>
       </x:c>
       <x:c r="E5" s="5" t="n">
-        <x:v>26961.5</x:v>
+        <x:v>27511.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A6" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>12841.40</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>26818.43</x:v>
+        <x:v>27145.19</x:v>
       </x:c>
       <x:c r="E6" s="5" t="n">
-        <x:v>36462.6</x:v>
+        <x:v>36906.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A7" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
         <x:v>558</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>32656.03</x:v>
+        <x:v>32700.42</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>101350.78</x:v>
+        <x:v>102118.26</x:v>
       </x:c>
       <x:c r="E7" s="5" t="n">
-        <x:v>137804.2</x:v>
+        <x:v>138847.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A8" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN ZONAS CIEM VB, VI,VII y VIIIabde.</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>8765.51</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
         <x:v>14943.73</x:v>
       </x:c>
       <x:c r="E8" s="5" t="n">
         <x:v>20317.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A9" s="1" t="str">
         <x:v>ARRASTRE EN AGUAS DE PORTUGAL</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>1835.20</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>3671.40</x:v>
       </x:c>
       <x:c r="E9" s="5" t="n">
         <x:v>4991.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A10" s="1" t="str">
         <x:v>ARRASTREROS CONGELADORES AGUAS INTERNACIONALES Y TERCEROS PAISES</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>27490.93</x:v>
+        <x:v>31338.93</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>38651.59</x:v>
+        <x:v>47190.83</x:v>
       </x:c>
       <x:c r="E10" s="5" t="n">
-        <x:v>52552.0</x:v>
+        <x:v>64162.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A11" s="1" t="str">
         <x:v>ARRASTREROS CONGELADORES DE NAFO</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>21600.40</x:v>
+        <x:v>21605.40</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>23111.84</x:v>
       </x:c>
       <x:c r="E11" s="5" t="n">
         <x:v>31423.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A12" s="1" t="str">
         <x:v>ARTES FIJAS EN ZONAS CIEM VB, VI,VII y VIIIabde.</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
         <x:v>13440.44</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
         <x:v>21816.07</x:v>
       </x:c>
       <x:c r="E12" s="5" t="n">
         <x:v>29661.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A13" s="1" t="str">
         <x:v>ARTES MENORES  EN EL GOLFO DE CADIZ</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
         <x:v>2880.89</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
         <x:v>18763.54</x:v>
       </x:c>
       <x:c r="E13" s="5" t="n">
         <x:v>25515.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A14" s="1" t="str">
         <x:v>ARTES MENORES EN CANARIAS</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>631</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>2079.63</x:v>
+        <x:v>2076.00</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>16953.52</x:v>
+        <x:v>16928.89</x:v>
       </x:c>
       <x:c r="E14" s="5" t="n">
-        <x:v>23054.3</x:v>
+        <x:v>23020.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A15" s="1" t="str">
         <x:v>ARTES MENORES EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>4023</x:v>
+        <x:v>4018</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>11277.00</x:v>
+        <x:v>11243.09</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>97056.79</x:v>
+        <x:v>96836.19</x:v>
       </x:c>
       <x:c r="E15" s="5" t="n">
-        <x:v>131991.0</x:v>
+        <x:v>131691.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A16" s="1" t="str">
         <x:v>ARTES MENORES EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>1351</x:v>
+        <x:v>1352</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>5628.53</x:v>
+        <x:v>5629.48</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>48498.55</x:v>
+        <x:v>48504.73</x:v>
       </x:c>
       <x:c r="E16" s="5" t="n">
-        <x:v>65952.1</x:v>
+        <x:v>65960.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A17" s="1" t="str">
         <x:v>ATUNEROS CAÑEROS CANARIAS</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>3001.18</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>9309.61</x:v>
       </x:c>
       <x:c r="E17" s="5" t="n">
         <x:v>12658.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A18" s="1" t="str">
         <x:v>ATUNEROS CERQUEROS CONGELADORES EN OCEANO ATLANTICO, INDICO Y PACIFICO</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
-        <x:v>14</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>31922.00</x:v>
+        <x:v>30922.00</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>47989.18</x:v>
+        <x:v>46371.53</x:v>
       </x:c>
       <x:c r="E18" s="5" t="n">
-        <x:v>65247.1</x:v>
+        <x:v>63047.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A19" s="1" t="str">
         <x:v>ATUNEROS CERQUEROS CONGELADORES EN OCEANO INDICO Y PACIFICO</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
         <x:v>29514.88</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>40637.06</x:v>
       </x:c>
       <x:c r="E19" s="5" t="n">
         <x:v>55251.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A20" s="1" t="str">
         <x:v>BACALADEROS</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
         <x:v>7882.00</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
         <x:v>9989.20</x:v>
       </x:c>
       <x:c r="E20" s="5" t="n">
         <x:v>13581.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A21" s="1" t="str">
         <x:v>CENSO UNIFICADO DE PALANGRE DE SUPERFICIE</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
-        <x:v>181</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
-        <x:v>45284.00</x:v>
+        <x:v>45266.15</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>65197.59</x:v>
+        <x:v>65153.47</x:v>
       </x:c>
       <x:c r="E21" s="5" t="n">
-        <x:v>88644.7</x:v>
+        <x:v>88584.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A22" s="1" t="str">
         <x:v>CERCO ATUN ROJO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
         <x:v>1634.36</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
         <x:v>9848.30</x:v>
       </x:c>
       <x:c r="E22" s="5" t="n">
         <x:v>13390.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A23" s="1" t="str">
         <x:v>CERCO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
-        <x:v>230</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
-        <x:v>20065.56</x:v>
+        <x:v>19839.72</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>57069.08</x:v>
+        <x:v>56379.40</x:v>
       </x:c>
       <x:c r="E23" s="5" t="n">
-        <x:v>77593.2</x:v>
+        <x:v>76655.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A24" s="1" t="str">
         <x:v>CERCO EN EL GOLFO DE CADIZ</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
-        <x:v>2108.47</x:v>
+        <x:v>2078.92</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>10069.96</x:v>
+        <x:v>9941.28</x:v>
       </x:c>
       <x:c r="E24" s="5" t="n">
-        <x:v>13692.0</x:v>
+        <x:v>13517.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A25" s="1" t="str">
         <x:v>CERCO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
-        <x:v>168</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
-        <x:v>6333.64</x:v>
+        <x:v>6327.89</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>27744.57</x:v>
+        <x:v>27688.66</x:v>
       </x:c>
       <x:c r="E25" s="5" t="n">
-        <x:v>37722.5</x:v>
+        <x:v>37646.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A26" s="1" t="str">
         <x:v>PALANGRE DE FONDO AGUAS INTERNACIONALES Y TERCEROS PAISES</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
         <x:v>247.34</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
         <x:v>558.87</x:v>
       </x:c>
       <x:c r="E26" s="5" t="n">
         <x:v>759.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A27" s="1" t="str">
         <x:v>PALANGRE DE FONDO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
-        <x:v>58</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
-        <x:v>2564.18</x:v>
+        <x:v>2505.18</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>7298.86</x:v>
+        <x:v>7135.66</x:v>
       </x:c>
       <x:c r="E27" s="5" t="n">
-        <x:v>9924.3</x:v>
+        <x:v>9702.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A28" s="1" t="str">
         <x:v>PALANGRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
-        <x:v>28</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
-        <x:v>275.35</x:v>
+        <x:v>270.01</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>1858.58</x:v>
+        <x:v>1794.24</x:v>
       </x:c>
       <x:c r="E28" s="5" t="n">
-        <x:v>2527.4</x:v>
+        <x:v>2439.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A29" s="1" t="str">
         <x:v>PALANGRE DE FONDO MENORES 100 TRB EN VIIIabde.</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
         <x:v>515.16</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
         <x:v>1202.31</x:v>
       </x:c>
       <x:c r="E29" s="5" t="n">
         <x:v>1634.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A30" s="1" t="str">
         <x:v>RASCO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
         <x:v>17</x:v>
@@ -15246,60 +15266,60 @@
         <x:v>3411.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A31" s="1" t="str">
         <x:v>VOLANTA EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
         <x:v>2681.74</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
         <x:v>5976.37</x:v>
       </x:c>
       <x:c r="E31" s="5" t="n">
         <x:v>8126.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A32" s="1" t="str">
         <x:v>TOTAL</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
-        <x:v>8315</x:v>
+        <x:v>8301</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
-        <x:v>300778.82</x:v>
+        <x:v>303296.29</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>728724.69</x:v>
+        <x:v>735760.14</x:v>
       </x:c>
       <x:c r="E32" s="5" t="n">
-        <x:v>990851.9</x:v>
+        <x:v>1000417.4</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A1:E1"/>
     <x:mergeCell ref="A2:E2"/>
   </x:mergeCells>
   <x:pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <x:pageSetup paperSize="9" scale="64" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>