--- v3 (2026-04-05)
+++ v4 (2026-05-21)
@@ -33,60 +33,60 @@
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style4.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors4.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style5.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors5.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x15">
   <x:fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <x:workbookPr filterPrivacy="1" hidePivotFieldList="1" defaultThemeVersion="153222"/>
   <x:bookViews>
     <x:workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" tabRatio="904"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Sumas por puerto base" sheetId="15" r:id="Rccd484ddd81a4256"/>
-[...1 lines deleted...]
-    <x:sheet name="Sumas por comunidad y modalidad" sheetId="17" r:id="Rc7ccc7f4db9747e9"/>
+    <x:sheet name="Sumas por puerto base" sheetId="15" r:id="Rf81ce4d99b2b421d"/>
+    <x:sheet name="Sumas por modalidad" sheetId="16" r:id="R2a9f984c53464ab8"/>
+    <x:sheet name="Sumas por comunidad y modalidad" sheetId="17" r:id="R2a12e833057a4867"/>
     <x:sheet name="Distribución de potencia" sheetId="24" r:id="rId4"/>
     <x:sheet name="Potencia por comunidad" sheetId="22" r:id="rId5"/>
     <x:sheet name="Volumen por comunidad" sheetId="20" r:id="rId6"/>
     <x:sheet name="Potencia por provincia" sheetId="23" r:id="rId7"/>
     <x:sheet name="Volumen por provincia" sheetId="21" r:id="rId8"/>
-    <x:sheet name="Sumas por comunidad" sheetId="18" state="hidden" r:id="Rf2b8b13522cd4d39"/>
-    <x:sheet name="Sumas por provincia" sheetId="19" state="hidden" r:id="R492a28ada4f743bb"/>
+    <x:sheet name="Sumas por comunidad" sheetId="18" state="hidden" r:id="Rcfd0d50979c04e49"/>
+    <x:sheet name="Sumas por provincia" sheetId="19" state="hidden" r:id="Rb60476d4cb6640b6"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="Aclaracion" localSheetId="8">'Sumas por comunidad'!$A$2</x:definedName>
     <x:definedName name="Aclaracion" localSheetId="2">'Sumas por comunidad y modalidad'!$A$2</x:definedName>
     <x:definedName name="Aclaracion" localSheetId="1">'Sumas por modalidad'!$A$2</x:definedName>
     <x:definedName name="Aclaracion" localSheetId="9">'Sumas por provincia'!$A$2</x:definedName>
     <x:definedName name="Aclaracion" localSheetId="0">'Sumas por puerto base'!$A$2</x:definedName>
     <x:definedName name="ArqueoGT" localSheetId="8">'Sumas por comunidad'!$C$5</x:definedName>
     <x:definedName name="ArqueoGT" localSheetId="2">'Sumas por comunidad y modalidad'!$D$5</x:definedName>
     <x:definedName name="ArqueoGT" localSheetId="1">'Sumas por modalidad'!$C$5</x:definedName>
     <x:definedName name="ArqueoGT" localSheetId="9">'Sumas por provincia'!$C$5</x:definedName>
     <x:definedName name="ArqueoGT" localSheetId="0">'Sumas por puerto base'!$E$5</x:definedName>
     <x:definedName name="Censo" localSheetId="2">'Sumas por comunidad y modalidad'!$B$5</x:definedName>
     <x:definedName name="Censo" localSheetId="1">'Sumas por modalidad'!$A$5</x:definedName>
     <x:definedName name="Comunidad" localSheetId="8">'Sumas por comunidad'!$A$5</x:definedName>
     <x:definedName name="Comunidad" localSheetId="2">'Sumas por comunidad y modalidad'!$A$5</x:definedName>
     <x:definedName name="Comunidad" localSheetId="0">'Sumas por puerto base'!$A$5</x:definedName>
     <x:definedName name="NumeroBuques" localSheetId="8">'Sumas por comunidad'!$B$5</x:definedName>
     <x:definedName name="NumeroBuques" localSheetId="2">'Sumas por comunidad y modalidad'!$C$5</x:definedName>
     <x:definedName name="NumeroBuques" localSheetId="1">'Sumas por modalidad'!$B$5</x:definedName>
     <x:definedName name="NumeroBuques" localSheetId="9">'Sumas por provincia'!$B$5</x:definedName>
     <x:definedName name="NumeroBuques" localSheetId="0">'Sumas por puerto base'!$D$5</x:definedName>
     <x:definedName name="PotenciaCV" localSheetId="8">'Sumas por comunidad'!$E$5</x:definedName>
     <x:definedName name="PotenciaCV" localSheetId="2">'Sumas por comunidad y modalidad'!$F$5</x:definedName>
     <x:definedName name="PotenciaCV" localSheetId="1">'Sumas por modalidad'!$E$5</x:definedName>
@@ -295,51 +295,51 @@
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Énfasis1" xfId="1" builtinId="29"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Texto explicativo" xfId="3" builtinId="53"/>
     <cellStyle name="Título 2" xfId="2" builtinId="17"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet5.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet4.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet3.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet2.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet1.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rc7ccc7f4db9747e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R5c3a824bd1c14666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rccd484ddd81a4256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="R492a28ada4f743bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rf2b8b13522cd4d39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet5.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet4.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet3.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet2.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet1.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R2a12e833057a4867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R2a9f984c53464ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rf81ce4d99b2b421d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rb60476d4cb6640b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rcfd0d50979c04e49" /></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors4.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style4.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors5.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style5.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
@@ -5517,173 +5517,173 @@
   </x:sheetViews>
   <x:sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <x:cols>
     <x:col min="1" max="1" width="27.7109375" bestFit="1" customWidth="1"/>
     <x:col min="2" max="2" width="24.140625" bestFit="1" customWidth="1"/>
     <x:col min="3" max="3" width="27.7109375" bestFit="1" customWidth="1"/>
     <x:col min="4" max="4" width="13.42578125" bestFit="1" customWidth="1"/>
     <x:col min="5" max="5" width="11.7109375" bestFit="1" customWidth="1"/>
     <x:col min="6" max="6" width="13.42578125" bestFit="1" customWidth="1"/>
     <x:col min="7" max="7" width="13" bestFit="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" s="6" customFormat="1" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <x:c r="A1" s="7" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B1" s="7"/>
       <x:c r="C1" s="7"/>
       <x:c r="D1" s="7"/>
       <x:c r="E1" s="7"/>
       <x:c r="F1" s="7"/>
       <x:c r="G1" s="7"/>
     </x:row>
     <x:row r="2" spans="1:7" s="6" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <x:c r="A2" s="8" t="str">
-        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (05/04/2026 23:35 UTC)</x:v>
+        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (21/05/2026 03:27 UTC)</x:v>
       </x:c>
       <x:c r="B2" s="8"/>
       <x:c r="C2" s="8"/>
       <x:c r="D2" s="8"/>
       <x:c r="E2" s="8"/>
       <x:c r="F2" s="8"/>
       <x:c r="G2" s="8"/>
     </x:row>
     <x:row r="3" spans="1:7" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
     <x:row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <x:c r="A4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F4" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G4" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A5" s="1" t="str">
         <x:v>ANDALUCÍA</x:v>
       </x:c>
       <x:c r="B5" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C5" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>1396</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="E5" s="4" t="n">
-        <x:v>28637.62</x:v>
+        <x:v>28657.61</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
-        <x:v>102039.65</x:v>
+        <x:v>102298.14</x:v>
       </x:c>
       <x:c r="G5" s="5" t="n">
-        <x:v>138746.4</x:v>
+        <x:v>139097.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A6" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B6" s="1" t="str">
         <x:v>ALMERÍA</x:v>
       </x:c>
       <x:c r="C6" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>6169.51</x:v>
+        <x:v>6231.04</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>18815.23</x:v>
+        <x:v>18952.73</x:v>
       </x:c>
       <x:c r="G6" s="5" t="n">
-        <x:v>25583.7</x:v>
+        <x:v>25770.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A7" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B7" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C7" s="1" t="str">
         <x:v>Adra</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>911.40</x:v>
+        <x:v>911.39</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
         <x:v>3599.05</x:v>
       </x:c>
       <x:c r="G7" s="5" t="n">
         <x:v>4893.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A8" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B8" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C8" s="1" t="str">
         <x:v>Almería</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>2102.21</x:v>
+        <x:v>2163.75</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>6322.95</x:v>
+        <x:v>6460.45</x:v>
       </x:c>
       <x:c r="G8" s="5" t="n">
-        <x:v>8597.6</x:v>
+        <x:v>8784.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A9" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B9" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C9" s="1" t="str">
         <x:v>Carboneras</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>2201.29</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>5825.74</x:v>
       </x:c>
       <x:c r="G9" s="5" t="n">
         <x:v>7921.3</x:v>
       </x:c>
     </x:row>
@@ -5722,60 +5722,60 @@
       </x:c>
       <x:c r="D11" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>273.59</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>1158.16</x:v>
       </x:c>
       <x:c r="G11" s="5" t="n">
         <x:v>1575.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A12" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B12" s="1" t="str">
         <x:v>CÁDIZ</x:v>
       </x:c>
       <x:c r="C12" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>5146.93</x:v>
+        <x:v>5142.31</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>24334.91</x:v>
+        <x:v>24299.24</x:v>
       </x:c>
       <x:c r="G12" s="5" t="n">
-        <x:v>33090.1</x:v>
+        <x:v>33041.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A13" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B13" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C13" s="1" t="str">
         <x:v>Algeciras</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
         <x:v>510.15</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
         <x:v>1787.18</x:v>
       </x:c>
       <x:c r="G13" s="5" t="n">
         <x:v>2430.1</x:v>
       </x:c>
     </x:row>
@@ -5814,60 +5814,60 @@
       </x:c>
       <x:c r="D15" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
         <x:v>56.77</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
         <x:v>259.58</x:v>
       </x:c>
       <x:c r="G15" s="5" t="n">
         <x:v>352.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A16" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B16" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C16" s="1" t="str">
         <x:v>Chipiona</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>224.08</x:v>
+        <x:v>226.45</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>1574.36</x:v>
+        <x:v>1611.16</x:v>
       </x:c>
       <x:c r="G16" s="5" t="n">
-        <x:v>2141.0</x:v>
+        <x:v>2191.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A17" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B17" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C17" s="1" t="str">
         <x:v>Conil</x:v>
       </x:c>
       <x:c r="D17" s="3" t="n">
         <x:v>46</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>204.39</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>1236.30</x:v>
       </x:c>
       <x:c r="G17" s="5" t="n">
         <x:v>1681.2</x:v>
       </x:c>
     </x:row>
@@ -5883,106 +5883,106 @@
       </x:c>
       <x:c r="D18" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>1.40</x:v>
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>11.03</x:v>
       </x:c>
       <x:c r="G18" s="5" t="n">
         <x:v>15.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A19" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B19" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C19" s="1" t="str">
         <x:v>La Linea de la Concepción</x:v>
       </x:c>
       <x:c r="D19" s="3" t="n">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>106.32</x:v>
+        <x:v>108.34</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>921.12</x:v>
+        <x:v>943.18</x:v>
       </x:c>
       <x:c r="G19" s="5" t="n">
-        <x:v>1252.7</x:v>
+        <x:v>1282.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A20" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B20" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C20" s="1" t="str">
         <x:v>Puerto de Santa Maria</x:v>
       </x:c>
       <x:c r="D20" s="3" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
         <x:v>631.31</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
         <x:v>1985.13</x:v>
       </x:c>
       <x:c r="G20" s="5" t="n">
         <x:v>2699.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A21" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B21" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C21" s="1" t="str">
         <x:v>Puerto Real</x:v>
       </x:c>
       <x:c r="D21" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
         <x:v>0.59</x:v>
       </x:c>
       <x:c r="F21" s="4" t="n">
-        <x:v>2.21</x:v>
+        <x:v>1.80</x:v>
       </x:c>
       <x:c r="G21" s="5" t="n">
-        <x:v>3.0</x:v>
+        <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A22" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B22" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C22" s="1" t="str">
         <x:v>Rota</x:v>
       </x:c>
       <x:c r="D22" s="3" t="n">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
         <x:v>231.30</x:v>
       </x:c>
       <x:c r="F22" s="4" t="n">
         <x:v>729.60</x:v>
       </x:c>
       <x:c r="G22" s="5" t="n">
         <x:v>992.0</x:v>
       </x:c>
     </x:row>
@@ -5998,175 +5998,175 @@
       </x:c>
       <x:c r="D23" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E23" s="4" t="n">
         <x:v>9.01</x:v>
       </x:c>
       <x:c r="F23" s="4" t="n">
         <x:v>44.11</x:v>
       </x:c>
       <x:c r="G23" s="5" t="n">
         <x:v>60.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A24" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B24" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C24" s="1" t="str">
         <x:v>Sanlucar De Barrameda</x:v>
       </x:c>
       <x:c r="D24" s="3" t="n">
-        <x:v>91</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
-        <x:v>1647.80</x:v>
+        <x:v>1638.79</x:v>
       </x:c>
       <x:c r="F24" s="4" t="n">
-        <x:v>7583.77</x:v>
+        <x:v>7489.65</x:v>
       </x:c>
       <x:c r="G24" s="5" t="n">
-        <x:v>10312.1</x:v>
+        <x:v>10184.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A25" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B25" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C25" s="1" t="str">
         <x:v>Tarifa</x:v>
       </x:c>
       <x:c r="D25" s="3" t="n">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
         <x:v>419.47</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
         <x:v>2673.85</x:v>
       </x:c>
       <x:c r="G25" s="5" t="n">
         <x:v>3636.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A26" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B26" s="1" t="str">
         <x:v>GRANADA</x:v>
       </x:c>
       <x:c r="C26" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D26" s="3" t="n">
-        <x:v>32</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>1029.55</x:v>
+        <x:v>1029.11</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>2902.79</x:v>
+        <x:v>2880.73</x:v>
       </x:c>
       <x:c r="G26" s="5" t="n">
-        <x:v>3947.0</x:v>
+        <x:v>3917.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A27" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B27" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C27" s="1" t="str">
         <x:v>Motril</x:v>
       </x:c>
       <x:c r="D27" s="3" t="n">
-        <x:v>32</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>1029.55</x:v>
+        <x:v>1029.11</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>2902.79</x:v>
+        <x:v>2880.73</x:v>
       </x:c>
       <x:c r="G27" s="5" t="n">
-        <x:v>3947.0</x:v>
+        <x:v>3917.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A28" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B28" s="1" t="str">
         <x:v>HUELVA</x:v>
       </x:c>
       <x:c r="C28" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D28" s="3" t="n">
-        <x:v>453</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>13005.18</x:v>
+        <x:v>13001.64</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>43227.05</x:v>
+        <x:v>43417.55</x:v>
       </x:c>
       <x:c r="G28" s="5" t="n">
-        <x:v>58775.4</x:v>
+        <x:v>59034.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A29" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B29" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C29" s="1" t="str">
         <x:v>Ayamonte</x:v>
       </x:c>
       <x:c r="D29" s="3" t="n">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>1231.83</x:v>
+        <x:v>1231.82</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>4567.53</x:v>
+        <x:v>4813.21</x:v>
       </x:c>
       <x:c r="G29" s="5" t="n">
-        <x:v>6210.5</x:v>
+        <x:v>6544.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A30" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B30" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C30" s="1" t="str">
         <x:v>Huelva</x:v>
       </x:c>
       <x:c r="D30" s="3" t="n">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
         <x:v>5946.50</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
         <x:v>11463.97</x:v>
       </x:c>
       <x:c r="G30" s="5" t="n">
         <x:v>15587.0</x:v>
       </x:c>
     </x:row>
@@ -6182,313 +6182,313 @@
       </x:c>
       <x:c r="D31" s="3" t="n">
         <x:v>183</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
         <x:v>3428.22</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
         <x:v>15750.40</x:v>
       </x:c>
       <x:c r="G31" s="5" t="n">
         <x:v>21415.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A32" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B32" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C32" s="1" t="str">
         <x:v>Lepe</x:v>
       </x:c>
       <x:c r="D32" s="3" t="n">
-        <x:v>59</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>926.22</x:v>
+        <x:v>923.85</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
-        <x:v>3536.28</x:v>
+        <x:v>3499.48</x:v>
       </x:c>
       <x:c r="G32" s="5" t="n">
-        <x:v>4808.2</x:v>
+        <x:v>4758.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A33" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B33" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C33" s="1" t="str">
         <x:v>Palos De La Frontera</x:v>
       </x:c>
       <x:c r="D33" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
         <x:v>5.38</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
         <x:v>95.46</x:v>
       </x:c>
       <x:c r="G33" s="5" t="n">
         <x:v>129.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A34" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B34" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C34" s="1" t="str">
         <x:v>Punta Umbria</x:v>
       </x:c>
       <x:c r="D34" s="3" t="n">
-        <x:v>116</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>1467.03</x:v>
+        <x:v>1465.87</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>7813.41</x:v>
+        <x:v>7795.03</x:v>
       </x:c>
       <x:c r="G34" s="5" t="n">
-        <x:v>10624.2</x:v>
+        <x:v>10599.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A35" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B35" s="1" t="str">
         <x:v>MÁLAGA</x:v>
       </x:c>
       <x:c r="C35" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D35" s="3" t="n">
-        <x:v>250</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>3286.45</x:v>
+        <x:v>3253.51</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>12759.67</x:v>
+        <x:v>12747.89</x:v>
       </x:c>
       <x:c r="G35" s="5" t="n">
-        <x:v>17350.2</x:v>
+        <x:v>17334.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A36" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B36" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C36" s="1" t="str">
         <x:v>Estepona</x:v>
       </x:c>
       <x:c r="D36" s="3" t="n">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
         <x:v>659.87</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
         <x:v>2540.15</x:v>
       </x:c>
       <x:c r="G36" s="5" t="n">
         <x:v>3454.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A37" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B37" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C37" s="1" t="str">
         <x:v>Fuengirola</x:v>
       </x:c>
       <x:c r="D37" s="3" t="n">
-        <x:v>38</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
-        <x:v>439.37</x:v>
+        <x:v>399.12</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>1760.23</x:v>
+        <x:v>1694.05</x:v>
       </x:c>
       <x:c r="G37" s="5" t="n">
-        <x:v>2393.7</x:v>
+        <x:v>2303.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A38" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B38" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C38" s="1" t="str">
         <x:v>Málaga</x:v>
       </x:c>
       <x:c r="D38" s="3" t="n">
-        <x:v>18</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>54.34</x:v>
+        <x:v>53.19</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
         <x:v>391.90</x:v>
       </x:c>
       <x:c r="G38" s="5" t="n">
         <x:v>533.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A39" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B39" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C39" s="1" t="str">
         <x:v>Marbella</x:v>
       </x:c>
       <x:c r="D39" s="3" t="n">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>406.74</x:v>
+        <x:v>415.20</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
-        <x:v>1894.09</x:v>
+        <x:v>1948.49</x:v>
       </x:c>
       <x:c r="G39" s="5" t="n">
-        <x:v>2575.6</x:v>
+        <x:v>2649.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A40" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B40" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C40" s="1" t="str">
         <x:v>Velez-Malaga</x:v>
       </x:c>
       <x:c r="D40" s="3" t="n">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
         <x:v>1726.13</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
         <x:v>6173.30</x:v>
       </x:c>
       <x:c r="G40" s="5" t="n">
         <x:v>8393.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A41" s="1" t="str">
         <x:v>CANARIAS</x:v>
       </x:c>
       <x:c r="B41" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C41" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D41" s="3" t="n">
         <x:v>707</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>16983.63</x:v>
+        <x:v>16986.44</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>42810.03</x:v>
+        <x:v>42810.97</x:v>
       </x:c>
       <x:c r="G41" s="5" t="n">
-        <x:v>58210.1</x:v>
+        <x:v>58211.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A42" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B42" s="1" t="str">
         <x:v>LAS PALMAS</x:v>
       </x:c>
       <x:c r="C42" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D42" s="3" t="n">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>14743.38</x:v>
+        <x:v>14746.97</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>31214.49</x:v>
+        <x:v>31226.95</x:v>
       </x:c>
       <x:c r="G42" s="5" t="n">
-        <x:v>42442.8</x:v>
+        <x:v>42459.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A43" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B43" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C43" s="1" t="str">
         <x:v>Agaete</x:v>
       </x:c>
       <x:c r="D43" s="3" t="n">
-        <x:v>15</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>61.23</x:v>
+        <x:v>65.06</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>459.19</x:v>
+        <x:v>476.47</x:v>
       </x:c>
       <x:c r="G43" s="5" t="n">
-        <x:v>624.4</x:v>
+        <x:v>647.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A44" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B44" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C44" s="1" t="str">
         <x:v>Arguineguín</x:v>
       </x:c>
       <x:c r="D44" s="3" t="n">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
         <x:v>391.69</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
         <x:v>1890.45</x:v>
       </x:c>
       <x:c r="G44" s="5" t="n">
         <x:v>2570.9</x:v>
       </x:c>
     </x:row>
@@ -6527,106 +6527,106 @@
       </x:c>
       <x:c r="D46" s="3" t="n">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
         <x:v>181.24</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
         <x:v>1269.61</x:v>
       </x:c>
       <x:c r="G46" s="5" t="n">
         <x:v>1726.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A47" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B47" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C47" s="1" t="str">
         <x:v>Castillo del Romeral</x:v>
       </x:c>
       <x:c r="D47" s="3" t="n">
-        <x:v>16</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
-        <x:v>36.33</x:v>
+        <x:v>36.55</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>392.90</x:v>
+        <x:v>366.43</x:v>
       </x:c>
       <x:c r="G47" s="5" t="n">
-        <x:v>534.3</x:v>
+        <x:v>498.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A48" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B48" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C48" s="1" t="str">
         <x:v>Corralejo</x:v>
       </x:c>
       <x:c r="D48" s="3" t="n">
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
-        <x:v>66.43</x:v>
+        <x:v>62.16</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>710.66</x:v>
+        <x:v>640.81</x:v>
       </x:c>
       <x:c r="G48" s="5" t="n">
-        <x:v>966.4</x:v>
+        <x:v>871.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A49" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B49" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C49" s="1" t="str">
         <x:v>El Cotillo</x:v>
       </x:c>
       <x:c r="D49" s="3" t="n">
-        <x:v>3</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
-        <x:v>6.19</x:v>
+        <x:v>12.15</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
-        <x:v>73.53</x:v>
+        <x:v>169.85</x:v>
       </x:c>
       <x:c r="G49" s="5" t="n">
-        <x:v>100.0</x:v>
+        <x:v>231.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A50" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B50" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C50" s="1" t="str">
         <x:v>Gran Tarajal</x:v>
       </x:c>
       <x:c r="D50" s="3" t="n">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
         <x:v>145.21</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
         <x:v>1140.50</x:v>
       </x:c>
       <x:c r="G50" s="5" t="n">
         <x:v>1550.9</x:v>
       </x:c>
     </x:row>
@@ -6648,54 +6648,54 @@
       </x:c>
       <x:c r="F51" s="4" t="n">
         <x:v>52.96</x:v>
       </x:c>
       <x:c r="G51" s="5" t="n">
         <x:v>72.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A52" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B52" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C52" s="1" t="str">
         <x:v>Las Palmas - Puerto de la Luz</x:v>
       </x:c>
       <x:c r="D52" s="3" t="n">
         <x:v>37</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
         <x:v>12009.57</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
-        <x:v>16857.53</x:v>
+        <x:v>16858.62</x:v>
       </x:c>
       <x:c r="G52" s="5" t="n">
-        <x:v>22920.0</x:v>
+        <x:v>22921.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A53" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B53" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C53" s="1" t="str">
         <x:v>Mogán</x:v>
       </x:c>
       <x:c r="D53" s="3" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
         <x:v>105.90</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
         <x:v>679.51</x:v>
       </x:c>
       <x:c r="G53" s="5" t="n">
         <x:v>924.0</x:v>
       </x:c>
     </x:row>
@@ -6783,264 +6783,264 @@
       </x:c>
       <x:c r="E57" s="4" t="n">
         <x:v>179.89</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
         <x:v>937.95</x:v>
       </x:c>
       <x:c r="G57" s="5" t="n">
         <x:v>1275.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A58" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B58" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C58" s="1" t="str">
         <x:v>Puerto del Rosario</x:v>
       </x:c>
       <x:c r="D58" s="3" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
-        <x:v>21.61</x:v>
+        <x:v>21.64</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
         <x:v>230.63</x:v>
       </x:c>
       <x:c r="G58" s="5" t="n">
         <x:v>313.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A59" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B59" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C59" s="1" t="str">
         <x:v>San Cristóbal</x:v>
       </x:c>
       <x:c r="D59" s="3" t="n">
-        <x:v>9</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
-        <x:v>17.86</x:v>
+        <x:v>15.67</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
-        <x:v>140.99</x:v>
+        <x:v>135.11</x:v>
       </x:c>
       <x:c r="G59" s="5" t="n">
-        <x:v>191.7</x:v>
+        <x:v>183.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A60" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B60" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C60" s="1" t="str">
         <x:v>Taliarte - Melenara</x:v>
       </x:c>
       <x:c r="D60" s="3" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
-        <x:v>42.60</x:v>
+        <x:v>42.61</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>410.45</x:v>
+        <x:v>410.42</x:v>
       </x:c>
       <x:c r="G60" s="5" t="n">
         <x:v>558.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A61" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B61" s="1" t="str">
         <x:v>SANTA CRUZ DE TENERIFE</x:v>
       </x:c>
       <x:c r="C61" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D61" s="3" t="n">
-        <x:v>316</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
-        <x:v>2240.25</x:v>
+        <x:v>2239.47</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>11595.54</x:v>
+        <x:v>11584.02</x:v>
       </x:c>
       <x:c r="G61" s="5" t="n">
-        <x:v>15767.3</x:v>
+        <x:v>15751.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A62" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B62" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C62" s="1" t="str">
         <x:v>Candelaria</x:v>
       </x:c>
       <x:c r="D62" s="3" t="n">
-        <x:v>17</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
-        <x:v>32.71</x:v>
+        <x:v>31.07</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
-        <x:v>510.81</x:v>
+        <x:v>499.41</x:v>
       </x:c>
       <x:c r="G62" s="5" t="n">
-        <x:v>694.7</x:v>
+        <x:v>679.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A63" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B63" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C63" s="1" t="str">
         <x:v>El Pris - Tacoronte</x:v>
       </x:c>
       <x:c r="D63" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
         <x:v>13.67</x:v>
       </x:c>
       <x:c r="F63" s="4" t="n">
         <x:v>150.08</x:v>
       </x:c>
       <x:c r="G63" s="5" t="n">
         <x:v>204.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A64" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B64" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C64" s="1" t="str">
         <x:v>Garachico</x:v>
       </x:c>
       <x:c r="D64" s="3" t="n">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
-        <x:v>51.31</x:v>
+        <x:v>51.90</x:v>
       </x:c>
       <x:c r="F64" s="4" t="n">
-        <x:v>549.15</x:v>
+        <x:v>559.44</x:v>
       </x:c>
       <x:c r="G64" s="5" t="n">
-        <x:v>746.6</x:v>
+        <x:v>760.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A65" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B65" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C65" s="1" t="str">
         <x:v>La Estaca</x:v>
       </x:c>
       <x:c r="D65" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
         <x:v>10.56</x:v>
       </x:c>
       <x:c r="F65" s="4" t="n">
         <x:v>150.57</x:v>
       </x:c>
       <x:c r="G65" s="5" t="n">
         <x:v>204.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A66" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B66" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C66" s="1" t="str">
         <x:v>La Restinga</x:v>
       </x:c>
       <x:c r="D66" s="3" t="n">
-        <x:v>31</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E66" s="4" t="n">
-        <x:v>95.05</x:v>
+        <x:v>92.83</x:v>
       </x:c>
       <x:c r="F66" s="4" t="n">
-        <x:v>1011.86</x:v>
+        <x:v>971.38</x:v>
       </x:c>
       <x:c r="G66" s="5" t="n">
-        <x:v>1375.8</x:v>
+        <x:v>1320.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A67" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B67" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C67" s="1" t="str">
         <x:v>Las Galletas</x:v>
       </x:c>
       <x:c r="D67" s="3" t="n">
-        <x:v>15</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E67" s="4" t="n">
-        <x:v>50.06</x:v>
+        <x:v>49.09</x:v>
       </x:c>
       <x:c r="F67" s="4" t="n">
-        <x:v>490.72</x:v>
+        <x:v>484.09</x:v>
       </x:c>
       <x:c r="G67" s="5" t="n">
-        <x:v>667.2</x:v>
+        <x:v>658.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A68" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B68" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C68" s="1" t="str">
         <x:v>Los Abrigos</x:v>
       </x:c>
       <x:c r="D68" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E68" s="4" t="n">
         <x:v>46.61</x:v>
       </x:c>
       <x:c r="F68" s="4" t="n">
         <x:v>236.04</x:v>
       </x:c>
       <x:c r="G68" s="5" t="n">
         <x:v>321.0</x:v>
       </x:c>
     </x:row>
@@ -7079,129 +7079,129 @@
       </x:c>
       <x:c r="D70" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E70" s="4" t="n">
         <x:v>40.46</x:v>
       </x:c>
       <x:c r="F70" s="4" t="n">
         <x:v>218.09</x:v>
       </x:c>
       <x:c r="G70" s="5" t="n">
         <x:v>296.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A71" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B71" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C71" s="1" t="str">
         <x:v>Playa San Juan - Guia Isora</x:v>
       </x:c>
       <x:c r="D71" s="3" t="n">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E71" s="4" t="n">
-        <x:v>125.97</x:v>
+        <x:v>128.19</x:v>
       </x:c>
       <x:c r="F71" s="4" t="n">
-        <x:v>700.49</x:v>
+        <x:v>740.97</x:v>
       </x:c>
       <x:c r="G71" s="5" t="n">
-        <x:v>952.5</x:v>
+        <x:v>1007.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A72" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B72" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C72" s="1" t="str">
         <x:v>Playa San Marcos</x:v>
       </x:c>
       <x:c r="D72" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E72" s="4" t="n">
-        <x:v>4.69</x:v>
+        <x:v>5.54</x:v>
       </x:c>
       <x:c r="F72" s="4" t="n">
         <x:v>34.78</x:v>
       </x:c>
       <x:c r="G72" s="5" t="n">
         <x:v>47.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A73" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B73" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C73" s="1" t="str">
         <x:v>Puerto de la Cruz</x:v>
       </x:c>
       <x:c r="D73" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E73" s="4" t="n">
-        <x:v>23.62</x:v>
+        <x:v>23.63</x:v>
       </x:c>
       <x:c r="F73" s="4" t="n">
         <x:v>177.15</x:v>
       </x:c>
       <x:c r="G73" s="5" t="n">
         <x:v>240.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A74" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B74" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C74" s="1" t="str">
         <x:v>Punta Hidalgo</x:v>
       </x:c>
       <x:c r="D74" s="3" t="n">
-        <x:v>19</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E74" s="4" t="n">
-        <x:v>35.96</x:v>
+        <x:v>35.37</x:v>
       </x:c>
       <x:c r="F74" s="4" t="n">
-        <x:v>214.57</x:v>
+        <x:v>204.28</x:v>
       </x:c>
       <x:c r="G74" s="5" t="n">
-        <x:v>291.8</x:v>
+        <x:v>277.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A75" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B75" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C75" s="1" t="str">
         <x:v>San Andrés</x:v>
       </x:c>
       <x:c r="D75" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E75" s="4" t="n">
         <x:v>4.50</x:v>
       </x:c>
       <x:c r="F75" s="4" t="n">
         <x:v>38.24</x:v>
       </x:c>
       <x:c r="G75" s="5" t="n">
         <x:v>52.0</x:v>
       </x:c>
     </x:row>
@@ -7286,106 +7286,106 @@
       </x:c>
       <x:c r="D79" s="3" t="n">
         <x:v>34</x:v>
       </x:c>
       <x:c r="E79" s="4" t="n">
         <x:v>120.90</x:v>
       </x:c>
       <x:c r="F79" s="4" t="n">
         <x:v>1000.20</x:v>
       </x:c>
       <x:c r="G79" s="5" t="n">
         <x:v>1360.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A80" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B80" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C80" s="1" t="str">
         <x:v>Valle Gran Rey</x:v>
       </x:c>
       <x:c r="D80" s="3" t="n">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="E80" s="4" t="n">
-        <x:v>183.25</x:v>
+        <x:v>184.22</x:v>
       </x:c>
       <x:c r="F80" s="4" t="n">
-        <x:v>755.91</x:v>
+        <x:v>762.42</x:v>
       </x:c>
       <x:c r="G80" s="5" t="n">
-        <x:v>1027.8</x:v>
+        <x:v>1036.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A81" s="1" t="str">
         <x:v>CANTABRIA</x:v>
       </x:c>
       <x:c r="B81" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C81" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D81" s="3" t="n">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E81" s="4" t="n">
-        <x:v>6532.06</x:v>
+        <x:v>6461.19</x:v>
       </x:c>
       <x:c r="F81" s="4" t="n">
-        <x:v>17364.84</x:v>
+        <x:v>17163.38</x:v>
       </x:c>
       <x:c r="G81" s="5" t="n">
-        <x:v>23610.4</x:v>
+        <x:v>23336.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A82" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B82" s="1" t="str">
         <x:v>CANTABRIA</x:v>
       </x:c>
       <x:c r="C82" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D82" s="3" t="n">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E82" s="4" t="n">
-        <x:v>6532.06</x:v>
+        <x:v>6461.19</x:v>
       </x:c>
       <x:c r="F82" s="4" t="n">
-        <x:v>17364.84</x:v>
+        <x:v>17163.38</x:v>
       </x:c>
       <x:c r="G82" s="5" t="n">
-        <x:v>23610.4</x:v>
+        <x:v>23336.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A83" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B83" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C83" s="1" t="str">
         <x:v>Castro Urdiales</x:v>
       </x:c>
       <x:c r="D83" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E83" s="4" t="n">
         <x:v>72.58</x:v>
       </x:c>
       <x:c r="F83" s="4" t="n">
         <x:v>534.58</x:v>
       </x:c>
       <x:c r="G83" s="5" t="n">
         <x:v>727.0</x:v>
       </x:c>
     </x:row>
@@ -7447,83 +7447,83 @@
       </x:c>
       <x:c r="D86" s="3" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E86" s="4" t="n">
         <x:v>1026.41</x:v>
       </x:c>
       <x:c r="F86" s="4" t="n">
         <x:v>2430.37</x:v>
       </x:c>
       <x:c r="G86" s="5" t="n">
         <x:v>3304.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A87" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B87" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C87" s="1" t="str">
         <x:v>San Vicente de la Barquera</x:v>
       </x:c>
       <x:c r="D87" s="3" t="n">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E87" s="4" t="n">
-        <x:v>723.68</x:v>
+        <x:v>749.70</x:v>
       </x:c>
       <x:c r="F87" s="4" t="n">
-        <x:v>1933.79</x:v>
+        <x:v>2027.93</x:v>
       </x:c>
       <x:c r="G87" s="5" t="n">
-        <x:v>2629.4</x:v>
+        <x:v>2757.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A88" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B88" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C88" s="1" t="str">
         <x:v>Santander</x:v>
       </x:c>
       <x:c r="D88" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E88" s="4" t="n">
-        <x:v>1352.86</x:v>
+        <x:v>1255.97</x:v>
       </x:c>
       <x:c r="F88" s="4" t="n">
-        <x:v>3721.27</x:v>
+        <x:v>3425.67</x:v>
       </x:c>
       <x:c r="G88" s="5" t="n">
-        <x:v>5059.6</x:v>
+        <x:v>4657.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A89" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B89" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C89" s="1" t="str">
         <x:v>Santoña</x:v>
       </x:c>
       <x:c r="D89" s="3" t="n">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E89" s="4" t="n">
         <x:v>1715.67</x:v>
       </x:c>
       <x:c r="F89" s="4" t="n">
         <x:v>4769.93</x:v>
       </x:c>
       <x:c r="G89" s="5" t="n">
         <x:v>6485.5</x:v>
       </x:c>
     </x:row>
@@ -7542,80 +7542,80 @@
       </x:c>
       <x:c r="E90" s="4" t="n">
         <x:v>171.13</x:v>
       </x:c>
       <x:c r="F90" s="4" t="n">
         <x:v>681.70</x:v>
       </x:c>
       <x:c r="G90" s="5" t="n">
         <x:v>926.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A91" s="1" t="str">
         <x:v>CATALUÑA</x:v>
       </x:c>
       <x:c r="B91" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C91" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D91" s="3" t="n">
         <x:v>573</x:v>
       </x:c>
       <x:c r="E91" s="4" t="n">
-        <x:v>15079.33</x:v>
+        <x:v>15080.91</x:v>
       </x:c>
       <x:c r="F91" s="4" t="n">
-        <x:v>69181.23</x:v>
+        <x:v>69184.56</x:v>
       </x:c>
       <x:c r="G91" s="5" t="n">
-        <x:v>94065.2</x:v>
+        <x:v>94069.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A92" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B92" s="1" t="str">
         <x:v>BARCELONA</x:v>
       </x:c>
       <x:c r="C92" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D92" s="3" t="n">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E92" s="4" t="n">
-        <x:v>3568.52</x:v>
+        <x:v>3543.08</x:v>
       </x:c>
       <x:c r="F92" s="4" t="n">
-        <x:v>15638.99</x:v>
+        <x:v>15513.97</x:v>
       </x:c>
       <x:c r="G92" s="5" t="n">
-        <x:v>21264.2</x:v>
+        <x:v>21094.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A93" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B93" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C93" s="1" t="str">
         <x:v>Arenys de Mar</x:v>
       </x:c>
       <x:c r="D93" s="3" t="n">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E93" s="4" t="n">
         <x:v>891.74</x:v>
       </x:c>
       <x:c r="F93" s="4" t="n">
         <x:v>4063.92</x:v>
       </x:c>
       <x:c r="G93" s="5" t="n">
         <x:v>5525.7</x:v>
       </x:c>
     </x:row>
@@ -7723,106 +7723,106 @@
       </x:c>
       <x:c r="D98" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E98" s="4" t="n">
         <x:v>7.42</x:v>
       </x:c>
       <x:c r="F98" s="4" t="n">
         <x:v>83.82</x:v>
       </x:c>
       <x:c r="G98" s="5" t="n">
         <x:v>114.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A99" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B99" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C99" s="1" t="str">
         <x:v>Vilanova y la Geltrú</x:v>
       </x:c>
       <x:c r="D99" s="3" t="n">
-        <x:v>51</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E99" s="4" t="n">
-        <x:v>1251.44</x:v>
+        <x:v>1226.00</x:v>
       </x:c>
       <x:c r="F99" s="4" t="n">
-        <x:v>5483.97</x:v>
+        <x:v>5358.95</x:v>
       </x:c>
       <x:c r="G99" s="5" t="n">
-        <x:v>7456.6</x:v>
+        <x:v>7286.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A100" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B100" s="1" t="str">
         <x:v>GIRONA</x:v>
       </x:c>
       <x:c r="C100" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D100" s="3" t="n">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E100" s="4" t="n">
-        <x:v>5108.46</x:v>
+        <x:v>5128.57</x:v>
       </x:c>
       <x:c r="F100" s="4" t="n">
-        <x:v>22372.41</x:v>
+        <x:v>22430.91</x:v>
       </x:c>
       <x:c r="G100" s="5" t="n">
-        <x:v>30419.5</x:v>
+        <x:v>30499.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A101" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B101" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C101" s="1" t="str">
         <x:v>Blanes</x:v>
       </x:c>
       <x:c r="D101" s="3" t="n">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E101" s="4" t="n">
-        <x:v>1236.60</x:v>
+        <x:v>1256.72</x:v>
       </x:c>
       <x:c r="F101" s="4" t="n">
-        <x:v>5456.70</x:v>
+        <x:v>5515.54</x:v>
       </x:c>
       <x:c r="G101" s="5" t="n">
-        <x:v>7419.4</x:v>
+        <x:v>7499.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A102" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B102" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C102" s="1" t="str">
         <x:v>Cadaques</x:v>
       </x:c>
       <x:c r="D102" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E102" s="4" t="n">
         <x:v>4.71</x:v>
       </x:c>
       <x:c r="F102" s="4" t="n">
         <x:v>71.49</x:v>
       </x:c>
       <x:c r="G102" s="5" t="n">
         <x:v>97.2</x:v>
       </x:c>
     </x:row>
@@ -7936,123 +7936,123 @@
       </x:c>
       <x:c r="F107" s="4" t="n">
         <x:v>5944.52</x:v>
       </x:c>
       <x:c r="G107" s="5" t="n">
         <x:v>8082.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A108" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B108" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C108" s="1" t="str">
         <x:v>Port de la Selva</x:v>
       </x:c>
       <x:c r="D108" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="E108" s="4" t="n">
         <x:v>311.85</x:v>
       </x:c>
       <x:c r="F108" s="4" t="n">
-        <x:v>1119.26</x:v>
+        <x:v>1118.92</x:v>
       </x:c>
       <x:c r="G108" s="5" t="n">
-        <x:v>1521.8</x:v>
+        <x:v>1521.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A109" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B109" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C109" s="1" t="str">
         <x:v>Rosas</x:v>
       </x:c>
       <x:c r="D109" s="3" t="n">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E109" s="4" t="n">
-        <x:v>1405.46</x:v>
+        <x:v>1405.45</x:v>
       </x:c>
       <x:c r="F109" s="4" t="n">
         <x:v>5419.77</x:v>
       </x:c>
       <x:c r="G109" s="5" t="n">
         <x:v>7369.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A110" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B110" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C110" s="1" t="str">
         <x:v>San Feliu De Guixols</x:v>
       </x:c>
       <x:c r="D110" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E110" s="4" t="n">
         <x:v>79.43</x:v>
       </x:c>
       <x:c r="F110" s="4" t="n">
         <x:v>647.58</x:v>
       </x:c>
       <x:c r="G110" s="5" t="n">
         <x:v>880.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A111" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B111" s="1" t="str">
         <x:v>TARRAGONA</x:v>
       </x:c>
       <x:c r="C111" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D111" s="3" t="n">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E111" s="4" t="n">
-        <x:v>6402.35</x:v>
+        <x:v>6409.26</x:v>
       </x:c>
       <x:c r="F111" s="4" t="n">
-        <x:v>31169.83</x:v>
+        <x:v>31239.68</x:v>
       </x:c>
       <x:c r="G111" s="5" t="n">
-        <x:v>42381.5</x:v>
+        <x:v>42476.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A112" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B112" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C112" s="1" t="str">
         <x:v>Ampolla</x:v>
       </x:c>
       <x:c r="D112" s="3" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E112" s="4" t="n">
         <x:v>50.25</x:v>
       </x:c>
       <x:c r="F112" s="4" t="n">
         <x:v>452.63</x:v>
       </x:c>
       <x:c r="G112" s="5" t="n">
         <x:v>615.5</x:v>
       </x:c>
     </x:row>
@@ -8160,60 +8160,60 @@
       </x:c>
       <x:c r="D117" s="3" t="n">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E117" s="4" t="n">
         <x:v>2323.32</x:v>
       </x:c>
       <x:c r="F117" s="4" t="n">
         <x:v>13013.65</x:v>
       </x:c>
       <x:c r="G117" s="5" t="n">
         <x:v>17694.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A118" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B118" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C118" s="1" t="str">
         <x:v>San Carlos de la Rápita</x:v>
       </x:c>
       <x:c r="D118" s="3" t="n">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E118" s="4" t="n">
-        <x:v>1745.69</x:v>
+        <x:v>1752.60</x:v>
       </x:c>
       <x:c r="F118" s="4" t="n">
-        <x:v>7578.47</x:v>
+        <x:v>7648.32</x:v>
       </x:c>
       <x:c r="G118" s="5" t="n">
-        <x:v>10304.8</x:v>
+        <x:v>10399.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A119" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B119" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C119" s="1" t="str">
         <x:v>Tarragona</x:v>
       </x:c>
       <x:c r="D119" s="3" t="n">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E119" s="4" t="n">
         <x:v>1454.21</x:v>
       </x:c>
       <x:c r="F119" s="4" t="n">
         <x:v>5751.71</x:v>
       </x:c>
       <x:c r="G119" s="5" t="n">
         <x:v>7820.3</x:v>
       </x:c>
     </x:row>
@@ -8298,83 +8298,83 @@
       </x:c>
       <x:c r="D123" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E123" s="4" t="n">
         <x:v>2207.09</x:v>
       </x:c>
       <x:c r="F123" s="4" t="n">
         <x:v>3266.66</x:v>
       </x:c>
       <x:c r="G123" s="5" t="n">
         <x:v>4441.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A124" s="1" t="str">
         <x:v>COMUNITAT VALENCIANA</x:v>
       </x:c>
       <x:c r="B124" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C124" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D124" s="3" t="n">
-        <x:v>458</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="E124" s="4" t="n">
-        <x:v>16604.28</x:v>
+        <x:v>16522.10</x:v>
       </x:c>
       <x:c r="F124" s="4" t="n">
-        <x:v>58441.55</x:v>
+        <x:v>57952.59</x:v>
       </x:c>
       <x:c r="G124" s="5" t="n">
-        <x:v>79462.7</x:v>
+        <x:v>78797.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A125" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B125" s="1" t="str">
         <x:v>ALICANTE/ALACANT</x:v>
       </x:c>
       <x:c r="C125" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D125" s="3" t="n">
-        <x:v>242</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E125" s="4" t="n">
-        <x:v>9970.18</x:v>
+        <x:v>9903.37</x:v>
       </x:c>
       <x:c r="F125" s="4" t="n">
-        <x:v>32842.06</x:v>
+        <x:v>32477.35</x:v>
       </x:c>
       <x:c r="G125" s="5" t="n">
-        <x:v>44654.5</x:v>
+        <x:v>44158.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A126" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B126" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C126" s="1" t="str">
         <x:v>Alicante</x:v>
       </x:c>
       <x:c r="D126" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E126" s="4" t="n">
         <x:v>13.05</x:v>
       </x:c>
       <x:c r="F126" s="4" t="n">
         <x:v>78.67</x:v>
       </x:c>
       <x:c r="G126" s="5" t="n">
         <x:v>107.0</x:v>
       </x:c>
     </x:row>
@@ -8436,60 +8436,60 @@
       </x:c>
       <x:c r="D129" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E129" s="4" t="n">
         <x:v>811.17</x:v>
       </x:c>
       <x:c r="F129" s="4" t="n">
         <x:v>2589.57</x:v>
       </x:c>
       <x:c r="G129" s="5" t="n">
         <x:v>3520.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A130" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B130" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C130" s="1" t="str">
         <x:v>Campello</x:v>
       </x:c>
       <x:c r="D130" s="3" t="n">
-        <x:v>6</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="E130" s="4" t="n">
-        <x:v>29.61</x:v>
+        <x:v>24.94</x:v>
       </x:c>
       <x:c r="F130" s="4" t="n">
-        <x:v>251.42</x:v>
+        <x:v>180.83</x:v>
       </x:c>
       <x:c r="G130" s="5" t="n">
-        <x:v>342.0</x:v>
+        <x:v>246.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A131" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B131" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C131" s="1" t="str">
         <x:v>Denia</x:v>
       </x:c>
       <x:c r="D131" s="3" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E131" s="4" t="n">
         <x:v>1098.80</x:v>
       </x:c>
       <x:c r="F131" s="4" t="n">
         <x:v>4002.02</x:v>
       </x:c>
       <x:c r="G131" s="5" t="n">
         <x:v>5441.1</x:v>
       </x:c>
     </x:row>
@@ -8528,100 +8528,100 @@
       </x:c>
       <x:c r="D133" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E133" s="4" t="n">
         <x:v>42.42</x:v>
       </x:c>
       <x:c r="F133" s="4" t="n">
         <x:v>400.28</x:v>
       </x:c>
       <x:c r="G133" s="5" t="n">
         <x:v>544.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A134" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B134" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C134" s="1" t="str">
         <x:v>Javea</x:v>
       </x:c>
       <x:c r="D134" s="3" t="n">
-        <x:v>12</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="E134" s="4" t="n">
-        <x:v>565.50</x:v>
+        <x:v>503.37</x:v>
       </x:c>
       <x:c r="F134" s="4" t="n">
-        <x:v>2064.76</x:v>
+        <x:v>1770.64</x:v>
       </x:c>
       <x:c r="G134" s="5" t="n">
-        <x:v>2807.5</x:v>
+        <x:v>2407.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A135" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B135" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C135" s="1" t="str">
         <x:v>Moraira</x:v>
       </x:c>
       <x:c r="D135" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E135" s="4" t="n">
         <x:v>11.16</x:v>
       </x:c>
       <x:c r="F135" s="4" t="n">
         <x:v>80.88</x:v>
       </x:c>
       <x:c r="G135" s="5" t="n">
         <x:v>110.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A136" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B136" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C136" s="1" t="str">
         <x:v>Santa Pola</x:v>
       </x:c>
       <x:c r="D136" s="3" t="n">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E136" s="4" t="n">
-        <x:v>3871.56</x:v>
+        <x:v>3871.55</x:v>
       </x:c>
       <x:c r="F136" s="4" t="n">
         <x:v>11615.37</x:v>
       </x:c>
       <x:c r="G136" s="5" t="n">
         <x:v>15793.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A137" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B137" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C137" s="1" t="str">
         <x:v>Torrevieja</x:v>
       </x:c>
       <x:c r="D137" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E137" s="4" t="n">
         <x:v>117.19</x:v>
       </x:c>
       <x:c r="F137" s="4" t="n">
@@ -8643,83 +8643,83 @@
       </x:c>
       <x:c r="D138" s="3" t="n">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E138" s="4" t="n">
         <x:v>2149.64</x:v>
       </x:c>
       <x:c r="F138" s="4" t="n">
         <x:v>7314.76</x:v>
       </x:c>
       <x:c r="G138" s="5" t="n">
         <x:v>9945.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A139" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B139" s="1" t="str">
         <x:v>CASTELLÓN/CASTELLÓ</x:v>
       </x:c>
       <x:c r="C139" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D139" s="3" t="n">
-        <x:v>134</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E139" s="4" t="n">
-        <x:v>5109.18</x:v>
+        <x:v>5102.27</x:v>
       </x:c>
       <x:c r="F139" s="4" t="n">
-        <x:v>18912.46</x:v>
+        <x:v>18842.61</x:v>
       </x:c>
       <x:c r="G139" s="5" t="n">
-        <x:v>25715.5</x:v>
+        <x:v>25620.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A140" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B140" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C140" s="1" t="str">
         <x:v>Benicarlo</x:v>
       </x:c>
       <x:c r="D140" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E140" s="4" t="n">
-        <x:v>864.62</x:v>
+        <x:v>857.71</x:v>
       </x:c>
       <x:c r="F140" s="4" t="n">
-        <x:v>2705.17</x:v>
+        <x:v>2635.32</x:v>
       </x:c>
       <x:c r="G140" s="5" t="n">
-        <x:v>3678.3</x:v>
+        <x:v>3583.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A141" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B141" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C141" s="1" t="str">
         <x:v>Burriana</x:v>
       </x:c>
       <x:c r="D141" s="3" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E141" s="4" t="n">
         <x:v>726.43</x:v>
       </x:c>
       <x:c r="F141" s="4" t="n">
         <x:v>2704.06</x:v>
       </x:c>
       <x:c r="G141" s="5" t="n">
         <x:v>3676.8</x:v>
       </x:c>
     </x:row>
@@ -8781,106 +8781,106 @@
       </x:c>
       <x:c r="D144" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E144" s="4" t="n">
         <x:v>628.90</x:v>
       </x:c>
       <x:c r="F144" s="4" t="n">
         <x:v>2835.18</x:v>
       </x:c>
       <x:c r="G144" s="5" t="n">
         <x:v>3855.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A145" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B145" s="1" t="str">
         <x:v>VALENCIA/VALÈNCIA</x:v>
       </x:c>
       <x:c r="C145" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D145" s="3" t="n">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E145" s="4" t="n">
-        <x:v>1524.92</x:v>
+        <x:v>1516.46</x:v>
       </x:c>
       <x:c r="F145" s="4" t="n">
-        <x:v>6687.03</x:v>
+        <x:v>6632.63</x:v>
       </x:c>
       <x:c r="G145" s="5" t="n">
-        <x:v>9092.7</x:v>
+        <x:v>9018.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A146" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B146" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C146" s="1" t="str">
         <x:v>Cullera</x:v>
       </x:c>
       <x:c r="D146" s="3" t="n">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E146" s="4" t="n">
         <x:v>728.99</x:v>
       </x:c>
       <x:c r="F146" s="4" t="n">
         <x:v>3064.91</x:v>
       </x:c>
       <x:c r="G146" s="5" t="n">
         <x:v>4167.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A147" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B147" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C147" s="1" t="str">
         <x:v>Gandia</x:v>
       </x:c>
       <x:c r="D147" s="3" t="n">
-        <x:v>30</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E147" s="4" t="n">
-        <x:v>448.99</x:v>
+        <x:v>440.53</x:v>
       </x:c>
       <x:c r="F147" s="4" t="n">
-        <x:v>2131.35</x:v>
+        <x:v>2076.95</x:v>
       </x:c>
       <x:c r="G147" s="5" t="n">
-        <x:v>2898.2</x:v>
+        <x:v>2824.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A148" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B148" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C148" s="1" t="str">
         <x:v>Sagunto</x:v>
       </x:c>
       <x:c r="D148" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E148" s="4" t="n">
         <x:v>11.82</x:v>
       </x:c>
       <x:c r="F148" s="4" t="n">
         <x:v>89.71</x:v>
       </x:c>
       <x:c r="G148" s="5" t="n">
         <x:v>122.0</x:v>
       </x:c>
     </x:row>
@@ -8896,83 +8896,83 @@
       </x:c>
       <x:c r="D149" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E149" s="4" t="n">
         <x:v>335.12</x:v>
       </x:c>
       <x:c r="F149" s="4" t="n">
         <x:v>1401.06</x:v>
       </x:c>
       <x:c r="G149" s="5" t="n">
         <x:v>1905.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A150" s="1" t="str">
         <x:v>GALICIA</x:v>
       </x:c>
       <x:c r="B150" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C150" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D150" s="3" t="n">
-        <x:v>4118</x:v>
+        <x:v>4108</x:v>
       </x:c>
       <x:c r="E150" s="4" t="n">
-        <x:v>132228.03</x:v>
+        <x:v>132071.59</x:v>
       </x:c>
       <x:c r="F150" s="4" t="n">
-        <x:v>275584.29</x:v>
+        <x:v>275595.88</x:v>
       </x:c>
       <x:c r="G150" s="5" t="n">
-        <x:v>374718.6</x:v>
+        <x:v>374734.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A151" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B151" s="1" t="str">
         <x:v>A CORUÑA</x:v>
       </x:c>
       <x:c r="C151" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D151" s="3" t="n">
-        <x:v>2134</x:v>
+        <x:v>2130</x:v>
       </x:c>
       <x:c r="E151" s="4" t="n">
-        <x:v>28885.93</x:v>
+        <x:v>28917.44</x:v>
       </x:c>
       <x:c r="F151" s="4" t="n">
-        <x:v>93837.86</x:v>
+        <x:v>93862.80</x:v>
       </x:c>
       <x:c r="G151" s="5" t="n">
-        <x:v>127598.7</x:v>
+        <x:v>127632.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A152" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B152" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C152" s="1" t="str">
         <x:v>Ares</x:v>
       </x:c>
       <x:c r="D152" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E152" s="4" t="n">
         <x:v>252.17</x:v>
       </x:c>
       <x:c r="F152" s="4" t="n">
         <x:v>710.27</x:v>
       </x:c>
       <x:c r="G152" s="5" t="n">
         <x:v>965.7</x:v>
       </x:c>
     </x:row>
@@ -9011,60 +9011,60 @@
       </x:c>
       <x:c r="D154" s="3" t="n">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E154" s="4" t="n">
         <x:v>94.27</x:v>
       </x:c>
       <x:c r="F154" s="4" t="n">
         <x:v>1719.24</x:v>
       </x:c>
       <x:c r="G154" s="5" t="n">
         <x:v>2338.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A155" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B155" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C155" s="1" t="str">
         <x:v>Camariñas</x:v>
       </x:c>
       <x:c r="D155" s="3" t="n">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E155" s="4" t="n">
-        <x:v>1333.78</x:v>
+        <x:v>1331.00</x:v>
       </x:c>
       <x:c r="F155" s="4" t="n">
-        <x:v>5014.02</x:v>
+        <x:v>4997.11</x:v>
       </x:c>
       <x:c r="G155" s="5" t="n">
-        <x:v>6817.7</x:v>
+        <x:v>6794.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A156" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B156" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C156" s="1" t="str">
         <x:v>Camelle</x:v>
       </x:c>
       <x:c r="D156" s="3" t="n">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E156" s="4" t="n">
         <x:v>101.48</x:v>
       </x:c>
       <x:c r="F156" s="4" t="n">
         <x:v>1014.09</x:v>
       </x:c>
       <x:c r="G156" s="5" t="n">
         <x:v>1379.1</x:v>
       </x:c>
     </x:row>
@@ -9083,146 +9083,146 @@
       </x:c>
       <x:c r="E157" s="4" t="n">
         <x:v>291.18</x:v>
       </x:c>
       <x:c r="F157" s="4" t="n">
         <x:v>1105.29</x:v>
       </x:c>
       <x:c r="G157" s="5" t="n">
         <x:v>1503.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A158" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B158" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C158" s="1" t="str">
         <x:v>Carreira-Aguiño</x:v>
       </x:c>
       <x:c r="D158" s="3" t="n">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E158" s="4" t="n">
-        <x:v>428.37</x:v>
+        <x:v>429.37</x:v>
       </x:c>
       <x:c r="F158" s="4" t="n">
-        <x:v>3576.90</x:v>
+        <x:v>3584.25</x:v>
       </x:c>
       <x:c r="G158" s="5" t="n">
-        <x:v>4864.3</x:v>
+        <x:v>4874.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A159" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B159" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C159" s="1" t="str">
         <x:v>Cayon</x:v>
       </x:c>
       <x:c r="D159" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E159" s="4" t="n">
         <x:v>15.67</x:v>
       </x:c>
       <x:c r="F159" s="4" t="n">
         <x:v>98.53</x:v>
       </x:c>
       <x:c r="G159" s="5" t="n">
         <x:v>134.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A160" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B160" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C160" s="1" t="str">
         <x:v>Cedeira</x:v>
       </x:c>
       <x:c r="D160" s="3" t="n">
-        <x:v>61</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E160" s="4" t="n">
-        <x:v>1139.83</x:v>
+        <x:v>1128.00</x:v>
       </x:c>
       <x:c r="F160" s="4" t="n">
-        <x:v>3626.97</x:v>
+        <x:v>3561.53</x:v>
       </x:c>
       <x:c r="G160" s="5" t="n">
-        <x:v>4932.0</x:v>
+        <x:v>4843.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A161" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B161" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C161" s="1" t="str">
         <x:v>Corcubión</x:v>
       </x:c>
       <x:c r="D161" s="3" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E161" s="4" t="n">
         <x:v>207.58</x:v>
       </x:c>
       <x:c r="F161" s="4" t="n">
         <x:v>1002.30</x:v>
       </x:c>
       <x:c r="G161" s="5" t="n">
         <x:v>1362.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A162" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B162" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C162" s="1" t="str">
         <x:v>Corme</x:v>
       </x:c>
       <x:c r="D162" s="3" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E162" s="4" t="n">
         <x:v>153.09</x:v>
       </x:c>
       <x:c r="F162" s="4" t="n">
-        <x:v>777.25</x:v>
+        <x:v>777.23</x:v>
       </x:c>
       <x:c r="G162" s="5" t="n">
         <x:v>1056.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A163" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B163" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C163" s="1" t="str">
         <x:v>Corrubedo</x:v>
       </x:c>
       <x:c r="D163" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E163" s="4" t="n">
         <x:v>18.65</x:v>
       </x:c>
       <x:c r="F163" s="4" t="n">
         <x:v>226.47</x:v>
       </x:c>
       <x:c r="G163" s="5" t="n">
@@ -9244,172 +9244,172 @@
       </x:c>
       <x:c r="E164" s="4" t="n">
         <x:v>2.37</x:v>
       </x:c>
       <x:c r="F164" s="4" t="n">
         <x:v>40.44</x:v>
       </x:c>
       <x:c r="G164" s="5" t="n">
         <x:v>55.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A165" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B165" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C165" s="1" t="str">
         <x:v>Espasante</x:v>
       </x:c>
       <x:c r="D165" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E165" s="4" t="n">
-        <x:v>10.25</x:v>
+        <x:v>10.26</x:v>
       </x:c>
       <x:c r="F165" s="4" t="n">
         <x:v>100.16</x:v>
       </x:c>
       <x:c r="G165" s="5" t="n">
         <x:v>136.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A166" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B166" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C166" s="1" t="str">
         <x:v>Ferrol</x:v>
       </x:c>
       <x:c r="D166" s="3" t="n">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E166" s="4" t="n">
-        <x:v>200.42</x:v>
+        <x:v>201.08</x:v>
       </x:c>
       <x:c r="F166" s="4" t="n">
-        <x:v>2374.03</x:v>
+        <x:v>2376.97</x:v>
       </x:c>
       <x:c r="G166" s="5" t="n">
-        <x:v>3228.5</x:v>
+        <x:v>3232.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A167" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B167" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C167" s="1" t="str">
         <x:v>Finisterre</x:v>
       </x:c>
       <x:c r="D167" s="3" t="n">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E167" s="4" t="n">
         <x:v>400.65</x:v>
       </x:c>
       <x:c r="F167" s="4" t="n">
         <x:v>2278.54</x:v>
       </x:c>
       <x:c r="G167" s="5" t="n">
         <x:v>3098.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A168" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B168" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C168" s="1" t="str">
         <x:v>La Coruña</x:v>
       </x:c>
       <x:c r="D168" s="3" t="n">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E168" s="4" t="n">
-        <x:v>6922.15</x:v>
+        <x:v>6923.70</x:v>
       </x:c>
       <x:c r="F168" s="4" t="n">
-        <x:v>14139.22</x:v>
+        <x:v>14161.28</x:v>
       </x:c>
       <x:c r="G168" s="5" t="n">
-        <x:v>19224.7</x:v>
+        <x:v>19254.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A169" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B169" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C169" s="1" t="str">
         <x:v>La Puebla del Caramiñal</x:v>
       </x:c>
       <x:c r="D169" s="3" t="n">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E169" s="4" t="n">
-        <x:v>79.85</x:v>
+        <x:v>78.70</x:v>
       </x:c>
       <x:c r="F169" s="4" t="n">
-        <x:v>1202.12</x:v>
+        <x:v>1191.09</x:v>
       </x:c>
       <x:c r="G169" s="5" t="n">
-        <x:v>1634.9</x:v>
+        <x:v>1619.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A170" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B170" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C170" s="1" t="str">
         <x:v>Lage</x:v>
       </x:c>
       <x:c r="D170" s="3" t="n">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E170" s="4" t="n">
-        <x:v>531.50</x:v>
+        <x:v>510.07</x:v>
       </x:c>
       <x:c r="F170" s="4" t="n">
-        <x:v>2306.47</x:v>
+        <x:v>2218.23</x:v>
       </x:c>
       <x:c r="G170" s="5" t="n">
-        <x:v>3136.5</x:v>
+        <x:v>3016.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A171" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B171" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C171" s="1" t="str">
         <x:v>Lira-Carnota</x:v>
       </x:c>
       <x:c r="D171" s="3" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E171" s="4" t="n">
         <x:v>100.29</x:v>
       </x:c>
       <x:c r="F171" s="4" t="n">
         <x:v>701.82</x:v>
       </x:c>
       <x:c r="G171" s="5" t="n">
         <x:v>954.4</x:v>
       </x:c>
     </x:row>
@@ -9425,198 +9425,198 @@
       </x:c>
       <x:c r="D172" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E172" s="4" t="n">
         <x:v>101.06</x:v>
       </x:c>
       <x:c r="F172" s="4" t="n">
         <x:v>516.18</x:v>
       </x:c>
       <x:c r="G172" s="5" t="n">
         <x:v>702.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A173" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B173" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C173" s="1" t="str">
         <x:v>Malpica de Bergantiños</x:v>
       </x:c>
       <x:c r="D173" s="3" t="n">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E173" s="4" t="n">
-        <x:v>814.79</x:v>
+        <x:v>754.43</x:v>
       </x:c>
       <x:c r="F173" s="4" t="n">
-        <x:v>3290.29</x:v>
+        <x:v>3180.76</x:v>
       </x:c>
       <x:c r="G173" s="5" t="n">
-        <x:v>4473.8</x:v>
+        <x:v>4324.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A174" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B174" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C174" s="1" t="str">
         <x:v>Mera-Oleiros</x:v>
       </x:c>
       <x:c r="D174" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E174" s="4" t="n">
         <x:v>30.92</x:v>
       </x:c>
       <x:c r="F174" s="4" t="n">
         <x:v>183.82</x:v>
       </x:c>
       <x:c r="G174" s="5" t="n">
         <x:v>250.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A175" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B175" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C175" s="1" t="str">
         <x:v>Miño</x:v>
       </x:c>
       <x:c r="D175" s="3" t="n">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="E175" s="4" t="n">
-        <x:v>7.63</x:v>
+        <x:v>6.97</x:v>
       </x:c>
       <x:c r="F175" s="4" t="n">
-        <x:v>65.37</x:v>
+        <x:v>62.43</x:v>
       </x:c>
       <x:c r="G175" s="5" t="n">
-        <x:v>88.9</x:v>
+        <x:v>84.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A176" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B176" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C176" s="1" t="str">
         <x:v>Mugardos</x:v>
       </x:c>
       <x:c r="D176" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E176" s="4" t="n">
         <x:v>28.80</x:v>
       </x:c>
       <x:c r="F176" s="4" t="n">
         <x:v>244.86</x:v>
       </x:c>
       <x:c r="G176" s="5" t="n">
         <x:v>333.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A177" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B177" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C177" s="1" t="str">
         <x:v>Mugia</x:v>
       </x:c>
       <x:c r="D177" s="3" t="n">
-        <x:v>29</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="E177" s="4" t="n">
-        <x:v>645.57</x:v>
+        <x:v>588.11</x:v>
       </x:c>
       <x:c r="F177" s="4" t="n">
-        <x:v>1876.17</x:v>
+        <x:v>1615.17</x:v>
       </x:c>
       <x:c r="G177" s="5" t="n">
-        <x:v>2551.1</x:v>
+        <x:v>2196.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A178" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B178" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C178" s="1" t="str">
         <x:v>Muros</x:v>
       </x:c>
       <x:c r="D178" s="3" t="n">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E178" s="4" t="n">
         <x:v>871.88</x:v>
       </x:c>
       <x:c r="F178" s="4" t="n">
         <x:v>2789.71</x:v>
       </x:c>
       <x:c r="G178" s="5" t="n">
         <x:v>3793.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A179" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B179" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C179" s="1" t="str">
         <x:v>Noia</x:v>
       </x:c>
       <x:c r="D179" s="3" t="n">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="E179" s="4" t="n">
-        <x:v>651.61</x:v>
+        <x:v>654.15</x:v>
       </x:c>
       <x:c r="F179" s="4" t="n">
-        <x:v>7031.35</x:v>
+        <x:v>7040.10</x:v>
       </x:c>
       <x:c r="G179" s="5" t="n">
-        <x:v>9562.1</x:v>
+        <x:v>9574.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A180" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B180" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C180" s="1" t="str">
         <x:v>O Freixo</x:v>
       </x:c>
       <x:c r="D180" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E180" s="4" t="n">
         <x:v>3.24</x:v>
       </x:c>
       <x:c r="F180" s="4" t="n">
         <x:v>34.56</x:v>
       </x:c>
       <x:c r="G180" s="5" t="n">
         <x:v>47.0</x:v>
       </x:c>
     </x:row>
@@ -9747,129 +9747,129 @@
       </x:c>
       <x:c r="D186" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E186" s="4" t="n">
         <x:v>305.31</x:v>
       </x:c>
       <x:c r="F186" s="4" t="n">
         <x:v>1416.18</x:v>
       </x:c>
       <x:c r="G186" s="5" t="n">
         <x:v>1925.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A187" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B187" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C187" s="1" t="str">
         <x:v>Santa Eugenia de Riveira</x:v>
       </x:c>
       <x:c r="D187" s="3" t="n">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E187" s="4" t="n">
-        <x:v>10714.24</x:v>
+        <x:v>10895.66</x:v>
       </x:c>
       <x:c r="F187" s="4" t="n">
-        <x:v>22146.89</x:v>
+        <x:v>22685.84</x:v>
       </x:c>
       <x:c r="G187" s="5" t="n">
-        <x:v>30112.7</x:v>
+        <x:v>30845.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A188" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B188" s="1" t="str">
         <x:v>LUGO</x:v>
       </x:c>
       <x:c r="C188" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D188" s="3" t="n">
-        <x:v>162</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E188" s="4" t="n">
-        <x:v>26404.90</x:v>
+        <x:v>26401.93</x:v>
       </x:c>
       <x:c r="F188" s="4" t="n">
-        <x:v>46358.91</x:v>
+        <x:v>46336.71</x:v>
       </x:c>
       <x:c r="G188" s="5" t="n">
-        <x:v>63031.5</x:v>
+        <x:v>63001.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A189" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B189" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C189" s="1" t="str">
         <x:v>Barquero-Bares</x:v>
       </x:c>
       <x:c r="D189" s="3" t="n">
-        <x:v>8</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="E189" s="4" t="n">
-        <x:v>21.74</x:v>
+        <x:v>18.78</x:v>
       </x:c>
       <x:c r="F189" s="4" t="n">
-        <x:v>123.52</x:v>
+        <x:v>101.46</x:v>
       </x:c>
       <x:c r="G189" s="5" t="n">
-        <x:v>168.0</x:v>
+        <x:v>138.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A190" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B190" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C190" s="1" t="str">
         <x:v>Burela</x:v>
       </x:c>
       <x:c r="D190" s="3" t="n">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E190" s="4" t="n">
         <x:v>12482.03</x:v>
       </x:c>
       <x:c r="F190" s="4" t="n">
-        <x:v>21060.27</x:v>
+        <x:v>21060.13</x:v>
       </x:c>
       <x:c r="G190" s="5" t="n">
-        <x:v>28634.5</x:v>
+        <x:v>28634.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A191" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B191" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C191" s="1" t="str">
         <x:v>Cillero</x:v>
       </x:c>
       <x:c r="D191" s="3" t="n">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E191" s="4" t="n">
         <x:v>13158.60</x:v>
       </x:c>
       <x:c r="F191" s="4" t="n">
         <x:v>23439.94</x:v>
       </x:c>
       <x:c r="G191" s="5" t="n">
         <x:v>31869.8</x:v>
       </x:c>
     </x:row>
@@ -9934,241 +9934,241 @@
       </x:c>
       <x:c r="E194" s="4" t="n">
         <x:v>461.96</x:v>
       </x:c>
       <x:c r="F194" s="4" t="n">
         <x:v>871.93</x:v>
       </x:c>
       <x:c r="G194" s="5" t="n">
         <x:v>1185.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A195" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B195" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C195" s="1" t="str">
         <x:v>Vicedo</x:v>
       </x:c>
       <x:c r="D195" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E195" s="4" t="n">
-        <x:v>61.37</x:v>
+        <x:v>61.36</x:v>
       </x:c>
       <x:c r="F195" s="4" t="n">
         <x:v>273.53</x:v>
       </x:c>
       <x:c r="G195" s="5" t="n">
         <x:v>371.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A196" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B196" s="1" t="str">
         <x:v>PONTEVEDRA</x:v>
       </x:c>
       <x:c r="C196" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D196" s="3" t="n">
-        <x:v>1822</x:v>
+        <x:v>1817</x:v>
       </x:c>
       <x:c r="E196" s="4" t="n">
-        <x:v>76937.20</x:v>
+        <x:v>76752.22</x:v>
       </x:c>
       <x:c r="F196" s="4" t="n">
-        <x:v>135387.52</x:v>
+        <x:v>135396.37</x:v>
       </x:c>
       <x:c r="G196" s="5" t="n">
-        <x:v>184088.4</x:v>
+        <x:v>184100.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A197" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B197" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C197" s="1" t="str">
         <x:v>Aldan-Hio</x:v>
       </x:c>
       <x:c r="D197" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E197" s="4" t="n">
-        <x:v>58.73</x:v>
+        <x:v>57.14</x:v>
       </x:c>
       <x:c r="F197" s="4" t="n">
-        <x:v>537.16</x:v>
+        <x:v>550.40</x:v>
       </x:c>
       <x:c r="G197" s="5" t="n">
-        <x:v>730.5</x:v>
+        <x:v>748.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A198" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B198" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C198" s="1" t="str">
         <x:v>Arcade</x:v>
       </x:c>
       <x:c r="D198" s="3" t="n">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E198" s="4" t="n">
-        <x:v>55.78</x:v>
+        <x:v>56.79</x:v>
       </x:c>
       <x:c r="F198" s="4" t="n">
-        <x:v>1007.27</x:v>
+        <x:v>1025.65</x:v>
       </x:c>
       <x:c r="G198" s="5" t="n">
-        <x:v>1369.8</x:v>
+        <x:v>1394.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A199" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B199" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C199" s="1" t="str">
         <x:v>Bayona</x:v>
       </x:c>
       <x:c r="D199" s="3" t="n">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E199" s="4" t="n">
-        <x:v>186.32</x:v>
+        <x:v>187.46</x:v>
       </x:c>
       <x:c r="F199" s="4" t="n">
-        <x:v>1811.99</x:v>
+        <x:v>1823.02</x:v>
       </x:c>
       <x:c r="G199" s="5" t="n">
-        <x:v>2464.1</x:v>
+        <x:v>2479.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A200" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B200" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C200" s="1" t="str">
         <x:v>Bueu</x:v>
       </x:c>
       <x:c r="D200" s="3" t="n">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E200" s="4" t="n">
-        <x:v>585.62</x:v>
+        <x:v>585.64</x:v>
       </x:c>
       <x:c r="F200" s="4" t="n">
         <x:v>3916.47</x:v>
       </x:c>
       <x:c r="G200" s="5" t="n">
         <x:v>5326.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A201" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B201" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C201" s="1" t="str">
         <x:v>Cambados</x:v>
       </x:c>
       <x:c r="D201" s="3" t="n">
-        <x:v>212</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E201" s="4" t="n">
-        <x:v>1089.80</x:v>
+        <x:v>1089.17</x:v>
       </x:c>
       <x:c r="F201" s="4" t="n">
-        <x:v>6494.79</x:v>
+        <x:v>6452.88</x:v>
       </x:c>
       <x:c r="G201" s="5" t="n">
-        <x:v>8832.4</x:v>
+        <x:v>8775.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A202" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B202" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C202" s="1" t="str">
         <x:v>Campelo</x:v>
       </x:c>
       <x:c r="D202" s="3" t="n">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E202" s="4" t="n">
-        <x:v>35.47</x:v>
+        <x:v>35.46</x:v>
       </x:c>
       <x:c r="F202" s="4" t="n">
         <x:v>500.63</x:v>
       </x:c>
       <x:c r="G202" s="5" t="n">
         <x:v>680.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A203" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B203" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C203" s="1" t="str">
         <x:v>Cangas</x:v>
       </x:c>
       <x:c r="D203" s="3" t="n">
-        <x:v>142</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E203" s="4" t="n">
-        <x:v>6097.37</x:v>
+        <x:v>6095.80</x:v>
       </x:c>
       <x:c r="F203" s="4" t="n">
-        <x:v>10289.47</x:v>
+        <x:v>10267.41</x:v>
       </x:c>
       <x:c r="G203" s="5" t="n">
-        <x:v>13990.9</x:v>
+        <x:v>13960.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A204" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B204" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C204" s="1" t="str">
         <x:v>Carril</x:v>
       </x:c>
       <x:c r="D204" s="3" t="n">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E204" s="4" t="n">
         <x:v>57.53</x:v>
       </x:c>
       <x:c r="F204" s="4" t="n">
         <x:v>770.66</x:v>
       </x:c>
       <x:c r="G204" s="5" t="n">
         <x:v>1048.1</x:v>
       </x:c>
     </x:row>
@@ -10184,175 +10184,175 @@
       </x:c>
       <x:c r="D205" s="3" t="n">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E205" s="4" t="n">
         <x:v>109.00</x:v>
       </x:c>
       <x:c r="F205" s="4" t="n">
         <x:v>1164.98</x:v>
       </x:c>
       <x:c r="G205" s="5" t="n">
         <x:v>1584.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A206" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B206" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C206" s="1" t="str">
         <x:v>El Grove</x:v>
       </x:c>
       <x:c r="D206" s="3" t="n">
-        <x:v>143</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E206" s="4" t="n">
-        <x:v>563.45</x:v>
+        <x:v>582.01</x:v>
       </x:c>
       <x:c r="F206" s="4" t="n">
-        <x:v>3962.44</x:v>
+        <x:v>4037.45</x:v>
       </x:c>
       <x:c r="G206" s="5" t="n">
-        <x:v>5388.6</x:v>
+        <x:v>5490.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A207" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B207" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C207" s="1" t="str">
         <x:v>Isla de Arosa</x:v>
       </x:c>
       <x:c r="D207" s="3" t="n">
-        <x:v>378</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E207" s="4" t="n">
-        <x:v>442.30</x:v>
+        <x:v>441.35</x:v>
       </x:c>
       <x:c r="F207" s="4" t="n">
-        <x:v>6612.98</x:v>
+        <x:v>6590.92</x:v>
       </x:c>
       <x:c r="G207" s="5" t="n">
-        <x:v>8993.6</x:v>
+        <x:v>8963.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A208" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B208" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C208" s="1" t="str">
         <x:v>La Guardia</x:v>
       </x:c>
       <x:c r="D208" s="3" t="n">
-        <x:v>71</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E208" s="4" t="n">
-        <x:v>9089.40</x:v>
+        <x:v>8887.82</x:v>
       </x:c>
       <x:c r="F208" s="4" t="n">
-        <x:v>15167.96</x:v>
+        <x:v>14670.76</x:v>
       </x:c>
       <x:c r="G208" s="5" t="n">
-        <x:v>20622.8</x:v>
+        <x:v>19946.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A209" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B209" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C209" s="1" t="str">
         <x:v>Marin</x:v>
       </x:c>
       <x:c r="D209" s="3" t="n">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E209" s="4" t="n">
-        <x:v>10731.76</x:v>
+        <x:v>10731.78</x:v>
       </x:c>
       <x:c r="F209" s="4" t="n">
-        <x:v>14763.54</x:v>
+        <x:v>15234.28</x:v>
       </x:c>
       <x:c r="G209" s="5" t="n">
-        <x:v>20073.1</x:v>
+        <x:v>20713.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A210" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B210" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C210" s="1" t="str">
         <x:v>Meira</x:v>
       </x:c>
       <x:c r="D210" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E210" s="4" t="n">
         <x:v>13.61</x:v>
       </x:c>
       <x:c r="F210" s="4" t="n">
         <x:v>149.22</x:v>
       </x:c>
       <x:c r="G210" s="5" t="n">
         <x:v>202.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A211" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B211" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C211" s="1" t="str">
         <x:v>Moaña</x:v>
       </x:c>
       <x:c r="D211" s="3" t="n">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E211" s="4" t="n">
-        <x:v>157.37</x:v>
+        <x:v>156.39</x:v>
       </x:c>
       <x:c r="F211" s="4" t="n">
-        <x:v>1760.12</x:v>
+        <x:v>1741.74</x:v>
       </x:c>
       <x:c r="G211" s="5" t="n">
-        <x:v>2393.8</x:v>
+        <x:v>2368.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A212" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B212" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C212" s="1" t="str">
         <x:v>Panjón</x:v>
       </x:c>
       <x:c r="D212" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E212" s="4" t="n">
         <x:v>9.59</x:v>
       </x:c>
       <x:c r="F212" s="4" t="n">
         <x:v>110.29</x:v>
       </x:c>
       <x:c r="G212" s="5" t="n">
         <x:v>150.0</x:v>
       </x:c>
     </x:row>
@@ -10394,103 +10394,103 @@
       </x:c>
       <x:c r="E214" s="4" t="n">
         <x:v>3.15</x:v>
       </x:c>
       <x:c r="F214" s="4" t="n">
         <x:v>29.34</x:v>
       </x:c>
       <x:c r="G214" s="5" t="n">
         <x:v>39.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A215" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B215" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C215" s="1" t="str">
         <x:v>Portonovo</x:v>
       </x:c>
       <x:c r="D215" s="3" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E215" s="4" t="n">
-        <x:v>341.47</x:v>
+        <x:v>341.48</x:v>
       </x:c>
       <x:c r="F215" s="4" t="n">
         <x:v>1599.98</x:v>
       </x:c>
       <x:c r="G215" s="5" t="n">
         <x:v>2175.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A216" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B216" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C216" s="1" t="str">
         <x:v>Rajo</x:v>
       </x:c>
       <x:c r="D216" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E216" s="4" t="n">
         <x:v>7.24</x:v>
       </x:c>
       <x:c r="F216" s="4" t="n">
         <x:v>89.13</x:v>
       </x:c>
       <x:c r="G216" s="5" t="n">
         <x:v>121.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A217" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B217" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C217" s="1" t="str">
         <x:v>Redondela</x:v>
       </x:c>
       <x:c r="D217" s="3" t="n">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E217" s="4" t="n">
-        <x:v>86.86</x:v>
+        <x:v>88.43</x:v>
       </x:c>
       <x:c r="F217" s="4" t="n">
-        <x:v>1213.78</x:v>
+        <x:v>1235.84</x:v>
       </x:c>
       <x:c r="G217" s="5" t="n">
-        <x:v>1650.7</x:v>
+        <x:v>1680.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A218" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B218" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C218" s="1" t="str">
         <x:v>Sanjenjo</x:v>
       </x:c>
       <x:c r="D218" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E218" s="4" t="n">
         <x:v>34.52</x:v>
       </x:c>
       <x:c r="F218" s="4" t="n">
         <x:v>380.27</x:v>
       </x:c>
       <x:c r="G218" s="5" t="n">
         <x:v>517.2</x:v>
       </x:c>
     </x:row>
@@ -10598,83 +10598,83 @@
       </x:c>
       <x:c r="D223" s="3" t="n">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E223" s="4" t="n">
         <x:v>98.61</x:v>
       </x:c>
       <x:c r="F223" s="4" t="n">
         <x:v>1423.35</x:v>
       </x:c>
       <x:c r="G223" s="5" t="n">
         <x:v>1935.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A224" s="1" t="str">
         <x:v>ILLES BALEARS</x:v>
       </x:c>
       <x:c r="B224" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C224" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D224" s="3" t="n">
-        <x:v>303</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E224" s="4" t="n">
-        <x:v>2592.46</x:v>
+        <x:v>2591.44</x:v>
       </x:c>
       <x:c r="F224" s="4" t="n">
-        <x:v>16305.92</x:v>
+        <x:v>16294.95</x:v>
       </x:c>
       <x:c r="G224" s="5" t="n">
-        <x:v>22173.2</x:v>
+        <x:v>22158.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A225" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B225" s="1" t="str">
         <x:v>ILLES BALEARS</x:v>
       </x:c>
       <x:c r="C225" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D225" s="3" t="n">
-        <x:v>303</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E225" s="4" t="n">
-        <x:v>2592.46</x:v>
+        <x:v>2591.44</x:v>
       </x:c>
       <x:c r="F225" s="4" t="n">
-        <x:v>16305.92</x:v>
+        <x:v>16294.95</x:v>
       </x:c>
       <x:c r="G225" s="5" t="n">
-        <x:v>22173.2</x:v>
+        <x:v>22158.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A226" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B226" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C226" s="1" t="str">
         <x:v>Alcudia</x:v>
       </x:c>
       <x:c r="D226" s="3" t="n">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E226" s="4" t="n">
         <x:v>198.36</x:v>
       </x:c>
       <x:c r="F226" s="4" t="n">
         <x:v>1672.91</x:v>
       </x:c>
       <x:c r="G226" s="5" t="n">
         <x:v>2274.9</x:v>
       </x:c>
     </x:row>
@@ -10759,106 +10759,106 @@
       </x:c>
       <x:c r="D230" s="3" t="n">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E230" s="4" t="n">
         <x:v>81.07</x:v>
       </x:c>
       <x:c r="F230" s="4" t="n">
         <x:v>1101.25</x:v>
       </x:c>
       <x:c r="G230" s="5" t="n">
         <x:v>1497.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A231" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B231" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C231" s="1" t="str">
         <x:v>Formentera (Cala Savina)</x:v>
       </x:c>
       <x:c r="D231" s="3" t="n">
-        <x:v>25</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E231" s="4" t="n">
-        <x:v>189.81</x:v>
+        <x:v>189.32</x:v>
       </x:c>
       <x:c r="F231" s="4" t="n">
-        <x:v>998.55</x:v>
+        <x:v>996.34</x:v>
       </x:c>
       <x:c r="G231" s="5" t="n">
-        <x:v>1357.8</x:v>
+        <x:v>1354.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A232" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B232" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C232" s="1" t="str">
         <x:v>Fornells</x:v>
       </x:c>
       <x:c r="D232" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E232" s="4" t="n">
         <x:v>24.31</x:v>
       </x:c>
       <x:c r="F232" s="4" t="n">
         <x:v>361.45</x:v>
       </x:c>
       <x:c r="G232" s="5" t="n">
         <x:v>491.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A233" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B233" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C233" s="1" t="str">
         <x:v>Ibiza</x:v>
       </x:c>
       <x:c r="D233" s="3" t="n">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="E233" s="4" t="n">
-        <x:v>189.31</x:v>
+        <x:v>188.78</x:v>
       </x:c>
       <x:c r="F233" s="4" t="n">
-        <x:v>1442.32</x:v>
+        <x:v>1433.56</x:v>
       </x:c>
       <x:c r="G233" s="5" t="n">
-        <x:v>1961.2</x:v>
+        <x:v>1949.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A234" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B234" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C234" s="1" t="str">
         <x:v>Mahón</x:v>
       </x:c>
       <x:c r="D234" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E234" s="4" t="n">
         <x:v>194.35</x:v>
       </x:c>
       <x:c r="F234" s="4" t="n">
         <x:v>1083.97</x:v>
       </x:c>
       <x:c r="G234" s="5" t="n">
         <x:v>1473.9</x:v>
       </x:c>
     </x:row>
@@ -11015,51 +11015,51 @@
       </x:c>
       <x:c r="E241" s="4" t="n">
         <x:v>165.64</x:v>
       </x:c>
       <x:c r="F241" s="4" t="n">
         <x:v>787.35</x:v>
       </x:c>
       <x:c r="G241" s="5" t="n">
         <x:v>1070.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A242" s="1" t="str">
         <x:v>PAÍS VASCO</x:v>
       </x:c>
       <x:c r="B242" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C242" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D242" s="3" t="n">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E242" s="4" t="n">
-        <x:v>74444.69</x:v>
+        <x:v>74465.70</x:v>
       </x:c>
       <x:c r="F242" s="4" t="n">
         <x:v>122827.84</x:v>
       </x:c>
       <x:c r="G242" s="5" t="n">
         <x:v>167000.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A243" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B243" s="1" t="str">
         <x:v>BIZKAIA</x:v>
       </x:c>
       <x:c r="C243" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D243" s="3" t="n">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E243" s="4" t="n">
         <x:v>64459.28</x:v>
       </x:c>
       <x:c r="F243" s="4" t="n">
@@ -11245,143 +11245,143 @@
       </x:c>
       <x:c r="E251" s="4" t="n">
         <x:v>244.31</x:v>
       </x:c>
       <x:c r="F251" s="4" t="n">
         <x:v>873.00</x:v>
       </x:c>
       <x:c r="G251" s="5" t="n">
         <x:v>1187.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A252" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B252" s="1" t="str">
         <x:v>GIPUZKOA</x:v>
       </x:c>
       <x:c r="C252" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D252" s="3" t="n">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E252" s="4" t="n">
-        <x:v>9985.41</x:v>
+        <x:v>10006.42</x:v>
       </x:c>
       <x:c r="F252" s="4" t="n">
         <x:v>25957.64</x:v>
       </x:c>
       <x:c r="G252" s="5" t="n">
         <x:v>35292.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A253" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B253" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C253" s="1" t="str">
         <x:v>Fuenterrabia</x:v>
       </x:c>
       <x:c r="D253" s="3" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E253" s="4" t="n">
         <x:v>3166.31</x:v>
       </x:c>
       <x:c r="F253" s="4" t="n">
         <x:v>8724.72</x:v>
       </x:c>
       <x:c r="G253" s="5" t="n">
         <x:v>11862.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A254" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B254" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C254" s="1" t="str">
         <x:v>Guetaria</x:v>
       </x:c>
       <x:c r="D254" s="3" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E254" s="4" t="n">
-        <x:v>3528.62</x:v>
+        <x:v>3528.63</x:v>
       </x:c>
       <x:c r="F254" s="4" t="n">
         <x:v>8487.49</x:v>
       </x:c>
       <x:c r="G254" s="5" t="n">
         <x:v>11539.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A255" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B255" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C255" s="1" t="str">
         <x:v>Motrico</x:v>
       </x:c>
       <x:c r="D255" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E255" s="4" t="n">
         <x:v>6.99</x:v>
       </x:c>
       <x:c r="F255" s="4" t="n">
         <x:v>25.74</x:v>
       </x:c>
       <x:c r="G255" s="5" t="n">
         <x:v>35.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A256" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B256" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C256" s="1" t="str">
         <x:v>Orio</x:v>
       </x:c>
       <x:c r="D256" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E256" s="4" t="n">
-        <x:v>547.21</x:v>
+        <x:v>568.21</x:v>
       </x:c>
       <x:c r="F256" s="4" t="n">
         <x:v>1944.83</x:v>
       </x:c>
       <x:c r="G256" s="5" t="n">
         <x:v>2644.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A257" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B257" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C257" s="1" t="str">
         <x:v>Pasajes</x:v>
       </x:c>
       <x:c r="D257" s="3" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E257" s="4" t="n">
         <x:v>2711.74</x:v>
       </x:c>
       <x:c r="F257" s="4" t="n">
@@ -11403,83 +11403,83 @@
       </x:c>
       <x:c r="D258" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E258" s="4" t="n">
         <x:v>24.54</x:v>
       </x:c>
       <x:c r="F258" s="4" t="n">
         <x:v>176.55</x:v>
       </x:c>
       <x:c r="G258" s="5" t="n">
         <x:v>240.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A259" s="1" t="str">
         <x:v>PRINCIPADO DE ASTURIAS</x:v>
       </x:c>
       <x:c r="B259" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C259" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D259" s="3" t="n">
-        <x:v>252</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E259" s="4" t="n">
-        <x:v>4469.19</x:v>
+        <x:v>4455.04</x:v>
       </x:c>
       <x:c r="F259" s="4" t="n">
-        <x:v>14974.40</x:v>
+        <x:v>14900.87</x:v>
       </x:c>
       <x:c r="G259" s="5" t="n">
-        <x:v>20362.1</x:v>
+        <x:v>20262.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A260" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B260" s="1" t="str">
         <x:v>ASTURIAS</x:v>
       </x:c>
       <x:c r="C260" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D260" s="3" t="n">
-        <x:v>252</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E260" s="4" t="n">
-        <x:v>4469.19</x:v>
+        <x:v>4455.04</x:v>
       </x:c>
       <x:c r="F260" s="4" t="n">
-        <x:v>14974.40</x:v>
+        <x:v>14900.87</x:v>
       </x:c>
       <x:c r="G260" s="5" t="n">
-        <x:v>20362.1</x:v>
+        <x:v>20262.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A261" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B261" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C261" s="1" t="str">
         <x:v>Aviles</x:v>
       </x:c>
       <x:c r="D261" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E261" s="4" t="n">
         <x:v>1760.92</x:v>
       </x:c>
       <x:c r="F261" s="4" t="n">
         <x:v>3547.81</x:v>
       </x:c>
       <x:c r="G261" s="5" t="n">
         <x:v>4823.8</x:v>
       </x:c>
     </x:row>
@@ -11541,123 +11541,123 @@
       </x:c>
       <x:c r="D264" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E264" s="4" t="n">
         <x:v>40.50</x:v>
       </x:c>
       <x:c r="F264" s="4" t="n">
         <x:v>244.85</x:v>
       </x:c>
       <x:c r="G264" s="5" t="n">
         <x:v>333.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A265" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B265" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C265" s="1" t="str">
         <x:v>Cudillero</x:v>
       </x:c>
       <x:c r="D265" s="3" t="n">
-        <x:v>43</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E265" s="4" t="n">
-        <x:v>272.77</x:v>
+        <x:v>258.60</x:v>
       </x:c>
       <x:c r="F265" s="4" t="n">
-        <x:v>1805.17</x:v>
+        <x:v>1731.64</x:v>
       </x:c>
       <x:c r="G265" s="5" t="n">
-        <x:v>2454.8</x:v>
+        <x:v>2354.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A266" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B266" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C266" s="1" t="str">
         <x:v>Figueras</x:v>
       </x:c>
       <x:c r="D266" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E266" s="4" t="n">
         <x:v>3.85</x:v>
       </x:c>
       <x:c r="F266" s="4" t="n">
         <x:v>50.73</x:v>
       </x:c>
       <x:c r="G266" s="5" t="n">
         <x:v>69.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A267" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B267" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C267" s="1" t="str">
         <x:v>Gijon (El Musel)</x:v>
       </x:c>
       <x:c r="D267" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E267" s="4" t="n">
-        <x:v>372.27</x:v>
+        <x:v>372.28</x:v>
       </x:c>
       <x:c r="F267" s="4" t="n">
         <x:v>1204.44</x:v>
       </x:c>
       <x:c r="G267" s="5" t="n">
         <x:v>1637.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A268" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B268" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C268" s="1" t="str">
         <x:v>Lastres</x:v>
       </x:c>
       <x:c r="D268" s="3" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E268" s="4" t="n">
-        <x:v>191.33</x:v>
+        <x:v>191.34</x:v>
       </x:c>
       <x:c r="F268" s="4" t="n">
         <x:v>986.77</x:v>
       </x:c>
       <x:c r="G268" s="5" t="n">
         <x:v>1341.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A269" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B269" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C269" s="1" t="str">
         <x:v>Llanes</x:v>
       </x:c>
       <x:c r="D269" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E269" s="4" t="n">
         <x:v>77.28</x:v>
       </x:c>
       <x:c r="F269" s="4" t="n">
@@ -11886,1102 +11886,1102 @@
       </x:c>
       <x:c r="D279" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E279" s="4" t="n">
         <x:v>23.59</x:v>
       </x:c>
       <x:c r="F279" s="4" t="n">
         <x:v>227.21</x:v>
       </x:c>
       <x:c r="G279" s="5" t="n">
         <x:v>309.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A280" s="1" t="str">
         <x:v>REGIÓN DE MURCIA</x:v>
       </x:c>
       <x:c r="B280" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C280" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D280" s="3" t="n">
-        <x:v>185</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E280" s="4" t="n">
-        <x:v>3517.91</x:v>
+        <x:v>3455.44</x:v>
       </x:c>
       <x:c r="F280" s="4" t="n">
-        <x:v>12963.73</x:v>
+        <x:v>12819.61</x:v>
       </x:c>
       <x:c r="G280" s="5" t="n">
-        <x:v>17627.2</x:v>
+        <x:v>17431.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A281" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B281" s="1" t="str">
         <x:v>MURCIA</x:v>
       </x:c>
       <x:c r="C281" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D281" s="3" t="n">
-        <x:v>185</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E281" s="4" t="n">
-        <x:v>3517.91</x:v>
+        <x:v>3455.44</x:v>
       </x:c>
       <x:c r="F281" s="4" t="n">
-        <x:v>12963.73</x:v>
+        <x:v>12819.61</x:v>
       </x:c>
       <x:c r="G281" s="5" t="n">
-        <x:v>17627.2</x:v>
+        <x:v>17431.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A282" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B282" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C282" s="1" t="str">
         <x:v>Águilas</x:v>
       </x:c>
       <x:c r="D282" s="3" t="n">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E282" s="4" t="n">
         <x:v>588.51</x:v>
       </x:c>
       <x:c r="F282" s="4" t="n">
         <x:v>2254.46</x:v>
       </x:c>
       <x:c r="G282" s="5" t="n">
         <x:v>3065.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A283" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B283" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C283" s="1" t="str">
         <x:v>Cartagena</x:v>
       </x:c>
       <x:c r="D283" s="3" t="n">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E283" s="4" t="n">
-        <x:v>1553.20</x:v>
+        <x:v>1491.66</x:v>
       </x:c>
       <x:c r="F283" s="4" t="n">
-        <x:v>4753.68</x:v>
+        <x:v>4616.18</x:v>
       </x:c>
       <x:c r="G283" s="5" t="n">
-        <x:v>6463.6</x:v>
+        <x:v>6276.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A284" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B284" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C284" s="1" t="str">
         <x:v>Mazarron</x:v>
       </x:c>
       <x:c r="D284" s="3" t="n">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E284" s="4" t="n">
         <x:v>970.56</x:v>
       </x:c>
       <x:c r="F284" s="4" t="n">
         <x:v>3187.94</x:v>
       </x:c>
       <x:c r="G284" s="5" t="n">
         <x:v>4334.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A285" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B285" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C285" s="1" t="str">
         <x:v>San Pedro del Pinatar</x:v>
       </x:c>
       <x:c r="D285" s="3" t="n">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E285" s="4" t="n">
-        <x:v>405.64</x:v>
+        <x:v>404.71</x:v>
       </x:c>
       <x:c r="F285" s="4" t="n">
-        <x:v>2767.65</x:v>
+        <x:v>2761.03</x:v>
       </x:c>
       <x:c r="G285" s="5" t="n">
-        <x:v>3763.5</x:v>
+        <x:v>3754.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A286" s="1" t="str">
         <x:v>TOTAL</x:v>
       </x:c>
       <x:c r="B286" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C286" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D286" s="3" t="n">
-        <x:v>8301</x:v>
+        <x:v>8280</x:v>
       </x:c>
       <x:c r="E286" s="4" t="n">
-        <x:v>303296.29</x:v>
+        <x:v>302954.55</x:v>
       </x:c>
       <x:c r="F286" s="4" t="n">
-        <x:v>735760.14</x:v>
+        <x:v>735115.45</x:v>
       </x:c>
       <x:c r="G286" s="5" t="n">
-        <x:v>1000417.4</x:v>
+        <x:v>999540.6</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A1:G1"/>
     <x:mergeCell ref="A2:G2"/>
   </x:mergeCells>
   <x:pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <x:pageSetup paperSize="9" scale="75" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:dimension ref="A1:E5"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:selection activeCell="H18" sqref="H18:H19"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <x:cols>
     <x:col min="1" max="1" width="26.85546875" customWidth="1"/>
     <x:col min="2" max="5" width="13.5703125" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <x:c r="A1" s="7" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B1" s="7"/>
       <x:c r="C1" s="7"/>
       <x:c r="D1" s="7"/>
       <x:c r="E1" s="7"/>
     </x:row>
     <x:row r="2" spans="1:5" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <x:c r="A2" s="10" t="str">
-        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (05/04/2026 23:35 UTC)</x:v>
+        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (21/05/2026 03:27 UTC)</x:v>
       </x:c>
       <x:c r="B2" s="10"/>
       <x:c r="C2" s="10"/>
       <x:c r="D2" s="10"/>
       <x:c r="E2" s="10"/>
     </x:row>
     <x:row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <x:c r="A4" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A5" s="1" t="str">
         <x:v>GRANADA</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
-        <x:v>32</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C5" s="4" t="n">
-        <x:v>1029.55</x:v>
+        <x:v>1029.11</x:v>
       </x:c>
       <x:c r="D5" s="4" t="n">
-        <x:v>2902.79</x:v>
+        <x:v>2880.73</x:v>
       </x:c>
       <x:c r="E5" s="5" t="n">
-        <x:v>3947.0</x:v>
+        <x:v>3917.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A6" s="1" t="str">
         <x:v>CEUTA</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>2207.09</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
         <x:v>3266.66</x:v>
       </x:c>
       <x:c r="E6" s="5" t="n">
         <x:v>4441.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A7" s="1" t="str">
         <x:v>VALENCIA/VALÈNCIA</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>1524.92</x:v>
+        <x:v>1516.46</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>6687.03</x:v>
+        <x:v>6632.63</x:v>
       </x:c>
       <x:c r="E7" s="5" t="n">
-        <x:v>9092.7</x:v>
+        <x:v>9018.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A8" s="1" t="str">
         <x:v>SANTA CRUZ DE TENERIFE</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>316</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>2240.25</x:v>
+        <x:v>2239.47</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>11595.54</x:v>
+        <x:v>11584.02</x:v>
       </x:c>
       <x:c r="E8" s="5" t="n">
-        <x:v>15767.3</x:v>
+        <x:v>15751.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A9" s="1" t="str">
         <x:v>MÁLAGA</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>250</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>3286.45</x:v>
+        <x:v>3253.51</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>12759.67</x:v>
+        <x:v>12747.89</x:v>
       </x:c>
       <x:c r="E9" s="5" t="n">
-        <x:v>17350.2</x:v>
+        <x:v>17334.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A10" s="1" t="str">
         <x:v>MURCIA</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>185</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>3517.91</x:v>
+        <x:v>3455.44</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>12963.73</x:v>
+        <x:v>12819.61</x:v>
       </x:c>
       <x:c r="E10" s="5" t="n">
-        <x:v>17627.2</x:v>
+        <x:v>17431.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A11" s="1" t="str">
         <x:v>ASTURIAS</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>252</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>4469.19</x:v>
+        <x:v>4455.04</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>14974.40</x:v>
+        <x:v>14900.87</x:v>
       </x:c>
       <x:c r="E11" s="5" t="n">
-        <x:v>20362.1</x:v>
+        <x:v>20262.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A12" s="1" t="str">
         <x:v>BARCELONA</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>3568.52</x:v>
+        <x:v>3543.08</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>15638.99</x:v>
+        <x:v>15513.97</x:v>
       </x:c>
       <x:c r="E12" s="5" t="n">
-        <x:v>21264.2</x:v>
+        <x:v>21094.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A13" s="1" t="str">
         <x:v>ILLES BALEARS</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>303</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>2592.46</x:v>
+        <x:v>2591.44</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>16305.92</x:v>
+        <x:v>16294.95</x:v>
       </x:c>
       <x:c r="E13" s="5" t="n">
-        <x:v>22173.2</x:v>
+        <x:v>22158.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A14" s="1" t="str">
         <x:v>CANTABRIA</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>6532.06</x:v>
+        <x:v>6461.19</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>17364.84</x:v>
+        <x:v>17163.38</x:v>
       </x:c>
       <x:c r="E14" s="5" t="n">
-        <x:v>23610.4</x:v>
+        <x:v>23336.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A15" s="1" t="str">
+        <x:v>CASTELLÓN/CASTELLÓ</x:v>
+      </x:c>
+      <x:c r="B15" s="3" t="n">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C15" s="4" t="n">
+        <x:v>5102.27</x:v>
+      </x:c>
+      <x:c r="D15" s="4" t="n">
+        <x:v>18842.61</x:v>
+      </x:c>
+      <x:c r="E15" s="5" t="n">
+        <x:v>25620.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A16" s="1" t="str">
         <x:v>ALMERÍA</x:v>
       </x:c>
-      <x:c r="B15" s="3" t="n">
-[...15 lines deleted...]
-      </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>134</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>5109.18</x:v>
+        <x:v>6231.04</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>18912.46</x:v>
+        <x:v>18952.73</x:v>
       </x:c>
       <x:c r="E16" s="5" t="n">
-        <x:v>25715.5</x:v>
+        <x:v>25770.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A17" s="1" t="str">
         <x:v>GIRONA</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>5108.46</x:v>
+        <x:v>5128.57</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>22372.41</x:v>
+        <x:v>22430.91</x:v>
       </x:c>
       <x:c r="E17" s="5" t="n">
-        <x:v>30419.5</x:v>
+        <x:v>30499.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A18" s="1" t="str">
         <x:v>CÁDIZ</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>5146.93</x:v>
+        <x:v>5142.31</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>24334.91</x:v>
+        <x:v>24299.24</x:v>
       </x:c>
       <x:c r="E18" s="5" t="n">
-        <x:v>33090.1</x:v>
+        <x:v>33041.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A19" s="1" t="str">
         <x:v>GIPUZKOA</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>9985.41</x:v>
+        <x:v>10006.42</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>25957.64</x:v>
       </x:c>
       <x:c r="E19" s="5" t="n">
         <x:v>35292.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A20" s="1" t="str">
+        <x:v>LAS PALMAS</x:v>
+      </x:c>
+      <x:c r="B20" s="3" t="n">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="C20" s="4" t="n">
+        <x:v>14746.97</x:v>
+      </x:c>
+      <x:c r="D20" s="4" t="n">
+        <x:v>31226.95</x:v>
+      </x:c>
+      <x:c r="E20" s="5" t="n">
+        <x:v>42459.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A21" s="1" t="str">
         <x:v>TARRAGONA</x:v>
       </x:c>
-      <x:c r="B20" s="3" t="n">
-[...15 lines deleted...]
-      </x:c>
       <x:c r="B21" s="3" t="n">
-        <x:v>391</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
-        <x:v>14743.38</x:v>
+        <x:v>6409.26</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>31214.49</x:v>
+        <x:v>31239.68</x:v>
       </x:c>
       <x:c r="E21" s="5" t="n">
-        <x:v>42442.8</x:v>
+        <x:v>42476.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A22" s="1" t="str">
         <x:v>ALICANTE/ALACANT</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
-        <x:v>242</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
-        <x:v>9970.18</x:v>
+        <x:v>9903.37</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>32842.06</x:v>
+        <x:v>32477.35</x:v>
       </x:c>
       <x:c r="E22" s="5" t="n">
-        <x:v>44654.5</x:v>
+        <x:v>44158.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A23" s="1" t="str">
         <x:v>HUELVA</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
-        <x:v>453</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
-        <x:v>13005.18</x:v>
+        <x:v>13001.64</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>43227.05</x:v>
+        <x:v>43417.55</x:v>
       </x:c>
       <x:c r="E23" s="5" t="n">
-        <x:v>58775.4</x:v>
+        <x:v>59034.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A24" s="1" t="str">
         <x:v>LUGO</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
-        <x:v>162</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
-        <x:v>26404.90</x:v>
+        <x:v>26401.93</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>46358.91</x:v>
+        <x:v>46336.71</x:v>
       </x:c>
       <x:c r="E24" s="5" t="n">
-        <x:v>63031.5</x:v>
+        <x:v>63001.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A25" s="1" t="str">
         <x:v>A CORUÑA</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
-        <x:v>2134</x:v>
+        <x:v>2130</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
-        <x:v>28885.93</x:v>
+        <x:v>28917.44</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>93837.86</x:v>
+        <x:v>93862.80</x:v>
       </x:c>
       <x:c r="E25" s="5" t="n">
-        <x:v>127598.7</x:v>
+        <x:v>127632.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A26" s="1" t="str">
         <x:v>BIZKAIA</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
         <x:v>64459.28</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
         <x:v>96870.20</x:v>
       </x:c>
       <x:c r="E26" s="5" t="n">
         <x:v>131707.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A27" s="1" t="str">
         <x:v>PONTEVEDRA</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
-        <x:v>1822</x:v>
+        <x:v>1817</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
-        <x:v>76937.20</x:v>
+        <x:v>76752.22</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>135387.52</x:v>
+        <x:v>135396.37</x:v>
       </x:c>
       <x:c r="E27" s="5" t="n">
-        <x:v>184088.4</x:v>
+        <x:v>184100.4</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A1:E1"/>
     <x:mergeCell ref="A2:E2"/>
   </x:mergeCells>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <x:pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:dimension ref="A1:E5"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:selection activeCell="I8" sqref="I8"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <x:cols>
     <x:col min="1" max="1" width="26.140625" customWidth="1"/>
     <x:col min="2" max="5" width="14.140625" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <x:c r="A1" s="7" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B1" s="7"/>
       <x:c r="C1" s="7"/>
       <x:c r="D1" s="7"/>
       <x:c r="E1" s="7"/>
     </x:row>
     <x:row r="2" spans="1:5" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <x:c r="A2" s="10" t="str">
-        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (05/04/2026 23:35 UTC)</x:v>
+        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (21/05/2026 03:27 UTC)</x:v>
       </x:c>
       <x:c r="B2" s="10"/>
       <x:c r="C2" s="10"/>
       <x:c r="D2" s="10"/>
       <x:c r="E2" s="10"/>
     </x:row>
     <x:row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <x:c r="A4" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A5" s="1" t="str">
         <x:v>CEUTA</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C5" s="4" t="n">
         <x:v>2207.09</x:v>
       </x:c>
       <x:c r="D5" s="4" t="n">
         <x:v>3266.66</x:v>
       </x:c>
       <x:c r="E5" s="5" t="n">
         <x:v>4441.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A6" s="1" t="str">
         <x:v>REGIÓN DE MURCIA</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>185</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>3517.91</x:v>
+        <x:v>3455.44</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>12963.73</x:v>
+        <x:v>12819.61</x:v>
       </x:c>
       <x:c r="E6" s="5" t="n">
-        <x:v>17627.2</x:v>
+        <x:v>17431.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A7" s="1" t="str">
         <x:v>PRINCIPADO DE ASTURIAS</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>252</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>4469.19</x:v>
+        <x:v>4455.04</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>14974.40</x:v>
+        <x:v>14900.87</x:v>
       </x:c>
       <x:c r="E7" s="5" t="n">
-        <x:v>20362.1</x:v>
+        <x:v>20262.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A8" s="1" t="str">
         <x:v>ILLES BALEARS</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>303</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>2592.46</x:v>
+        <x:v>2591.44</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>16305.92</x:v>
+        <x:v>16294.95</x:v>
       </x:c>
       <x:c r="E8" s="5" t="n">
-        <x:v>22173.2</x:v>
+        <x:v>22158.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A9" s="1" t="str">
         <x:v>CANTABRIA</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>6532.06</x:v>
+        <x:v>6461.19</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>17364.84</x:v>
+        <x:v>17163.38</x:v>
       </x:c>
       <x:c r="E9" s="5" t="n">
-        <x:v>23610.4</x:v>
+        <x:v>23336.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A10" s="1" t="str">
         <x:v>CANARIAS</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
         <x:v>707</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>16983.63</x:v>
+        <x:v>16986.44</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>42810.03</x:v>
+        <x:v>42810.97</x:v>
       </x:c>
       <x:c r="E10" s="5" t="n">
-        <x:v>58210.1</x:v>
+        <x:v>58211.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A11" s="1" t="str">
         <x:v>COMUNITAT VALENCIANA</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>458</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>16604.28</x:v>
+        <x:v>16522.10</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>58441.55</x:v>
+        <x:v>57952.59</x:v>
       </x:c>
       <x:c r="E11" s="5" t="n">
-        <x:v>79462.7</x:v>
+        <x:v>78797.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A12" s="1" t="str">
         <x:v>CATALUÑA</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>15079.33</x:v>
+        <x:v>15080.91</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>69181.23</x:v>
+        <x:v>69184.56</x:v>
       </x:c>
       <x:c r="E12" s="5" t="n">
-        <x:v>94065.2</x:v>
+        <x:v>94069.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A13" s="1" t="str">
         <x:v>ANDALUCÍA</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>1396</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>28637.62</x:v>
+        <x:v>28657.61</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>102039.65</x:v>
+        <x:v>102298.14</x:v>
       </x:c>
       <x:c r="E13" s="5" t="n">
-        <x:v>138746.4</x:v>
+        <x:v>139097.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A14" s="1" t="str">
         <x:v>PAÍS VASCO</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>74444.69</x:v>
+        <x:v>74465.70</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
         <x:v>122827.84</x:v>
       </x:c>
       <x:c r="E14" s="5" t="n">
         <x:v>167000.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A15" s="1" t="str">
         <x:v>GALICIA</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>4118</x:v>
+        <x:v>4108</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>132228.03</x:v>
+        <x:v>132071.59</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>275584.29</x:v>
+        <x:v>275595.88</x:v>
       </x:c>
       <x:c r="E15" s="5" t="n">
-        <x:v>374718.6</x:v>
+        <x:v>374734.3</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A2:E2"/>
     <x:mergeCell ref="A1:E1"/>
   </x:mergeCells>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <x:pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:pageSetUpPr fitToPage="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:F5"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:selection sqref="A1:F1"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <x:cols>
     <x:col min="1" max="1" width="25.7109375" customWidth="1"/>
     <x:col min="2" max="2" width="83.140625" customWidth="1"/>
     <x:col min="3" max="6" width="16" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <x:c r="A1" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B1" s="7"/>
       <x:c r="C1" s="7"/>
       <x:c r="D1" s="7"/>
       <x:c r="E1" s="7"/>
       <x:c r="F1" s="7"/>
     </x:row>
     <x:row r="2" spans="1:6" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <x:c r="A2" s="9" t="str">
-        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (05/04/2026 23:35 UTC)</x:v>
+        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (21/05/2026 03:27 UTC)</x:v>
       </x:c>
       <x:c r="B2" s="9"/>
       <x:c r="C2" s="9"/>
       <x:c r="D2" s="9"/>
       <x:c r="E2" s="9"/>
       <x:c r="F2" s="9"/>
     </x:row>
     <x:row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <x:c r="A4" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F4" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A5" s="1" t="str">
         <x:v>ANDALUCÍA</x:v>
       </x:c>
       <x:c r="B5" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C5" s="3" t="n">
-        <x:v>1396</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="D5" s="4" t="n">
-        <x:v>28637.62</x:v>
+        <x:v>28657.61</x:v>
       </x:c>
       <x:c r="E5" s="4" t="n">
-        <x:v>102039.65</x:v>
+        <x:v>102298.14</x:v>
       </x:c>
       <x:c r="F5" s="5" t="n">
-        <x:v>138746.4</x:v>
+        <x:v>139097.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A6" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B6" s="1" t="str">
         <x:v>ARRASTRE DE FONDO  EN EL GOLFO DE CADIZ</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>5420.07</x:v>
+        <x:v>5420.11</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>20234.29</x:v>
+        <x:v>20479.97</x:v>
       </x:c>
       <x:c r="F6" s="5" t="n">
-        <x:v>27511.6</x:v>
+        <x:v>27845.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A7" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B7" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>6242.21</x:v>
+        <x:v>6265.06</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>16188.98</x:v>
+        <x:v>16260.30</x:v>
       </x:c>
       <x:c r="F7" s="5" t="n">
-        <x:v>22012.4</x:v>
+        <x:v>22109.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A8" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B8" s="1" t="str">
         <x:v>ARRASTRE EN AGUAS DE PORTUGAL</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
         <x:v>563.77</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
         <x:v>1438.44</x:v>
       </x:c>
       <x:c r="F8" s="5" t="n">
         <x:v>1955.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A9" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B9" s="1" t="str">
         <x:v>ARRASTREROS CONGELADORES AGUAS INTERNACIONALES Y TERCEROS PAISES</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>6066.54</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>11482.41</x:v>
       </x:c>
       <x:c r="F9" s="5" t="n">
         <x:v>15612.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A10" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B10" s="1" t="str">
         <x:v>ARTES MENORES  EN EL GOLFO DE CADIZ</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
-        <x:v>531</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>2880.89</x:v>
+        <x:v>2870.67</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>18763.54</x:v>
+        <x:v>18650.63</x:v>
       </x:c>
       <x:c r="F10" s="5" t="n">
-        <x:v>25515.3</x:v>
+        <x:v>25361.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A11" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B11" s="1" t="str">
         <x:v>ARTES MENORES EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>403</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>1548.56</x:v>
+        <x:v>1555.88</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>11666.94</x:v>
+        <x:v>11721.34</x:v>
       </x:c>
       <x:c r="F11" s="5" t="n">
-        <x:v>15865.6</x:v>
+        <x:v>15939.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A12" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B12" s="1" t="str">
         <x:v>CENSO UNIFICADO DE PALANGRE DE SUPERFICIE</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
         <x:v>2092.23</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
         <x:v>4834.42</x:v>
       </x:c>
       <x:c r="F12" s="5" t="n">
         <x:v>6573.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A13" s="1" t="str">
         <x:v/>
@@ -13031,57 +13031,57 @@
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
         <x:v>63.89</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
         <x:v>393.40</x:v>
       </x:c>
       <x:c r="F15" s="5" t="n">
         <x:v>535.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A16" s="1" t="str">
         <x:v>CANARIAS</x:v>
       </x:c>
       <x:c r="B16" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C16" s="3" t="n">
         <x:v>707</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>16983.63</x:v>
+        <x:v>16986.44</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>42810.03</x:v>
+        <x:v>42810.97</x:v>
       </x:c>
       <x:c r="F16" s="5" t="n">
-        <x:v>58210.1</x:v>
+        <x:v>58211.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A17" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B17" s="1" t="str">
         <x:v>ARRASTRE EN AGUAS DE PORTUGAL</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>287.00</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>651.35</x:v>
       </x:c>
       <x:c r="F17" s="5" t="n">
         <x:v>885.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A18" s="1" t="str">
         <x:v/>
@@ -13094,94 +13094,94 @@
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>7230.84</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>10768.17</x:v>
       </x:c>
       <x:c r="F18" s="5" t="n">
         <x:v>14640.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A19" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B19" s="1" t="str">
         <x:v>ARRASTREROS CONGELADORES DE NAFO</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>3271.40</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
-        <x:v>3395.91</x:v>
+        <x:v>3397.00</x:v>
       </x:c>
       <x:c r="F19" s="5" t="n">
-        <x:v>4617.2</x:v>
+        <x:v>4618.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A20" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B20" s="1" t="str">
         <x:v>ARTES MENORES EN CANARIAS</x:v>
       </x:c>
       <x:c r="C20" s="3" t="n">
         <x:v>629</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>2076.00</x:v>
+        <x:v>2078.81</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>16928.89</x:v>
+        <x:v>16928.86</x:v>
       </x:c>
       <x:c r="F20" s="5" t="n">
         <x:v>23020.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A21" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B21" s="1" t="str">
         <x:v>ATUNEROS CAÑEROS CANARIAS</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
         <x:v>3001.18</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>9309.61</x:v>
+        <x:v>9309.49</x:v>
       </x:c>
       <x:c r="F21" s="5" t="n">
-        <x:v>12658.2</x:v>
+        <x:v>12658.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A22" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B22" s="1" t="str">
         <x:v>CENSO UNIFICADO DE PALANGRE DE SUPERFICIE</x:v>
       </x:c>
       <x:c r="C22" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
         <x:v>1030.00</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
         <x:v>1300.17</x:v>
       </x:c>
       <x:c r="F22" s="5" t="n">
         <x:v>1767.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A23" s="1" t="str">
         <x:v/>
@@ -13211,57 +13211,57 @@
       </x:c>
       <x:c r="C24" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
         <x:v>17.87</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
         <x:v>95.59</x:v>
       </x:c>
       <x:c r="F24" s="5" t="n">
         <x:v>130.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A25" s="1" t="str">
         <x:v>CANTABRIA</x:v>
       </x:c>
       <x:c r="B25" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>6532.06</x:v>
+        <x:v>6461.19</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>17364.84</x:v>
+        <x:v>17163.38</x:v>
       </x:c>
       <x:c r="F25" s="5" t="n">
-        <x:v>23610.4</x:v>
+        <x:v>23336.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A26" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B26" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C26" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
         <x:v>468.61</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
         <x:v>1580.00</x:v>
       </x:c>
       <x:c r="F26" s="5" t="n">
         <x:v>2148.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A27" s="1" t="str">
         <x:v/>
@@ -13288,80 +13288,80 @@
       </x:c>
       <x:c r="B28" s="1" t="str">
         <x:v>ARTES MENORES EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C28" s="3" t="n">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
         <x:v>674.73</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
         <x:v>3787.97</x:v>
       </x:c>
       <x:c r="F28" s="5" t="n">
         <x:v>5151.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A29" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B29" s="1" t="str">
         <x:v>CERCO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>31</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>4278.38</x:v>
+        <x:v>4182.29</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>9252.35</x:v>
+        <x:v>8956.75</x:v>
       </x:c>
       <x:c r="F29" s="5" t="n">
-        <x:v>12579.7</x:v>
+        <x:v>12177.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A30" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B30" s="1" t="str">
         <x:v>PALANGRE DE FONDO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C30" s="3" t="n">
-        <x:v>4</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>156.14</x:v>
+        <x:v>181.36</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
-        <x:v>449.29</x:v>
+        <x:v>543.43</x:v>
       </x:c>
       <x:c r="F30" s="5" t="n">
-        <x:v>610.8</x:v>
+        <x:v>738.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A31" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B31" s="1" t="str">
         <x:v>RASCO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
         <x:v>194.14</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
         <x:v>850.39</x:v>
       </x:c>
       <x:c r="F31" s="5" t="n">
         <x:v>1156.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A32" s="1" t="str">
         <x:v/>
@@ -13371,97 +13371,97 @@
       </x:c>
       <x:c r="C32" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
         <x:v>511.06</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
         <x:v>1040.43</x:v>
       </x:c>
       <x:c r="F32" s="5" t="n">
         <x:v>1414.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A33" s="1" t="str">
         <x:v>CATALUÑA</x:v>
       </x:c>
       <x:c r="B33" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>573</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>15079.33</x:v>
+        <x:v>15080.91</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>69181.23</x:v>
+        <x:v>69184.56</x:v>
       </x:c>
       <x:c r="F33" s="5" t="n">
-        <x:v>94065.2</x:v>
+        <x:v>94069.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A34" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B34" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C34" s="3" t="n">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>10499.52</x:v>
+        <x:v>10499.51</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
         <x:v>37086.91</x:v>
       </x:c>
       <x:c r="F34" s="5" t="n">
         <x:v>50426.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A35" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B35" s="1" t="str">
         <x:v>ARTES MENORES EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>313</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>1227.79</x:v>
+        <x:v>1229.38</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>11780.59</x:v>
+        <x:v>11784.26</x:v>
       </x:c>
       <x:c r="F35" s="5" t="n">
-        <x:v>16020.1</x:v>
+        <x:v>16025.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A36" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B36" s="1" t="str">
         <x:v>CENSO UNIFICADO DE PALANGRE DE SUPERFICIE</x:v>
       </x:c>
       <x:c r="C36" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
         <x:v>304.62</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
         <x:v>1204.02</x:v>
       </x:c>
       <x:c r="F36" s="5" t="n">
         <x:v>1637.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A37" s="1" t="str">
         <x:v/>
@@ -13494,54 +13494,54 @@
       </x:c>
       <x:c r="D38" s="4" t="n">
         <x:v>2000.65</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
         <x:v>10815.31</x:v>
       </x:c>
       <x:c r="F38" s="5" t="n">
         <x:v>14704.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A39" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B39" s="1" t="str">
         <x:v>PALANGRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
         <x:v>111.99</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>831.40</x:v>
+        <x:v>831.06</x:v>
       </x:c>
       <x:c r="F39" s="5" t="n">
-        <x:v>1130.5</x:v>
+        <x:v>1130.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A40" s="1" t="str">
         <x:v>CEUTA</x:v>
       </x:c>
       <x:c r="B40" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C40" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
         <x:v>2207.09</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
         <x:v>3266.66</x:v>
       </x:c>
       <x:c r="F40" s="5" t="n">
         <x:v>4441.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A41" s="1" t="str">
         <x:v/>
@@ -13608,180 +13608,180 @@
       </x:c>
       <x:c r="B44" s="1" t="str">
         <x:v>PALANGRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C44" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
         <x:v>8.37</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
         <x:v>99.15</x:v>
       </x:c>
       <x:c r="F44" s="5" t="n">
         <x:v>134.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A45" s="1" t="str">
         <x:v>COMUNITAT VALENCIANA</x:v>
       </x:c>
       <x:c r="B45" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>458</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>16604.28</x:v>
+        <x:v>16522.10</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
-        <x:v>58441.55</x:v>
+        <x:v>57952.59</x:v>
       </x:c>
       <x:c r="F45" s="5" t="n">
-        <x:v>79462.7</x:v>
+        <x:v>78797.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A46" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B46" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C46" s="3" t="n">
         <x:v>191</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>13110.87</x:v>
+        <x:v>13110.86</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
         <x:v>40624.00</x:v>
       </x:c>
       <x:c r="F46" s="5" t="n">
         <x:v>55234.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A47" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B47" s="1" t="str">
         <x:v>ARTES MENORES EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>236</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>1768.83</x:v>
+        <x:v>1748.79</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
-        <x:v>11391.05</x:v>
+        <x:v>11196.21</x:v>
       </x:c>
       <x:c r="F47" s="5" t="n">
-        <x:v>15490.4</x:v>
+        <x:v>15225.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A48" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B48" s="1" t="str">
         <x:v>CENSO UNIFICADO DE PALANGRE DE SUPERFICIE</x:v>
       </x:c>
       <x:c r="C48" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
         <x:v>53.71</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
         <x:v>255.90</x:v>
       </x:c>
       <x:c r="F48" s="5" t="n">
         <x:v>348.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A49" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B49" s="1" t="str">
         <x:v>CERCO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
-        <x:v>25</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D49" s="4" t="n">
-        <x:v>1620.52</x:v>
+        <x:v>1558.39</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
-        <x:v>5963.54</x:v>
+        <x:v>5669.42</x:v>
       </x:c>
       <x:c r="F49" s="5" t="n">
-        <x:v>8108.2</x:v>
+        <x:v>7708.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A50" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B50" s="1" t="str">
         <x:v>PALANGRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C50" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
         <x:v>50.35</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
         <x:v>207.06</x:v>
       </x:c>
       <x:c r="F50" s="5" t="n">
         <x:v>281.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A51" s="1" t="str">
         <x:v>GALICIA</x:v>
       </x:c>
       <x:c r="B51" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>4118</x:v>
+        <x:v>4108</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>132228.03</x:v>
+        <x:v>132071.59</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
-        <x:v>275584.29</x:v>
+        <x:v>275595.88</x:v>
       </x:c>
       <x:c r="F51" s="5" t="n">
-        <x:v>374718.6</x:v>
+        <x:v>374734.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A52" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B52" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C52" s="3" t="n">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
         <x:v>10989.79</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
         <x:v>23446.08</x:v>
       </x:c>
       <x:c r="F52" s="5" t="n">
         <x:v>31877.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A53" s="1" t="str">
         <x:v/>
@@ -13794,54 +13794,54 @@
       </x:c>
       <x:c r="D53" s="4" t="n">
         <x:v>5500.51</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
         <x:v>10861.22</x:v>
       </x:c>
       <x:c r="F53" s="5" t="n">
         <x:v>14767.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A54" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B54" s="1" t="str">
         <x:v>ARRASTRE EN AGUAS DE PORTUGAL</x:v>
       </x:c>
       <x:c r="C54" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D54" s="4" t="n">
         <x:v>984.43</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
-        <x:v>1581.61</x:v>
+        <x:v>2052.35</x:v>
       </x:c>
       <x:c r="F54" s="5" t="n">
-        <x:v>2150.5</x:v>
+        <x:v>2790.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A55" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B55" s="1" t="str">
         <x:v>ARRASTREROS CONGELADORES AGUAS INTERNACIONALES Y TERCEROS PAISES</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
         <x:v>15869.55</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
         <x:v>21940.44</x:v>
       </x:c>
       <x:c r="F55" s="5" t="n">
         <x:v>29830.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A56" s="1" t="str">
         <x:v/>
@@ -13854,154 +13854,154 @@
       </x:c>
       <x:c r="D56" s="4" t="n">
         <x:v>18334.00</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
         <x:v>19715.93</x:v>
       </x:c>
       <x:c r="F56" s="5" t="n">
         <x:v>26806.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A57" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B57" s="1" t="str">
         <x:v>ARTES FIJAS EN ZONAS CIEM VB, VI,VII y VIIIabde.</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
         <x:v>11457.44</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
-        <x:v>18823.43</x:v>
+        <x:v>18823.29</x:v>
       </x:c>
       <x:c r="F57" s="5" t="n">
-        <x:v>25592.8</x:v>
+        <x:v>25592.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A58" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B58" s="1" t="str">
         <x:v>ARTES MENORES EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C58" s="3" t="n">
-        <x:v>3675</x:v>
+        <x:v>3666</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>8557.32</x:v>
+        <x:v>8524.19</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
-        <x:v>81072.80</x:v>
+        <x:v>80880.82</x:v>
       </x:c>
       <x:c r="F58" s="5" t="n">
-        <x:v>110255.3</x:v>
+        <x:v>109994.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A59" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B59" s="1" t="str">
         <x:v>ATUNEROS CERQUEROS CONGELADORES EN OCEANO ATLANTICO, INDICO Y PACIFICO</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
         <x:v>4058.00</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
         <x:v>6333.18</x:v>
       </x:c>
       <x:c r="F59" s="5" t="n">
         <x:v>8610.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A60" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B60" s="1" t="str">
         <x:v>BACALADEROS</x:v>
       </x:c>
       <x:c r="C60" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
         <x:v>6080.00</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
         <x:v>6250.00</x:v>
       </x:c>
       <x:c r="F60" s="5" t="n">
         <x:v>8497.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A61" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B61" s="1" t="str">
         <x:v>CENSO UNIFICADO DE PALANGRE DE SUPERFICIE</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
-        <x:v>122</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>41108.76</x:v>
+        <x:v>40913.50</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
-        <x:v>56038.38</x:v>
+        <x:v>55579.43</x:v>
       </x:c>
       <x:c r="F61" s="5" t="n">
-        <x:v>76191.0</x:v>
+        <x:v>75567.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A62" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B62" s="1" t="str">
         <x:v>CERCO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C62" s="3" t="n">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>6743.12</x:v>
+        <x:v>6870.76</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
-        <x:v>23414.56</x:v>
+        <x:v>23710.16</x:v>
       </x:c>
       <x:c r="F62" s="5" t="n">
-        <x:v>31835.6</x:v>
+        <x:v>32237.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A63" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B63" s="1" t="str">
         <x:v>PALANGRE DE FONDO AGUAS INTERNACIONALES Y TERCEROS PAISES</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
         <x:v>178.00</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
         <x:v>198.53</x:v>
       </x:c>
       <x:c r="F63" s="5" t="n">
         <x:v>269.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A64" s="1" t="str">
         <x:v/>
@@ -14048,120 +14048,120 @@
       </x:c>
       <x:c r="B66" s="1" t="str">
         <x:v>RASCO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C66" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
         <x:v>62.64</x:v>
       </x:c>
       <x:c r="E66" s="4" t="n">
         <x:v>257.36</x:v>
       </x:c>
       <x:c r="F66" s="5" t="n">
         <x:v>349.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A67" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B67" s="1" t="str">
         <x:v>VOLANTA EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
-        <x:v>19</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>1321.55</x:v>
+        <x:v>1265.86</x:v>
       </x:c>
       <x:c r="E67" s="4" t="n">
-        <x:v>3150.93</x:v>
+        <x:v>3047.25</x:v>
       </x:c>
       <x:c r="F67" s="5" t="n">
-        <x:v>4284.5</x:v>
+        <x:v>4143.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A68" s="1" t="str">
         <x:v>ILLES BALEARS</x:v>
       </x:c>
       <x:c r="B68" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C68" s="3" t="n">
-        <x:v>303</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>2592.46</x:v>
+        <x:v>2591.44</x:v>
       </x:c>
       <x:c r="E68" s="4" t="n">
-        <x:v>16305.92</x:v>
+        <x:v>16294.95</x:v>
       </x:c>
       <x:c r="F68" s="5" t="n">
-        <x:v>22173.2</x:v>
+        <x:v>22158.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A69" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B69" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D69" s="4" t="n">
         <x:v>1782.44</x:v>
       </x:c>
       <x:c r="E69" s="4" t="n">
         <x:v>5859.24</x:v>
       </x:c>
       <x:c r="F69" s="5" t="n">
         <x:v>7966.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A70" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B70" s="1" t="str">
         <x:v>ARTES MENORES EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C70" s="3" t="n">
-        <x:v>261</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
-        <x:v>692.76</x:v>
+        <x:v>691.74</x:v>
       </x:c>
       <x:c r="E70" s="4" t="n">
-        <x:v>9659.13</x:v>
+        <x:v>9648.16</x:v>
       </x:c>
       <x:c r="F70" s="5" t="n">
-        <x:v>13135.4</x:v>
+        <x:v>13120.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A71" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B71" s="1" t="str">
         <x:v>CERCO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
         <x:v>81.85</x:v>
       </x:c>
       <x:c r="E71" s="4" t="n">
         <x:v>524.32</x:v>
       </x:c>
       <x:c r="F71" s="5" t="n">
         <x:v>713.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A72" s="1" t="str">
         <x:v/>
@@ -14171,51 +14171,51 @@
       </x:c>
       <x:c r="C72" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
         <x:v>35.41</x:v>
       </x:c>
       <x:c r="E72" s="4" t="n">
         <x:v>263.23</x:v>
       </x:c>
       <x:c r="F72" s="5" t="n">
         <x:v>358.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A73" s="1" t="str">
         <x:v>PAÍS VASCO</x:v>
       </x:c>
       <x:c r="B73" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>74444.69</x:v>
+        <x:v>74465.70</x:v>
       </x:c>
       <x:c r="E73" s="4" t="n">
         <x:v>122827.84</x:v>
       </x:c>
       <x:c r="F73" s="5" t="n">
         <x:v>167000.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A74" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B74" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C74" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
         <x:v>435.69</x:v>
       </x:c>
       <x:c r="E74" s="4" t="n">
         <x:v>544.12</x:v>
       </x:c>
       <x:c r="F74" s="5" t="n">
@@ -14251,51 +14251,51 @@
       </x:c>
       <x:c r="C76" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
         <x:v>917.00</x:v>
       </x:c>
       <x:c r="E76" s="4" t="n">
         <x:v>1470.58</x:v>
       </x:c>
       <x:c r="F76" s="5" t="n">
         <x:v>1999.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A77" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B77" s="1" t="str">
         <x:v>ARTES MENORES EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
-        <x:v>1030.60</x:v>
+        <x:v>1030.61</x:v>
       </x:c>
       <x:c r="E77" s="4" t="n">
         <x:v>4627.99</x:v>
       </x:c>
       <x:c r="F77" s="5" t="n">
         <x:v>6292.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A78" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B78" s="1" t="str">
         <x:v>ATUNEROS CERQUEROS CONGELADORES EN OCEANO ATLANTICO, INDICO Y PACIFICO</x:v>
       </x:c>
       <x:c r="C78" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
         <x:v>26864.00</x:v>
       </x:c>
       <x:c r="E78" s="4" t="n">
         <x:v>40038.35</x:v>
       </x:c>
       <x:c r="F78" s="5" t="n">
@@ -14351,51 +14351,51 @@
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D81" s="4" t="n">
         <x:v>233.05</x:v>
       </x:c>
       <x:c r="E81" s="4" t="n">
         <x:v>430.14</x:v>
       </x:c>
       <x:c r="F81" s="5" t="n">
         <x:v>584.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A82" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B82" s="1" t="str">
         <x:v>CERCO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C82" s="3" t="n">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D82" s="4" t="n">
-        <x:v>8537.58</x:v>
+        <x:v>8558.58</x:v>
       </x:c>
       <x:c r="E82" s="4" t="n">
         <x:v>22658.04</x:v>
       </x:c>
       <x:c r="F82" s="5" t="n">
         <x:v>30806.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A83" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B83" s="1" t="str">
         <x:v>PALANGRE DE FONDO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D83" s="4" t="n">
         <x:v>1084.57</x:v>
       </x:c>
       <x:c r="E83" s="4" t="n">
         <x:v>2887.35</x:v>
       </x:c>
       <x:c r="F83" s="5" t="n">
@@ -14428,60 +14428,60 @@
       </x:c>
       <x:c r="B85" s="1" t="str">
         <x:v>VOLANTA EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D85" s="4" t="n">
         <x:v>211.39</x:v>
       </x:c>
       <x:c r="E85" s="4" t="n">
         <x:v>413.97</x:v>
       </x:c>
       <x:c r="F85" s="5" t="n">
         <x:v>562.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A86" s="1" t="str">
         <x:v>PRINCIPADO DE ASTURIAS</x:v>
       </x:c>
       <x:c r="B86" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C86" s="3" t="n">
-        <x:v>252</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D86" s="4" t="n">
-        <x:v>4469.19</x:v>
+        <x:v>4455.04</x:v>
       </x:c>
       <x:c r="E86" s="4" t="n">
-        <x:v>14974.40</x:v>
+        <x:v>14900.87</x:v>
       </x:c>
       <x:c r="F86" s="5" t="n">
-        <x:v>20362.1</x:v>
+        <x:v>20262.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A87" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B87" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D87" s="4" t="n">
         <x:v>947.31</x:v>
       </x:c>
       <x:c r="E87" s="4" t="n">
         <x:v>1574.99</x:v>
       </x:c>
       <x:c r="F87" s="5" t="n">
         <x:v>2141.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A88" s="1" t="str">
         <x:v/>
@@ -14491,97 +14491,97 @@
       </x:c>
       <x:c r="C88" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D88" s="4" t="n">
         <x:v>817.00</x:v>
       </x:c>
       <x:c r="E88" s="4" t="n">
         <x:v>1117.65</x:v>
       </x:c>
       <x:c r="F88" s="5" t="n">
         <x:v>1519.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A89" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B89" s="1" t="str">
         <x:v>ARTES MENORES EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>203</x:v>
       </x:c>
       <x:c r="D89" s="4" t="n">
-        <x:v>980.44</x:v>
+        <x:v>980.46</x:v>
       </x:c>
       <x:c r="E89" s="4" t="n">
         <x:v>7347.43</x:v>
       </x:c>
       <x:c r="F89" s="5" t="n">
         <x:v>9991.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A90" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B90" s="1" t="str">
         <x:v>CERCO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C90" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D90" s="4" t="n">
         <x:v>280.64</x:v>
       </x:c>
       <x:c r="E90" s="4" t="n">
         <x:v>1054.45</x:v>
       </x:c>
       <x:c r="F90" s="5" t="n">
         <x:v>1433.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A91" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B91" s="1" t="str">
         <x:v>PALANGRE DE FONDO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
-        <x:v>22</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D91" s="4" t="n">
-        <x:v>393.10</x:v>
+        <x:v>378.93</x:v>
       </x:c>
       <x:c r="E91" s="4" t="n">
-        <x:v>1561.78</x:v>
+        <x:v>1488.25</x:v>
       </x:c>
       <x:c r="F91" s="5" t="n">
-        <x:v>2123.8</x:v>
+        <x:v>2023.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A92" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B92" s="1" t="str">
         <x:v>PALANGRE DE FONDO MENORES 100 TRB EN VIIIabde.</x:v>
       </x:c>
       <x:c r="C92" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D92" s="4" t="n">
         <x:v>385.74</x:v>
       </x:c>
       <x:c r="E92" s="4" t="n">
         <x:v>844.12</x:v>
       </x:c>
       <x:c r="F92" s="5" t="n">
         <x:v>1147.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A93" s="1" t="str">
         <x:v/>
@@ -14608,100 +14608,100 @@
       </x:c>
       <x:c r="B94" s="1" t="str">
         <x:v>VOLANTA EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C94" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D94" s="4" t="n">
         <x:v>637.74</x:v>
       </x:c>
       <x:c r="E94" s="4" t="n">
         <x:v>1371.04</x:v>
       </x:c>
       <x:c r="F94" s="5" t="n">
         <x:v>1864.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A95" s="1" t="str">
         <x:v>REGIÓN DE MURCIA</x:v>
       </x:c>
       <x:c r="B95" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C95" s="3" t="n">
-        <x:v>185</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D95" s="4" t="n">
-        <x:v>3517.91</x:v>
+        <x:v>3455.44</x:v>
       </x:c>
       <x:c r="E95" s="4" t="n">
-        <x:v>12963.73</x:v>
+        <x:v>12819.61</x:v>
       </x:c>
       <x:c r="F95" s="5" t="n">
-        <x:v>17627.2</x:v>
+        <x:v>17431.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A96" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B96" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C96" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D96" s="4" t="n">
-        <x:v>1065.38</x:v>
+        <x:v>1003.84</x:v>
       </x:c>
       <x:c r="E96" s="4" t="n">
-        <x:v>2359.13</x:v>
+        <x:v>2221.63</x:v>
       </x:c>
       <x:c r="F96" s="5" t="n">
-        <x:v>3207.8</x:v>
+        <x:v>3020.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A97" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B97" s="1" t="str">
         <x:v>ARTES MENORES EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D97" s="4" t="n">
-        <x:v>380.70</x:v>
+        <x:v>379.77</x:v>
       </x:c>
       <x:c r="E97" s="4" t="n">
-        <x:v>3923.91</x:v>
+        <x:v>3917.29</x:v>
       </x:c>
       <x:c r="F97" s="5" t="n">
-        <x:v>5336.1</x:v>
+        <x:v>5327.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A98" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B98" s="1" t="str">
         <x:v>CENSO UNIFICADO DE PALANGRE DE SUPERFICIE</x:v>
       </x:c>
       <x:c r="C98" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D98" s="4" t="n">
         <x:v>443.78</x:v>
       </x:c>
       <x:c r="E98" s="4" t="n">
         <x:v>1090.44</x:v>
       </x:c>
       <x:c r="F98" s="5" t="n">
         <x:v>1482.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A99" s="1" t="str">
         <x:v/>
@@ -14728,343 +14728,343 @@
       </x:c>
       <x:c r="B100" s="1" t="str">
         <x:v>CERCO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C100" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D100" s="4" t="n">
         <x:v>928.45</x:v>
       </x:c>
       <x:c r="E100" s="4" t="n">
         <x:v>3204.95</x:v>
       </x:c>
       <x:c r="F100" s="5" t="n">
         <x:v>4357.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A101" s="1" t="str">
         <x:v>TOTAL</x:v>
       </x:c>
       <x:c r="B101" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C101" s="3" t="n">
-        <x:v>8301</x:v>
+        <x:v>8280</x:v>
       </x:c>
       <x:c r="D101" s="4" t="n">
-        <x:v>303296.29</x:v>
+        <x:v>302954.55</x:v>
       </x:c>
       <x:c r="E101" s="4" t="n">
-        <x:v>735760.14</x:v>
+        <x:v>735115.45</x:v>
       </x:c>
       <x:c r="F101" s="5" t="n">
-        <x:v>1000417.4</x:v>
+        <x:v>999540.6</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
   </x:mergeCells>
   <x:pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <x:pageSetup paperSize="9" scale="57" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:pageSetUpPr fitToPage="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:E5"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:selection sqref="A1:E1"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <x:cols>
     <x:col min="1" max="1" width="77.85546875" customWidth="1"/>
     <x:col min="2" max="5" width="19.140625" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <x:c r="A1" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B1" s="7"/>
       <x:c r="C1" s="7"/>
       <x:c r="D1" s="7"/>
       <x:c r="E1" s="7"/>
     </x:row>
     <x:row r="2" spans="1:5" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <x:c r="A2" s="9" t="str">
-        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (05/04/2026 23:35 UTC)</x:v>
+        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (21/05/2026 03:27 UTC)</x:v>
       </x:c>
       <x:c r="B2" s="9"/>
       <x:c r="C2" s="9"/>
       <x:c r="D2" s="9"/>
       <x:c r="E2" s="9"/>
     </x:row>
     <x:row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <x:c r="A4" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A5" s="1" t="str">
         <x:v>ARRASTRE DE FONDO  EN EL GOLFO DE CADIZ</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C5" s="4" t="n">
-        <x:v>5420.07</x:v>
+        <x:v>5420.11</x:v>
       </x:c>
       <x:c r="D5" s="4" t="n">
-        <x:v>20234.29</x:v>
+        <x:v>20479.97</x:v>
       </x:c>
       <x:c r="E5" s="5" t="n">
-        <x:v>27511.6</x:v>
+        <x:v>27845.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A6" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>12841.40</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
         <x:v>27145.19</x:v>
       </x:c>
       <x:c r="E6" s="5" t="n">
         <x:v>36906.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A7" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>558</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>32700.42</x:v>
+        <x:v>32661.71</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>102118.26</x:v>
+        <x:v>102052.08</x:v>
       </x:c>
       <x:c r="E7" s="5" t="n">
-        <x:v>138847.8</x:v>
+        <x:v>138757.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A8" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN ZONAS CIEM VB, VI,VII y VIIIabde.</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>8765.51</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
         <x:v>14943.73</x:v>
       </x:c>
       <x:c r="E8" s="5" t="n">
         <x:v>20317.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A9" s="1" t="str">
         <x:v>ARRASTRE EN AGUAS DE PORTUGAL</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>1835.20</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>3671.40</x:v>
+        <x:v>4142.14</x:v>
       </x:c>
       <x:c r="E9" s="5" t="n">
-        <x:v>4991.8</x:v>
+        <x:v>5631.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A10" s="1" t="str">
         <x:v>ARRASTREROS CONGELADORES AGUAS INTERNACIONALES Y TERCEROS PAISES</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
         <x:v>31338.93</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>47190.83</x:v>
       </x:c>
       <x:c r="E10" s="5" t="n">
         <x:v>64162.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A11" s="1" t="str">
         <x:v>ARRASTREROS CONGELADORES DE NAFO</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>21605.40</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>23111.84</x:v>
+        <x:v>23112.93</x:v>
       </x:c>
       <x:c r="E11" s="5" t="n">
-        <x:v>31423.3</x:v>
+        <x:v>31424.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A12" s="1" t="str">
         <x:v>ARTES FIJAS EN ZONAS CIEM VB, VI,VII y VIIIabde.</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
         <x:v>13440.44</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>21816.07</x:v>
+        <x:v>21815.93</x:v>
       </x:c>
       <x:c r="E12" s="5" t="n">
-        <x:v>29661.6</x:v>
+        <x:v>29661.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A13" s="1" t="str">
         <x:v>ARTES MENORES  EN EL GOLFO DE CADIZ</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>531</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>2880.89</x:v>
+        <x:v>2870.67</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>18763.54</x:v>
+        <x:v>18650.63</x:v>
       </x:c>
       <x:c r="E13" s="5" t="n">
-        <x:v>25515.3</x:v>
+        <x:v>25361.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A14" s="1" t="str">
         <x:v>ARTES MENORES EN CANARIAS</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
         <x:v>629</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>2076.00</x:v>
+        <x:v>2078.81</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>16928.89</x:v>
+        <x:v>16928.86</x:v>
       </x:c>
       <x:c r="E14" s="5" t="n">
         <x:v>23020.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A15" s="1" t="str">
         <x:v>ARTES MENORES EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>4018</x:v>
+        <x:v>4009</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>11243.09</x:v>
+        <x:v>11209.99</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>96836.19</x:v>
+        <x:v>96644.21</x:v>
       </x:c>
       <x:c r="E15" s="5" t="n">
-        <x:v>131691.0</x:v>
+        <x:v>131430.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A16" s="1" t="str">
         <x:v>ARTES MENORES EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>1352</x:v>
+        <x:v>1346</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>5629.48</x:v>
+        <x:v>5616.40</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>48504.73</x:v>
+        <x:v>48350.37</x:v>
       </x:c>
       <x:c r="E16" s="5" t="n">
-        <x:v>65960.6</x:v>
+        <x:v>65750.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A17" s="1" t="str">
         <x:v>ATUNEROS CAÑEROS CANARIAS</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>3001.18</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>9309.61</x:v>
+        <x:v>9309.49</x:v>
       </x:c>
       <x:c r="E17" s="5" t="n">
-        <x:v>12658.2</x:v>
+        <x:v>12658.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A18" s="1" t="str">
         <x:v>ATUNEROS CERQUEROS CONGELADORES EN OCEANO ATLANTICO, INDICO Y PACIFICO</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
         <x:v>30922.00</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>46371.53</x:v>
       </x:c>
       <x:c r="E18" s="5" t="n">
         <x:v>63047.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A19" s="1" t="str">
         <x:v>ATUNEROS CERQUEROS CONGELADORES EN OCEANO INDICO Y PACIFICO</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
         <x:v>8</x:v>
@@ -15079,247 +15079,247 @@
         <x:v>55251.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A20" s="1" t="str">
         <x:v>BACALADEROS</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
         <x:v>7882.00</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
         <x:v>9989.20</x:v>
       </x:c>
       <x:c r="E20" s="5" t="n">
         <x:v>13581.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A21" s="1" t="str">
         <x:v>CENSO UNIFICADO DE PALANGRE DE SUPERFICIE</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
-        <x:v>180</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
-        <x:v>45266.15</x:v>
+        <x:v>45070.89</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>65153.47</x:v>
+        <x:v>64694.52</x:v>
       </x:c>
       <x:c r="E21" s="5" t="n">
-        <x:v>88584.7</x:v>
+        <x:v>87960.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A22" s="1" t="str">
         <x:v>CERCO ATUN ROJO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
         <x:v>1634.36</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
         <x:v>9848.30</x:v>
       </x:c>
       <x:c r="E22" s="5" t="n">
         <x:v>13390.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A23" s="1" t="str">
         <x:v>CERCO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
-        <x:v>19839.72</x:v>
+        <x:v>19892.27</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
         <x:v>56379.40</x:v>
       </x:c>
       <x:c r="E23" s="5" t="n">
         <x:v>76655.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A24" s="1" t="str">
         <x:v>CERCO EN EL GOLFO DE CADIZ</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
         <x:v>2078.92</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
         <x:v>9941.28</x:v>
       </x:c>
       <x:c r="E24" s="5" t="n">
         <x:v>13517.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A25" s="1" t="str">
         <x:v>CERCO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
-        <x:v>167</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
-        <x:v>6327.89</x:v>
+        <x:v>6265.76</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>27688.66</x:v>
+        <x:v>27394.54</x:v>
       </x:c>
       <x:c r="E25" s="5" t="n">
-        <x:v>37646.5</x:v>
+        <x:v>37246.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A26" s="1" t="str">
         <x:v>PALANGRE DE FONDO AGUAS INTERNACIONALES Y TERCEROS PAISES</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
         <x:v>247.34</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
         <x:v>558.87</x:v>
       </x:c>
       <x:c r="E26" s="5" t="n">
         <x:v>759.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A27" s="1" t="str">
         <x:v>PALANGRE DE FONDO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
-        <x:v>2505.18</x:v>
+        <x:v>2516.23</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>7135.66</x:v>
+        <x:v>7156.27</x:v>
       </x:c>
       <x:c r="E27" s="5" t="n">
-        <x:v>9702.4</x:v>
+        <x:v>9730.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A28" s="1" t="str">
         <x:v>PALANGRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
         <x:v>270.01</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>1794.24</x:v>
+        <x:v>1793.90</x:v>
       </x:c>
       <x:c r="E28" s="5" t="n">
-        <x:v>2439.9</x:v>
+        <x:v>2439.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A29" s="1" t="str">
         <x:v>PALANGRE DE FONDO MENORES 100 TRB EN VIIIabde.</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
         <x:v>515.16</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
         <x:v>1202.31</x:v>
       </x:c>
       <x:c r="E29" s="5" t="n">
         <x:v>1634.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A30" s="1" t="str">
         <x:v>RASCO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
         <x:v>832.93</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
         <x:v>2509.22</x:v>
       </x:c>
       <x:c r="E30" s="5" t="n">
         <x:v>3411.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A31" s="1" t="str">
         <x:v>VOLANTA EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
-        <x:v>38</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
-        <x:v>2681.74</x:v>
+        <x:v>2626.05</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
-        <x:v>5976.37</x:v>
+        <x:v>5872.69</x:v>
       </x:c>
       <x:c r="E31" s="5" t="n">
-        <x:v>8126.2</x:v>
+        <x:v>7985.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A32" s="1" t="str">
         <x:v>TOTAL</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
-        <x:v>8301</x:v>
+        <x:v>8280</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
-        <x:v>303296.29</x:v>
+        <x:v>302954.55</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>735760.14</x:v>
+        <x:v>735115.45</x:v>
       </x:c>
       <x:c r="E32" s="5" t="n">
-        <x:v>1000417.4</x:v>
+        <x:v>999540.6</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A1:E1"/>
     <x:mergeCell ref="A2:E2"/>
   </x:mergeCells>
   <x:pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <x:pageSetup paperSize="9" scale="64" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>