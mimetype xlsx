--- v4 (2026-05-21)
+++ v5 (2026-07-06)
@@ -33,60 +33,60 @@
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style4.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors4.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style5.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors5.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x15">
   <x:fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <x:workbookPr filterPrivacy="1" hidePivotFieldList="1" defaultThemeVersion="153222"/>
   <x:bookViews>
     <x:workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" tabRatio="904"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Sumas por puerto base" sheetId="15" r:id="Rf81ce4d99b2b421d"/>
-[...1 lines deleted...]
-    <x:sheet name="Sumas por comunidad y modalidad" sheetId="17" r:id="R2a12e833057a4867"/>
+    <x:sheet name="Sumas por puerto base" sheetId="15" r:id="Rc4e0b01b0cab4e82"/>
+    <x:sheet name="Sumas por modalidad" sheetId="16" r:id="R1922c5bef4b9478e"/>
+    <x:sheet name="Sumas por comunidad y modalidad" sheetId="17" r:id="Rcf0361cc9c354fd8"/>
     <x:sheet name="Distribución de potencia" sheetId="24" r:id="rId4"/>
     <x:sheet name="Potencia por comunidad" sheetId="22" r:id="rId5"/>
     <x:sheet name="Volumen por comunidad" sheetId="20" r:id="rId6"/>
     <x:sheet name="Potencia por provincia" sheetId="23" r:id="rId7"/>
     <x:sheet name="Volumen por provincia" sheetId="21" r:id="rId8"/>
-    <x:sheet name="Sumas por comunidad" sheetId="18" state="hidden" r:id="Rcfd0d50979c04e49"/>
-    <x:sheet name="Sumas por provincia" sheetId="19" state="hidden" r:id="Rb60476d4cb6640b6"/>
+    <x:sheet name="Sumas por comunidad" sheetId="18" state="hidden" r:id="Rb261b8b470a246e6"/>
+    <x:sheet name="Sumas por provincia" sheetId="19" state="hidden" r:id="Rcc239d9e682c4f97"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="Aclaracion" localSheetId="8">'Sumas por comunidad'!$A$2</x:definedName>
     <x:definedName name="Aclaracion" localSheetId="2">'Sumas por comunidad y modalidad'!$A$2</x:definedName>
     <x:definedName name="Aclaracion" localSheetId="1">'Sumas por modalidad'!$A$2</x:definedName>
     <x:definedName name="Aclaracion" localSheetId="9">'Sumas por provincia'!$A$2</x:definedName>
     <x:definedName name="Aclaracion" localSheetId="0">'Sumas por puerto base'!$A$2</x:definedName>
     <x:definedName name="ArqueoGT" localSheetId="8">'Sumas por comunidad'!$C$5</x:definedName>
     <x:definedName name="ArqueoGT" localSheetId="2">'Sumas por comunidad y modalidad'!$D$5</x:definedName>
     <x:definedName name="ArqueoGT" localSheetId="1">'Sumas por modalidad'!$C$5</x:definedName>
     <x:definedName name="ArqueoGT" localSheetId="9">'Sumas por provincia'!$C$5</x:definedName>
     <x:definedName name="ArqueoGT" localSheetId="0">'Sumas por puerto base'!$E$5</x:definedName>
     <x:definedName name="Censo" localSheetId="2">'Sumas por comunidad y modalidad'!$B$5</x:definedName>
     <x:definedName name="Censo" localSheetId="1">'Sumas por modalidad'!$A$5</x:definedName>
     <x:definedName name="Comunidad" localSheetId="8">'Sumas por comunidad'!$A$5</x:definedName>
     <x:definedName name="Comunidad" localSheetId="2">'Sumas por comunidad y modalidad'!$A$5</x:definedName>
     <x:definedName name="Comunidad" localSheetId="0">'Sumas por puerto base'!$A$5</x:definedName>
     <x:definedName name="NumeroBuques" localSheetId="8">'Sumas por comunidad'!$B$5</x:definedName>
     <x:definedName name="NumeroBuques" localSheetId="2">'Sumas por comunidad y modalidad'!$C$5</x:definedName>
     <x:definedName name="NumeroBuques" localSheetId="1">'Sumas por modalidad'!$B$5</x:definedName>
     <x:definedName name="NumeroBuques" localSheetId="9">'Sumas por provincia'!$B$5</x:definedName>
     <x:definedName name="NumeroBuques" localSheetId="0">'Sumas por puerto base'!$D$5</x:definedName>
     <x:definedName name="PotenciaCV" localSheetId="8">'Sumas por comunidad'!$E$5</x:definedName>
     <x:definedName name="PotenciaCV" localSheetId="2">'Sumas por comunidad y modalidad'!$F$5</x:definedName>
     <x:definedName name="PotenciaCV" localSheetId="1">'Sumas por modalidad'!$E$5</x:definedName>
@@ -295,51 +295,51 @@
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Énfasis1" xfId="1" builtinId="29"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Texto explicativo" xfId="3" builtinId="53"/>
     <cellStyle name="Título 2" xfId="2" builtinId="17"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet5.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet4.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet3.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet2.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet1.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R2a12e833057a4867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R2a9f984c53464ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rf81ce4d99b2b421d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rb60476d4cb6640b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rcfd0d50979c04e49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet5.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet4.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet3.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet2.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet1.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rcf0361cc9c354fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R1922c5bef4b9478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rc4e0b01b0cab4e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rcc239d9e682c4f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rb261b8b470a246e6" /></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors4.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style4.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors5.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style5.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
@@ -5517,308 +5517,308 @@
   </x:sheetViews>
   <x:sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <x:cols>
     <x:col min="1" max="1" width="27.7109375" bestFit="1" customWidth="1"/>
     <x:col min="2" max="2" width="24.140625" bestFit="1" customWidth="1"/>
     <x:col min="3" max="3" width="27.7109375" bestFit="1" customWidth="1"/>
     <x:col min="4" max="4" width="13.42578125" bestFit="1" customWidth="1"/>
     <x:col min="5" max="5" width="11.7109375" bestFit="1" customWidth="1"/>
     <x:col min="6" max="6" width="13.42578125" bestFit="1" customWidth="1"/>
     <x:col min="7" max="7" width="13" bestFit="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" s="6" customFormat="1" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <x:c r="A1" s="7" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B1" s="7"/>
       <x:c r="C1" s="7"/>
       <x:c r="D1" s="7"/>
       <x:c r="E1" s="7"/>
       <x:c r="F1" s="7"/>
       <x:c r="G1" s="7"/>
     </x:row>
     <x:row r="2" spans="1:7" s="6" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <x:c r="A2" s="8" t="str">
-        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (21/05/2026 03:27 UTC)</x:v>
+        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (06/07/2026 01:12 UTC)</x:v>
       </x:c>
       <x:c r="B2" s="8"/>
       <x:c r="C2" s="8"/>
       <x:c r="D2" s="8"/>
       <x:c r="E2" s="8"/>
       <x:c r="F2" s="8"/>
       <x:c r="G2" s="8"/>
     </x:row>
     <x:row r="3" spans="1:7" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
     <x:row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <x:c r="A4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F4" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G4" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A5" s="1" t="str">
         <x:v>ANDALUCÍA</x:v>
       </x:c>
       <x:c r="B5" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C5" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>1394</x:v>
+        <x:v>1393</x:v>
       </x:c>
       <x:c r="E5" s="4" t="n">
-        <x:v>28657.61</x:v>
+        <x:v>28568.15</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
-        <x:v>102298.14</x:v>
+        <x:v>102684.99</x:v>
       </x:c>
       <x:c r="G5" s="5" t="n">
-        <x:v>139097.7</x:v>
+        <x:v>139623.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A6" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B6" s="1" t="str">
         <x:v>ALMERÍA</x:v>
       </x:c>
       <x:c r="C6" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>229</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>6231.04</x:v>
+        <x:v>6210.12</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>18952.73</x:v>
+        <x:v>19142.37</x:v>
       </x:c>
       <x:c r="G6" s="5" t="n">
-        <x:v>25770.6</x:v>
+        <x:v>26028.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A7" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B7" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C7" s="1" t="str">
         <x:v>Adra</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
         <x:v>911.39</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
         <x:v>3599.05</x:v>
       </x:c>
       <x:c r="G7" s="5" t="n">
         <x:v>4893.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A8" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B8" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C8" s="1" t="str">
         <x:v>Almería</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>89</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
-        <x:v>2163.75</x:v>
+        <x:v>2142.83</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>6460.45</x:v>
+        <x:v>6335.45</x:v>
       </x:c>
       <x:c r="G8" s="5" t="n">
-        <x:v>8784.5</x:v>
+        <x:v>8614.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A9" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B9" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C9" s="1" t="str">
         <x:v>Carboneras</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>2201.29</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>5825.74</x:v>
+        <x:v>6140.39</x:v>
       </x:c>
       <x:c r="G9" s="5" t="n">
-        <x:v>7921.3</x:v>
+        <x:v>8349.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A10" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B10" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C10" s="1" t="str">
         <x:v>Garrucha</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>681.02</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>1909.33</x:v>
+        <x:v>1909.32</x:v>
       </x:c>
       <x:c r="G10" s="5" t="n">
         <x:v>2596.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A11" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B11" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C11" s="1" t="str">
         <x:v>Roquetas De Mar</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>273.59</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>1158.16</x:v>
       </x:c>
       <x:c r="G11" s="5" t="n">
         <x:v>1575.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A12" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B12" s="1" t="str">
         <x:v>CÁDIZ</x:v>
       </x:c>
       <x:c r="C12" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D12" s="3" t="n">
         <x:v>434</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
         <x:v>5142.31</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>24299.24</x:v>
+        <x:v>24299.09</x:v>
       </x:c>
       <x:c r="G12" s="5" t="n">
-        <x:v>33041.5</x:v>
+        <x:v>33041.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A13" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B13" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C13" s="1" t="str">
         <x:v>Algeciras</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
         <x:v>510.15</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>1787.18</x:v>
+        <x:v>1787.17</x:v>
       </x:c>
       <x:c r="G13" s="5" t="n">
         <x:v>2430.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A14" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B14" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C14" s="1" t="str">
         <x:v>Barbate</x:v>
       </x:c>
       <x:c r="D14" s="3" t="n">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
         <x:v>1104.34</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
-        <x:v>5526.67</x:v>
+        <x:v>5526.63</x:v>
       </x:c>
       <x:c r="G14" s="5" t="n">
         <x:v>7514.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A15" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B15" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C15" s="1" t="str">
         <x:v>Cadiz</x:v>
       </x:c>
       <x:c r="D15" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
         <x:v>56.77</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
         <x:v>259.58</x:v>
       </x:c>
       <x:c r="G15" s="5" t="n">
@@ -5889,51 +5889,51 @@
       </x:c>
       <x:c r="F18" s="4" t="n">
         <x:v>11.03</x:v>
       </x:c>
       <x:c r="G18" s="5" t="n">
         <x:v>15.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A19" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B19" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C19" s="1" t="str">
         <x:v>La Linea de la Concepción</x:v>
       </x:c>
       <x:c r="D19" s="3" t="n">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>108.34</x:v>
       </x:c>
       <x:c r="F19" s="4" t="n">
-        <x:v>943.18</x:v>
+        <x:v>943.16</x:v>
       </x:c>
       <x:c r="G19" s="5" t="n">
         <x:v>1282.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A20" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B20" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C20" s="1" t="str">
         <x:v>Puerto de Santa Maria</x:v>
       </x:c>
       <x:c r="D20" s="3" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
         <x:v>631.31</x:v>
       </x:c>
       <x:c r="F20" s="4" t="n">
         <x:v>1985.13</x:v>
       </x:c>
       <x:c r="G20" s="5" t="n">
@@ -6027,192 +6027,192 @@
       </x:c>
       <x:c r="F24" s="4" t="n">
         <x:v>7489.65</x:v>
       </x:c>
       <x:c r="G24" s="5" t="n">
         <x:v>10184.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A25" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B25" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C25" s="1" t="str">
         <x:v>Tarifa</x:v>
       </x:c>
       <x:c r="D25" s="3" t="n">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
         <x:v>419.47</x:v>
       </x:c>
       <x:c r="F25" s="4" t="n">
-        <x:v>2673.85</x:v>
+        <x:v>2673.77</x:v>
       </x:c>
       <x:c r="G25" s="5" t="n">
-        <x:v>3636.2</x:v>
+        <x:v>3636.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A26" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B26" s="1" t="str">
         <x:v>GRANADA</x:v>
       </x:c>
       <x:c r="C26" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D26" s="3" t="n">
-        <x:v>31</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
-        <x:v>1029.11</x:v>
+        <x:v>949.11</x:v>
       </x:c>
       <x:c r="F26" s="4" t="n">
-        <x:v>2880.73</x:v>
+        <x:v>2710.14</x:v>
       </x:c>
       <x:c r="G26" s="5" t="n">
-        <x:v>3917.0</x:v>
+        <x:v>3685.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A27" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B27" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C27" s="1" t="str">
         <x:v>Motril</x:v>
       </x:c>
       <x:c r="D27" s="3" t="n">
-        <x:v>31</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
-        <x:v>1029.11</x:v>
+        <x:v>949.11</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
-        <x:v>2880.73</x:v>
+        <x:v>2710.14</x:v>
       </x:c>
       <x:c r="G27" s="5" t="n">
-        <x:v>3917.0</x:v>
+        <x:v>3685.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A28" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B28" s="1" t="str">
         <x:v>HUELVA</x:v>
       </x:c>
       <x:c r="C28" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D28" s="3" t="n">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>13001.64</x:v>
+        <x:v>13002.80</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>43417.55</x:v>
+        <x:v>43785.59</x:v>
       </x:c>
       <x:c r="G28" s="5" t="n">
-        <x:v>59034.4</x:v>
+        <x:v>59534.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A29" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B29" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C29" s="1" t="str">
         <x:v>Ayamonte</x:v>
       </x:c>
       <x:c r="D29" s="3" t="n">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
         <x:v>1231.82</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
         <x:v>4813.21</x:v>
       </x:c>
       <x:c r="G29" s="5" t="n">
         <x:v>6544.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A30" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B30" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C30" s="1" t="str">
         <x:v>Huelva</x:v>
       </x:c>
       <x:c r="D30" s="3" t="n">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
         <x:v>5946.50</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
-        <x:v>11463.97</x:v>
+        <x:v>11463.70</x:v>
       </x:c>
       <x:c r="G30" s="5" t="n">
-        <x:v>15587.0</x:v>
+        <x:v>15586.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A31" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B31" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C31" s="1" t="str">
         <x:v>Isla Cristina</x:v>
       </x:c>
       <x:c r="D31" s="3" t="n">
         <x:v>183</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
         <x:v>3428.22</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>15750.40</x:v>
+        <x:v>16100.33</x:v>
       </x:c>
       <x:c r="G31" s="5" t="n">
-        <x:v>21415.7</x:v>
+        <x:v>21891.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A32" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B32" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C32" s="1" t="str">
         <x:v>Lepe</x:v>
       </x:c>
       <x:c r="D32" s="3" t="n">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
         <x:v>923.85</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
         <x:v>3499.48</x:v>
       </x:c>
       <x:c r="G32" s="5" t="n">
         <x:v>4758.2</x:v>
       </x:c>
     </x:row>
@@ -6228,520 +6228,520 @@
       </x:c>
       <x:c r="D33" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
         <x:v>5.38</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
         <x:v>95.46</x:v>
       </x:c>
       <x:c r="G33" s="5" t="n">
         <x:v>129.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A34" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B34" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C34" s="1" t="str">
         <x:v>Punta Umbria</x:v>
       </x:c>
       <x:c r="D34" s="3" t="n">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>1465.87</x:v>
+        <x:v>1467.03</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>7795.03</x:v>
+        <x:v>7813.41</x:v>
       </x:c>
       <x:c r="G34" s="5" t="n">
-        <x:v>10599.2</x:v>
+        <x:v>10624.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A35" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B35" s="1" t="str">
         <x:v>MÁLAGA</x:v>
       </x:c>
       <x:c r="C35" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D35" s="3" t="n">
         <x:v>249</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>3253.51</x:v>
+        <x:v>3263.81</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
-        <x:v>12747.89</x:v>
+        <x:v>12747.80</x:v>
       </x:c>
       <x:c r="G35" s="5" t="n">
-        <x:v>17334.2</x:v>
+        <x:v>17334.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A36" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B36" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C36" s="1" t="str">
         <x:v>Estepona</x:v>
       </x:c>
       <x:c r="D36" s="3" t="n">
         <x:v>59</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
-        <x:v>659.87</x:v>
+        <x:v>670.17</x:v>
       </x:c>
       <x:c r="F36" s="4" t="n">
-        <x:v>2540.15</x:v>
+        <x:v>2540.14</x:v>
       </x:c>
       <x:c r="G36" s="5" t="n">
         <x:v>3454.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A37" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B37" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C37" s="1" t="str">
         <x:v>Fuengirola</x:v>
       </x:c>
       <x:c r="D37" s="3" t="n">
         <x:v>37</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
         <x:v>399.12</x:v>
       </x:c>
       <x:c r="F37" s="4" t="n">
-        <x:v>1694.05</x:v>
+        <x:v>1693.99</x:v>
       </x:c>
       <x:c r="G37" s="5" t="n">
-        <x:v>2303.7</x:v>
+        <x:v>2303.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A38" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B38" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C38" s="1" t="str">
         <x:v>Málaga</x:v>
       </x:c>
       <x:c r="D38" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
         <x:v>53.19</x:v>
       </x:c>
       <x:c r="F38" s="4" t="n">
-        <x:v>391.90</x:v>
+        <x:v>391.89</x:v>
       </x:c>
       <x:c r="G38" s="5" t="n">
         <x:v>533.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A39" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B39" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C39" s="1" t="str">
         <x:v>Marbella</x:v>
       </x:c>
       <x:c r="D39" s="3" t="n">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
         <x:v>415.20</x:v>
       </x:c>
       <x:c r="F39" s="4" t="n">
         <x:v>1948.49</x:v>
       </x:c>
       <x:c r="G39" s="5" t="n">
         <x:v>2649.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A40" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B40" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C40" s="1" t="str">
         <x:v>Velez-Malaga</x:v>
       </x:c>
       <x:c r="D40" s="3" t="n">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
         <x:v>1726.13</x:v>
       </x:c>
       <x:c r="F40" s="4" t="n">
-        <x:v>6173.30</x:v>
+        <x:v>6173.29</x:v>
       </x:c>
       <x:c r="G40" s="5" t="n">
         <x:v>8393.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A41" s="1" t="str">
         <x:v>CANARIAS</x:v>
       </x:c>
       <x:c r="B41" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C41" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D41" s="3" t="n">
         <x:v>707</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>16986.44</x:v>
+        <x:v>17249.56</x:v>
       </x:c>
       <x:c r="F41" s="4" t="n">
-        <x:v>42810.97</x:v>
+        <x:v>42811.09</x:v>
       </x:c>
       <x:c r="G41" s="5" t="n">
-        <x:v>58211.4</x:v>
+        <x:v>58212.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A42" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B42" s="1" t="str">
         <x:v>LAS PALMAS</x:v>
       </x:c>
       <x:c r="C42" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D42" s="3" t="n">
         <x:v>392</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>14746.97</x:v>
+        <x:v>15010.09</x:v>
       </x:c>
       <x:c r="F42" s="4" t="n">
-        <x:v>31226.95</x:v>
+        <x:v>31227.34</x:v>
       </x:c>
       <x:c r="G42" s="5" t="n">
-        <x:v>42459.8</x:v>
+        <x:v>42460.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A43" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B43" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C43" s="1" t="str">
         <x:v>Agaete</x:v>
       </x:c>
       <x:c r="D43" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
         <x:v>65.06</x:v>
       </x:c>
       <x:c r="F43" s="4" t="n">
-        <x:v>476.47</x:v>
+        <x:v>476.45</x:v>
       </x:c>
       <x:c r="G43" s="5" t="n">
         <x:v>647.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A44" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B44" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C44" s="1" t="str">
         <x:v>Arguineguín</x:v>
       </x:c>
       <x:c r="D44" s="3" t="n">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
         <x:v>391.69</x:v>
       </x:c>
       <x:c r="F44" s="4" t="n">
-        <x:v>1890.45</x:v>
+        <x:v>1890.44</x:v>
       </x:c>
       <x:c r="G44" s="5" t="n">
         <x:v>2570.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A45" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B45" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C45" s="1" t="str">
         <x:v>Arrecife de Lanzarote</x:v>
       </x:c>
       <x:c r="D45" s="3" t="n">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
         <x:v>1312.29</x:v>
       </x:c>
       <x:c r="F45" s="4" t="n">
-        <x:v>4414.70</x:v>
+        <x:v>4414.41</x:v>
       </x:c>
       <x:c r="G45" s="5" t="n">
-        <x:v>6002.7</x:v>
+        <x:v>6002.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A46" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B46" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C46" s="1" t="str">
         <x:v>Caleta del Sebo, La Graciosa</x:v>
       </x:c>
       <x:c r="D46" s="3" t="n">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
         <x:v>181.24</x:v>
       </x:c>
       <x:c r="F46" s="4" t="n">
-        <x:v>1269.61</x:v>
+        <x:v>1269.56</x:v>
       </x:c>
       <x:c r="G46" s="5" t="n">
         <x:v>1726.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A47" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B47" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C47" s="1" t="str">
         <x:v>Castillo del Romeral</x:v>
       </x:c>
       <x:c r="D47" s="3" t="n">
-        <x:v>15</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
-        <x:v>36.55</x:v>
+        <x:v>32.83</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
-        <x:v>366.43</x:v>
+        <x:v>342.89</x:v>
       </x:c>
       <x:c r="G47" s="5" t="n">
-        <x:v>498.3</x:v>
+        <x:v>466.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A48" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B48" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C48" s="1" t="str">
         <x:v>Corralejo</x:v>
       </x:c>
       <x:c r="D48" s="3" t="n">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
         <x:v>62.16</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>640.81</x:v>
+        <x:v>640.78</x:v>
       </x:c>
       <x:c r="G48" s="5" t="n">
         <x:v>871.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A49" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B49" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C49" s="1" t="str">
         <x:v>El Cotillo</x:v>
       </x:c>
       <x:c r="D49" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
         <x:v>12.15</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
         <x:v>169.85</x:v>
       </x:c>
       <x:c r="G49" s="5" t="n">
         <x:v>231.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A50" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B50" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C50" s="1" t="str">
         <x:v>Gran Tarajal</x:v>
       </x:c>
       <x:c r="D50" s="3" t="n">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
         <x:v>145.21</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>1140.50</x:v>
+        <x:v>1140.43</x:v>
       </x:c>
       <x:c r="G50" s="5" t="n">
         <x:v>1550.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A51" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B51" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C51" s="1" t="str">
         <x:v>La Aldea</x:v>
       </x:c>
       <x:c r="D51" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
         <x:v>3.03</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
-        <x:v>52.96</x:v>
+        <x:v>52.94</x:v>
       </x:c>
       <x:c r="G51" s="5" t="n">
         <x:v>72.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A52" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B52" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C52" s="1" t="str">
         <x:v>Las Palmas - Puerto de la Luz</x:v>
       </x:c>
       <x:c r="D52" s="3" t="n">
         <x:v>37</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
-        <x:v>12009.57</x:v>
+        <x:v>12272.57</x:v>
       </x:c>
       <x:c r="F52" s="4" t="n">
         <x:v>16858.62</x:v>
       </x:c>
       <x:c r="G52" s="5" t="n">
         <x:v>22921.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A53" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B53" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C53" s="1" t="str">
         <x:v>Mogán</x:v>
       </x:c>
       <x:c r="D53" s="3" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
         <x:v>105.90</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
-        <x:v>679.51</x:v>
+        <x:v>679.49</x:v>
       </x:c>
       <x:c r="G53" s="5" t="n">
         <x:v>924.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A54" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B54" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C54" s="1" t="str">
         <x:v>Morro Jable</x:v>
       </x:c>
       <x:c r="D54" s="3" t="n">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
-        <x:v>78.68</x:v>
+        <x:v>82.40</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>701.84</x:v>
+        <x:v>725.37</x:v>
       </x:c>
       <x:c r="G54" s="5" t="n">
-        <x:v>954.5</x:v>
+        <x:v>986.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A55" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B55" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C55" s="1" t="str">
         <x:v>Orzola</x:v>
       </x:c>
       <x:c r="D55" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
         <x:v>37.51</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
         <x:v>296.99</x:v>
       </x:c>
       <x:c r="G55" s="5" t="n">
         <x:v>403.9</x:v>
       </x:c>
     </x:row>
@@ -6763,212 +6763,212 @@
       </x:c>
       <x:c r="F56" s="4" t="n">
         <x:v>554.10</x:v>
       </x:c>
       <x:c r="G56" s="5" t="n">
         <x:v>753.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A57" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B57" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C57" s="1" t="str">
         <x:v>Puerto del Carmen</x:v>
       </x:c>
       <x:c r="D57" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
         <x:v>179.89</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
-        <x:v>937.95</x:v>
+        <x:v>937.91</x:v>
       </x:c>
       <x:c r="G57" s="5" t="n">
         <x:v>1275.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A58" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B58" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C58" s="1" t="str">
         <x:v>Puerto del Rosario</x:v>
       </x:c>
       <x:c r="D58" s="3" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
-        <x:v>21.64</x:v>
+        <x:v>21.76</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
-        <x:v>230.63</x:v>
+        <x:v>231.41</x:v>
       </x:c>
       <x:c r="G58" s="5" t="n">
-        <x:v>313.6</x:v>
+        <x:v>314.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A59" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B59" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C59" s="1" t="str">
         <x:v>San Cristóbal</x:v>
       </x:c>
       <x:c r="D59" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
         <x:v>15.67</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
         <x:v>135.11</x:v>
       </x:c>
       <x:c r="G59" s="5" t="n">
         <x:v>183.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A60" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B60" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C60" s="1" t="str">
         <x:v>Taliarte - Melenara</x:v>
       </x:c>
       <x:c r="D60" s="3" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
         <x:v>42.61</x:v>
       </x:c>
       <x:c r="F60" s="4" t="n">
-        <x:v>410.42</x:v>
+        <x:v>410.59</x:v>
       </x:c>
       <x:c r="G60" s="5" t="n">
-        <x:v>558.1</x:v>
+        <x:v>558.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A61" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B61" s="1" t="str">
         <x:v>SANTA CRUZ DE TENERIFE</x:v>
       </x:c>
       <x:c r="C61" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D61" s="3" t="n">
         <x:v>315</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
         <x:v>2239.47</x:v>
       </x:c>
       <x:c r="F61" s="4" t="n">
-        <x:v>11584.02</x:v>
+        <x:v>11583.75</x:v>
       </x:c>
       <x:c r="G61" s="5" t="n">
-        <x:v>15751.6</x:v>
+        <x:v>15751.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A62" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B62" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C62" s="1" t="str">
         <x:v>Candelaria</x:v>
       </x:c>
       <x:c r="D62" s="3" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
         <x:v>31.07</x:v>
       </x:c>
       <x:c r="F62" s="4" t="n">
         <x:v>499.41</x:v>
       </x:c>
       <x:c r="G62" s="5" t="n">
         <x:v>679.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A63" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B63" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C63" s="1" t="str">
         <x:v>El Pris - Tacoronte</x:v>
       </x:c>
       <x:c r="D63" s="3" t="n">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
-        <x:v>13.67</x:v>
+        <x:v>14.26</x:v>
       </x:c>
       <x:c r="F63" s="4" t="n">
-        <x:v>150.08</x:v>
+        <x:v>153.76</x:v>
       </x:c>
       <x:c r="G63" s="5" t="n">
-        <x:v>204.1</x:v>
+        <x:v>209.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A64" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B64" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C64" s="1" t="str">
         <x:v>Garachico</x:v>
       </x:c>
       <x:c r="D64" s="3" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
         <x:v>51.90</x:v>
       </x:c>
       <x:c r="F64" s="4" t="n">
-        <x:v>559.44</x:v>
+        <x:v>559.43</x:v>
       </x:c>
       <x:c r="G64" s="5" t="n">
         <x:v>760.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A65" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B65" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C65" s="1" t="str">
         <x:v>La Estaca</x:v>
       </x:c>
       <x:c r="D65" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
         <x:v>10.56</x:v>
       </x:c>
       <x:c r="F65" s="4" t="n">
         <x:v>150.57</x:v>
       </x:c>
       <x:c r="G65" s="5" t="n">
@@ -7016,212 +7016,212 @@
       </x:c>
       <x:c r="F67" s="4" t="n">
         <x:v>484.09</x:v>
       </x:c>
       <x:c r="G67" s="5" t="n">
         <x:v>658.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A68" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B68" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C68" s="1" t="str">
         <x:v>Los Abrigos</x:v>
       </x:c>
       <x:c r="D68" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E68" s="4" t="n">
         <x:v>46.61</x:v>
       </x:c>
       <x:c r="F68" s="4" t="n">
-        <x:v>236.04</x:v>
+        <x:v>236.07</x:v>
       </x:c>
       <x:c r="G68" s="5" t="n">
         <x:v>321.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A69" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B69" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C69" s="1" t="str">
         <x:v>Los Cristianos</x:v>
       </x:c>
       <x:c r="D69" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E69" s="4" t="n">
         <x:v>249.80</x:v>
       </x:c>
       <x:c r="F69" s="4" t="n">
-        <x:v>1464.44</x:v>
+        <x:v>1464.35</x:v>
       </x:c>
       <x:c r="G69" s="5" t="n">
-        <x:v>1991.3</x:v>
+        <x:v>1991.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A70" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B70" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C70" s="1" t="str">
         <x:v>Playa de Santiago</x:v>
       </x:c>
       <x:c r="D70" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E70" s="4" t="n">
         <x:v>40.46</x:v>
       </x:c>
       <x:c r="F70" s="4" t="n">
         <x:v>218.09</x:v>
       </x:c>
       <x:c r="G70" s="5" t="n">
         <x:v>296.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A71" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B71" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C71" s="1" t="str">
         <x:v>Playa San Juan - Guia Isora</x:v>
       </x:c>
       <x:c r="D71" s="3" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E71" s="4" t="n">
         <x:v>128.19</x:v>
       </x:c>
       <x:c r="F71" s="4" t="n">
-        <x:v>740.97</x:v>
+        <x:v>740.96</x:v>
       </x:c>
       <x:c r="G71" s="5" t="n">
         <x:v>1007.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A72" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B72" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C72" s="1" t="str">
         <x:v>Playa San Marcos</x:v>
       </x:c>
       <x:c r="D72" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E72" s="4" t="n">
         <x:v>5.54</x:v>
       </x:c>
       <x:c r="F72" s="4" t="n">
         <x:v>34.78</x:v>
       </x:c>
       <x:c r="G72" s="5" t="n">
         <x:v>47.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A73" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B73" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C73" s="1" t="str">
         <x:v>Puerto de la Cruz</x:v>
       </x:c>
       <x:c r="D73" s="3" t="n">
-        <x:v>18</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E73" s="4" t="n">
-        <x:v>23.63</x:v>
+        <x:v>23.04</x:v>
       </x:c>
       <x:c r="F73" s="4" t="n">
-        <x:v>177.15</x:v>
+        <x:v>173.47</x:v>
       </x:c>
       <x:c r="G73" s="5" t="n">
-        <x:v>240.9</x:v>
+        <x:v>235.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A74" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B74" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C74" s="1" t="str">
         <x:v>Punta Hidalgo</x:v>
       </x:c>
       <x:c r="D74" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E74" s="4" t="n">
         <x:v>35.37</x:v>
       </x:c>
       <x:c r="F74" s="4" t="n">
         <x:v>204.28</x:v>
       </x:c>
       <x:c r="G74" s="5" t="n">
         <x:v>277.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A75" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B75" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C75" s="1" t="str">
         <x:v>San Andrés</x:v>
       </x:c>
       <x:c r="D75" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E75" s="4" t="n">
         <x:v>4.50</x:v>
       </x:c>
       <x:c r="F75" s="4" t="n">
-        <x:v>38.24</x:v>
+        <x:v>38.23</x:v>
       </x:c>
       <x:c r="G75" s="5" t="n">
         <x:v>52.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A76" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B76" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C76" s="1" t="str">
         <x:v>San Miguel de Tajao</x:v>
       </x:c>
       <x:c r="D76" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E76" s="4" t="n">
         <x:v>52.52</x:v>
       </x:c>
       <x:c r="F76" s="4" t="n">
         <x:v>505.40</x:v>
       </x:c>
       <x:c r="G76" s="5" t="n">
@@ -7246,146 +7246,146 @@
       </x:c>
       <x:c r="F77" s="4" t="n">
         <x:v>436.78</x:v>
       </x:c>
       <x:c r="G77" s="5" t="n">
         <x:v>594.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A78" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B78" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C78" s="1" t="str">
         <x:v>Santa Cruz de Tenerife</x:v>
       </x:c>
       <x:c r="D78" s="3" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="E78" s="4" t="n">
         <x:v>1060.27</x:v>
       </x:c>
       <x:c r="F78" s="4" t="n">
-        <x:v>2950.26</x:v>
+        <x:v>2950.11</x:v>
       </x:c>
       <x:c r="G78" s="5" t="n">
-        <x:v>4011.5</x:v>
+        <x:v>4011.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A79" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B79" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C79" s="1" t="str">
         <x:v>Tazacorte</x:v>
       </x:c>
       <x:c r="D79" s="3" t="n">
         <x:v>34</x:v>
       </x:c>
       <x:c r="E79" s="4" t="n">
         <x:v>120.90</x:v>
       </x:c>
       <x:c r="F79" s="4" t="n">
-        <x:v>1000.20</x:v>
+        <x:v>1000.19</x:v>
       </x:c>
       <x:c r="G79" s="5" t="n">
         <x:v>1360.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A80" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B80" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C80" s="1" t="str">
         <x:v>Valle Gran Rey</x:v>
       </x:c>
       <x:c r="D80" s="3" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E80" s="4" t="n">
         <x:v>184.22</x:v>
       </x:c>
       <x:c r="F80" s="4" t="n">
-        <x:v>762.42</x:v>
+        <x:v>762.40</x:v>
       </x:c>
       <x:c r="G80" s="5" t="n">
         <x:v>1036.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A81" s="1" t="str">
         <x:v>CANTABRIA</x:v>
       </x:c>
       <x:c r="B81" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C81" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D81" s="3" t="n">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E81" s="4" t="n">
         <x:v>6461.19</x:v>
       </x:c>
       <x:c r="F81" s="4" t="n">
-        <x:v>17163.38</x:v>
+        <x:v>17162.97</x:v>
       </x:c>
       <x:c r="G81" s="5" t="n">
-        <x:v>23336.5</x:v>
+        <x:v>23336.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A82" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B82" s="1" t="str">
         <x:v>CANTABRIA</x:v>
       </x:c>
       <x:c r="C82" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D82" s="3" t="n">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E82" s="4" t="n">
         <x:v>6461.19</x:v>
       </x:c>
       <x:c r="F82" s="4" t="n">
-        <x:v>17163.38</x:v>
+        <x:v>17162.97</x:v>
       </x:c>
       <x:c r="G82" s="5" t="n">
-        <x:v>23336.5</x:v>
+        <x:v>23336.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A83" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B83" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C83" s="1" t="str">
         <x:v>Castro Urdiales</x:v>
       </x:c>
       <x:c r="D83" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E83" s="4" t="n">
         <x:v>72.58</x:v>
       </x:c>
       <x:c r="F83" s="4" t="n">
         <x:v>534.58</x:v>
       </x:c>
       <x:c r="G83" s="5" t="n">
         <x:v>727.0</x:v>
       </x:c>
     </x:row>
@@ -7430,304 +7430,304 @@
       </x:c>
       <x:c r="F85" s="4" t="n">
         <x:v>247.06</x:v>
       </x:c>
       <x:c r="G85" s="5" t="n">
         <x:v>336.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A86" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B86" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C86" s="1" t="str">
         <x:v>Laredo</x:v>
       </x:c>
       <x:c r="D86" s="3" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E86" s="4" t="n">
         <x:v>1026.41</x:v>
       </x:c>
       <x:c r="F86" s="4" t="n">
-        <x:v>2430.37</x:v>
+        <x:v>2430.20</x:v>
       </x:c>
       <x:c r="G86" s="5" t="n">
-        <x:v>3304.4</x:v>
+        <x:v>3304.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A87" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B87" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C87" s="1" t="str">
         <x:v>San Vicente de la Barquera</x:v>
       </x:c>
       <x:c r="D87" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E87" s="4" t="n">
         <x:v>749.70</x:v>
       </x:c>
       <x:c r="F87" s="4" t="n">
         <x:v>2027.93</x:v>
       </x:c>
       <x:c r="G87" s="5" t="n">
         <x:v>2757.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A88" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B88" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C88" s="1" t="str">
         <x:v>Santander</x:v>
       </x:c>
       <x:c r="D88" s="3" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E88" s="4" t="n">
         <x:v>1255.97</x:v>
       </x:c>
       <x:c r="F88" s="4" t="n">
-        <x:v>3425.67</x:v>
+        <x:v>3425.60</x:v>
       </x:c>
       <x:c r="G88" s="5" t="n">
-        <x:v>4657.7</x:v>
+        <x:v>4657.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A89" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B89" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C89" s="1" t="str">
         <x:v>Santoña</x:v>
       </x:c>
       <x:c r="D89" s="3" t="n">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E89" s="4" t="n">
         <x:v>1715.67</x:v>
       </x:c>
       <x:c r="F89" s="4" t="n">
-        <x:v>4769.93</x:v>
+        <x:v>4769.78</x:v>
       </x:c>
       <x:c r="G89" s="5" t="n">
-        <x:v>6485.5</x:v>
+        <x:v>6485.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A90" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B90" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C90" s="1" t="str">
         <x:v>Suances</x:v>
       </x:c>
       <x:c r="D90" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E90" s="4" t="n">
         <x:v>171.13</x:v>
       </x:c>
       <x:c r="F90" s="4" t="n">
-        <x:v>681.70</x:v>
+        <x:v>681.68</x:v>
       </x:c>
       <x:c r="G90" s="5" t="n">
         <x:v>926.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A91" s="1" t="str">
         <x:v>CATALUÑA</x:v>
       </x:c>
       <x:c r="B91" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C91" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D91" s="3" t="n">
-        <x:v>573</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E91" s="4" t="n">
-        <x:v>15080.91</x:v>
+        <x:v>15036.92</x:v>
       </x:c>
       <x:c r="F91" s="4" t="n">
-        <x:v>69184.56</x:v>
+        <x:v>68923.80</x:v>
       </x:c>
       <x:c r="G91" s="5" t="n">
-        <x:v>94069.7</x:v>
+        <x:v>93715.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A92" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B92" s="1" t="str">
         <x:v>BARCELONA</x:v>
       </x:c>
       <x:c r="C92" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D92" s="3" t="n">
-        <x:v>141</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E92" s="4" t="n">
-        <x:v>3543.08</x:v>
+        <x:v>3541.05</x:v>
       </x:c>
       <x:c r="F92" s="4" t="n">
-        <x:v>15513.97</x:v>
+        <x:v>15496.19</x:v>
       </x:c>
       <x:c r="G92" s="5" t="n">
-        <x:v>21094.2</x:v>
+        <x:v>21070.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A93" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B93" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C93" s="1" t="str">
         <x:v>Arenys de Mar</x:v>
       </x:c>
       <x:c r="D93" s="3" t="n">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E93" s="4" t="n">
         <x:v>891.74</x:v>
       </x:c>
       <x:c r="F93" s="4" t="n">
-        <x:v>4063.92</x:v>
+        <x:v>4063.91</x:v>
       </x:c>
       <x:c r="G93" s="5" t="n">
         <x:v>5525.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A94" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B94" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C94" s="1" t="str">
         <x:v>Badalona</x:v>
       </x:c>
       <x:c r="D94" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E94" s="4" t="n">
         <x:v>17.83</x:v>
       </x:c>
       <x:c r="F94" s="4" t="n">
-        <x:v>193.42</x:v>
+        <x:v>193.39</x:v>
       </x:c>
       <x:c r="G94" s="5" t="n">
         <x:v>263.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A95" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B95" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C95" s="1" t="str">
         <x:v>Barcelona</x:v>
       </x:c>
       <x:c r="D95" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E95" s="4" t="n">
         <x:v>1367.51</x:v>
       </x:c>
       <x:c r="F95" s="4" t="n">
-        <x:v>5434.11</x:v>
+        <x:v>5434.03</x:v>
       </x:c>
       <x:c r="G95" s="5" t="n">
-        <x:v>7388.5</x:v>
+        <x:v>7388.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A96" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B96" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C96" s="1" t="str">
         <x:v>El Masnou</x:v>
       </x:c>
       <x:c r="D96" s="3" t="n">
-        <x:v>5</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="E96" s="4" t="n">
-        <x:v>9.80</x:v>
+        <x:v>7.77</x:v>
       </x:c>
       <x:c r="F96" s="4" t="n">
-        <x:v>129.06</x:v>
+        <x:v>111.41</x:v>
       </x:c>
       <x:c r="G96" s="5" t="n">
-        <x:v>175.5</x:v>
+        <x:v>151.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A97" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B97" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C97" s="1" t="str">
         <x:v>Mataró</x:v>
       </x:c>
       <x:c r="D97" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E97" s="4" t="n">
         <x:v>22.78</x:v>
       </x:c>
       <x:c r="F97" s="4" t="n">
-        <x:v>250.69</x:v>
+        <x:v>250.68</x:v>
       </x:c>
       <x:c r="G97" s="5" t="n">
         <x:v>340.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A98" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B98" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C98" s="1" t="str">
         <x:v>Sitges</x:v>
       </x:c>
       <x:c r="D98" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E98" s="4" t="n">
         <x:v>7.42</x:v>
       </x:c>
       <x:c r="F98" s="4" t="n">
         <x:v>83.82</x:v>
       </x:c>
       <x:c r="G98" s="5" t="n">
@@ -7746,80 +7746,80 @@
       </x:c>
       <x:c r="D99" s="3" t="n">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E99" s="4" t="n">
         <x:v>1226.00</x:v>
       </x:c>
       <x:c r="F99" s="4" t="n">
         <x:v>5358.95</x:v>
       </x:c>
       <x:c r="G99" s="5" t="n">
         <x:v>7286.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A100" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B100" s="1" t="str">
         <x:v>GIRONA</x:v>
       </x:c>
       <x:c r="C100" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D100" s="3" t="n">
-        <x:v>183</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E100" s="4" t="n">
-        <x:v>5128.57</x:v>
+        <x:v>5094.88</x:v>
       </x:c>
       <x:c r="F100" s="4" t="n">
-        <x:v>22430.91</x:v>
+        <x:v>22232.06</x:v>
       </x:c>
       <x:c r="G100" s="5" t="n">
-        <x:v>30499.0</x:v>
+        <x:v>30228.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A101" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B101" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C101" s="1" t="str">
         <x:v>Blanes</x:v>
       </x:c>
       <x:c r="D101" s="3" t="n">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E101" s="4" t="n">
         <x:v>1256.72</x:v>
       </x:c>
       <x:c r="F101" s="4" t="n">
-        <x:v>5515.54</x:v>
+        <x:v>5515.57</x:v>
       </x:c>
       <x:c r="G101" s="5" t="n">
         <x:v>7499.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A102" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B102" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C102" s="1" t="str">
         <x:v>Cadaques</x:v>
       </x:c>
       <x:c r="D102" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E102" s="4" t="n">
         <x:v>4.71</x:v>
       </x:c>
       <x:c r="F102" s="4" t="n">
         <x:v>71.49</x:v>
       </x:c>
       <x:c r="G102" s="5" t="n">
@@ -7844,215 +7844,215 @@
       </x:c>
       <x:c r="F103" s="4" t="n">
         <x:v>305.94</x:v>
       </x:c>
       <x:c r="G103" s="5" t="n">
         <x:v>416.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A104" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B104" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C104" s="1" t="str">
         <x:v>La Escala</x:v>
       </x:c>
       <x:c r="D104" s="3" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E104" s="4" t="n">
         <x:v>109.31</x:v>
       </x:c>
       <x:c r="F104" s="4" t="n">
-        <x:v>739.27</x:v>
+        <x:v>739.08</x:v>
       </x:c>
       <x:c r="G104" s="5" t="n">
-        <x:v>1005.3</x:v>
+        <x:v>1005.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A105" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B105" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C105" s="1" t="str">
         <x:v>Llansa</x:v>
       </x:c>
       <x:c r="D105" s="3" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E105" s="4" t="n">
         <x:v>700.00</x:v>
       </x:c>
       <x:c r="F105" s="4" t="n">
-        <x:v>2603.54</x:v>
+        <x:v>2603.53</x:v>
       </x:c>
       <x:c r="G105" s="5" t="n">
         <x:v>3540.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A106" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B106" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C106" s="1" t="str">
         <x:v>Lloret de Mar</x:v>
       </x:c>
       <x:c r="D106" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E106" s="4" t="n">
         <x:v>3.56</x:v>
       </x:c>
       <x:c r="F106" s="4" t="n">
         <x:v>64.34</x:v>
       </x:c>
       <x:c r="G106" s="5" t="n">
         <x:v>87.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A107" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B107" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C107" s="1" t="str">
         <x:v>Palamós</x:v>
       </x:c>
       <x:c r="D107" s="3" t="n">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E107" s="4" t="n">
         <x:v>1228.52</x:v>
       </x:c>
       <x:c r="F107" s="4" t="n">
-        <x:v>5944.52</x:v>
+        <x:v>5944.45</x:v>
       </x:c>
       <x:c r="G107" s="5" t="n">
-        <x:v>8082.6</x:v>
+        <x:v>8082.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A108" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B108" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C108" s="1" t="str">
         <x:v>Port de la Selva</x:v>
       </x:c>
       <x:c r="D108" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="E108" s="4" t="n">
         <x:v>311.85</x:v>
       </x:c>
       <x:c r="F108" s="4" t="n">
         <x:v>1118.92</x:v>
       </x:c>
       <x:c r="G108" s="5" t="n">
         <x:v>1521.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A109" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B109" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C109" s="1" t="str">
         <x:v>Rosas</x:v>
       </x:c>
       <x:c r="D109" s="3" t="n">
-        <x:v>31</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E109" s="4" t="n">
-        <x:v>1405.45</x:v>
+        <x:v>1371.76</x:v>
       </x:c>
       <x:c r="F109" s="4" t="n">
-        <x:v>5419.77</x:v>
+        <x:v>5221.16</x:v>
       </x:c>
       <x:c r="G109" s="5" t="n">
-        <x:v>7369.1</x:v>
+        <x:v>7099.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A110" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B110" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C110" s="1" t="str">
         <x:v>San Feliu De Guixols</x:v>
       </x:c>
       <x:c r="D110" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E110" s="4" t="n">
         <x:v>79.43</x:v>
       </x:c>
       <x:c r="F110" s="4" t="n">
         <x:v>647.58</x:v>
       </x:c>
       <x:c r="G110" s="5" t="n">
         <x:v>880.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A111" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B111" s="1" t="str">
         <x:v>TARRAGONA</x:v>
       </x:c>
       <x:c r="C111" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D111" s="3" t="n">
-        <x:v>249</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E111" s="4" t="n">
-        <x:v>6409.26</x:v>
+        <x:v>6400.99</x:v>
       </x:c>
       <x:c r="F111" s="4" t="n">
-        <x:v>31239.68</x:v>
+        <x:v>31195.55</x:v>
       </x:c>
       <x:c r="G111" s="5" t="n">
-        <x:v>42476.5</x:v>
+        <x:v>42416.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A112" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B112" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C112" s="1" t="str">
         <x:v>Ampolla</x:v>
       </x:c>
       <x:c r="D112" s="3" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E112" s="4" t="n">
         <x:v>50.25</x:v>
       </x:c>
       <x:c r="F112" s="4" t="n">
         <x:v>452.63</x:v>
       </x:c>
       <x:c r="G112" s="5" t="n">
         <x:v>615.5</x:v>
       </x:c>
     </x:row>
@@ -8120,100 +8120,100 @@
       </x:c>
       <x:c r="F115" s="4" t="n">
         <x:v>843.37</x:v>
       </x:c>
       <x:c r="G115" s="5" t="n">
         <x:v>1146.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A116" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B116" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C116" s="1" t="str">
         <x:v>Deltebre</x:v>
       </x:c>
       <x:c r="D116" s="3" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="E116" s="4" t="n">
         <x:v>80.64</x:v>
       </x:c>
       <x:c r="F116" s="4" t="n">
-        <x:v>774.40</x:v>
+        <x:v>792.80</x:v>
       </x:c>
       <x:c r="G116" s="5" t="n">
-        <x:v>1053.2</x:v>
+        <x:v>1078.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A117" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B117" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C117" s="1" t="str">
         <x:v>La Ametlla De Mar</x:v>
       </x:c>
       <x:c r="D117" s="3" t="n">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E117" s="4" t="n">
         <x:v>2323.32</x:v>
       </x:c>
       <x:c r="F117" s="4" t="n">
         <x:v>13013.65</x:v>
       </x:c>
       <x:c r="G117" s="5" t="n">
         <x:v>17694.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A118" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B118" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C118" s="1" t="str">
         <x:v>San Carlos de la Rápita</x:v>
       </x:c>
       <x:c r="D118" s="3" t="n">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E118" s="4" t="n">
-        <x:v>1752.60</x:v>
+        <x:v>1744.33</x:v>
       </x:c>
       <x:c r="F118" s="4" t="n">
-        <x:v>7648.32</x:v>
+        <x:v>7585.79</x:v>
       </x:c>
       <x:c r="G118" s="5" t="n">
-        <x:v>10399.8</x:v>
+        <x:v>10314.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A119" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B119" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C119" s="1" t="str">
         <x:v>Tarragona</x:v>
       </x:c>
       <x:c r="D119" s="3" t="n">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E119" s="4" t="n">
         <x:v>1454.21</x:v>
       </x:c>
       <x:c r="F119" s="4" t="n">
         <x:v>5751.71</x:v>
       </x:c>
       <x:c r="G119" s="5" t="n">
         <x:v>7820.3</x:v>
       </x:c>
     </x:row>
@@ -8235,146 +8235,146 @@
       </x:c>
       <x:c r="F120" s="4" t="n">
         <x:v>196.11</x:v>
       </x:c>
       <x:c r="G120" s="5" t="n">
         <x:v>266.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A121" s="1" t="str">
         <x:v>CEUTA</x:v>
       </x:c>
       <x:c r="B121" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C121" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D121" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E121" s="4" t="n">
         <x:v>2207.09</x:v>
       </x:c>
       <x:c r="F121" s="4" t="n">
-        <x:v>3266.66</x:v>
+        <x:v>3266.65</x:v>
       </x:c>
       <x:c r="G121" s="5" t="n">
         <x:v>4441.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A122" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B122" s="1" t="str">
         <x:v>CEUTA</x:v>
       </x:c>
       <x:c r="C122" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D122" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E122" s="4" t="n">
         <x:v>2207.09</x:v>
       </x:c>
       <x:c r="F122" s="4" t="n">
-        <x:v>3266.66</x:v>
+        <x:v>3266.65</x:v>
       </x:c>
       <x:c r="G122" s="5" t="n">
         <x:v>4441.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A123" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B123" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C123" s="1" t="str">
         <x:v>Ceuta</x:v>
       </x:c>
       <x:c r="D123" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E123" s="4" t="n">
         <x:v>2207.09</x:v>
       </x:c>
       <x:c r="F123" s="4" t="n">
-        <x:v>3266.66</x:v>
+        <x:v>3266.65</x:v>
       </x:c>
       <x:c r="G123" s="5" t="n">
         <x:v>4441.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A124" s="1" t="str">
         <x:v>COMUNITAT VALENCIANA</x:v>
       </x:c>
       <x:c r="B124" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C124" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D124" s="3" t="n">
         <x:v>454</x:v>
       </x:c>
       <x:c r="E124" s="4" t="n">
-        <x:v>16522.10</x:v>
+        <x:v>16466.15</x:v>
       </x:c>
       <x:c r="F124" s="4" t="n">
-        <x:v>57952.59</x:v>
+        <x:v>57878.83</x:v>
       </x:c>
       <x:c r="G124" s="5" t="n">
-        <x:v>78797.8</x:v>
+        <x:v>78697.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A125" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B125" s="1" t="str">
         <x:v>ALICANTE/ALACANT</x:v>
       </x:c>
       <x:c r="C125" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D125" s="3" t="n">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E125" s="4" t="n">
-        <x:v>9903.37</x:v>
+        <x:v>9905.03</x:v>
       </x:c>
       <x:c r="F125" s="4" t="n">
-        <x:v>32477.35</x:v>
+        <x:v>32499.37</x:v>
       </x:c>
       <x:c r="G125" s="5" t="n">
-        <x:v>44158.6</x:v>
+        <x:v>44188.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A126" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B126" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C126" s="1" t="str">
         <x:v>Alicante</x:v>
       </x:c>
       <x:c r="D126" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E126" s="4" t="n">
         <x:v>13.05</x:v>
       </x:c>
       <x:c r="F126" s="4" t="n">
         <x:v>78.67</x:v>
       </x:c>
       <x:c r="G126" s="5" t="n">
         <x:v>107.0</x:v>
       </x:c>
     </x:row>
@@ -8419,51 +8419,51 @@
       </x:c>
       <x:c r="F128" s="4" t="n">
         <x:v>94.12</x:v>
       </x:c>
       <x:c r="G128" s="5" t="n">
         <x:v>128.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A129" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B129" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C129" s="1" t="str">
         <x:v>Calpe</x:v>
       </x:c>
       <x:c r="D129" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E129" s="4" t="n">
         <x:v>811.17</x:v>
       </x:c>
       <x:c r="F129" s="4" t="n">
-        <x:v>2589.57</x:v>
+        <x:v>2589.56</x:v>
       </x:c>
       <x:c r="G129" s="5" t="n">
         <x:v>3520.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A130" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B130" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C130" s="1" t="str">
         <x:v>Campello</x:v>
       </x:c>
       <x:c r="D130" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E130" s="4" t="n">
         <x:v>24.94</x:v>
       </x:c>
       <x:c r="F130" s="4" t="n">
         <x:v>180.83</x:v>
       </x:c>
       <x:c r="G130" s="5" t="n">
@@ -8488,51 +8488,51 @@
       </x:c>
       <x:c r="F131" s="4" t="n">
         <x:v>4002.02</x:v>
       </x:c>
       <x:c r="G131" s="5" t="n">
         <x:v>5441.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A132" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B132" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C132" s="1" t="str">
         <x:v>Guardamar del Segura</x:v>
       </x:c>
       <x:c r="D132" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E132" s="4" t="n">
         <x:v>29.39</x:v>
       </x:c>
       <x:c r="F132" s="4" t="n">
-        <x:v>291.12</x:v>
+        <x:v>291.13</x:v>
       </x:c>
       <x:c r="G132" s="5" t="n">
         <x:v>395.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A133" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B133" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C133" s="1" t="str">
         <x:v>Isla de Tabarca</x:v>
       </x:c>
       <x:c r="D133" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E133" s="4" t="n">
         <x:v>42.42</x:v>
       </x:c>
       <x:c r="F133" s="4" t="n">
         <x:v>400.28</x:v>
       </x:c>
       <x:c r="G133" s="5" t="n">
@@ -8580,606 +8580,606 @@
       </x:c>
       <x:c r="F135" s="4" t="n">
         <x:v>80.88</x:v>
       </x:c>
       <x:c r="G135" s="5" t="n">
         <x:v>110.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A136" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B136" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C136" s="1" t="str">
         <x:v>Santa Pola</x:v>
       </x:c>
       <x:c r="D136" s="3" t="n">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E136" s="4" t="n">
         <x:v>3871.55</x:v>
       </x:c>
       <x:c r="F136" s="4" t="n">
-        <x:v>11615.37</x:v>
+        <x:v>11615.35</x:v>
       </x:c>
       <x:c r="G136" s="5" t="n">
         <x:v>15793.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A137" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B137" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C137" s="1" t="str">
         <x:v>Torrevieja</x:v>
       </x:c>
       <x:c r="D137" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E137" s="4" t="n">
         <x:v>117.19</x:v>
       </x:c>
       <x:c r="F137" s="4" t="n">
-        <x:v>624.06</x:v>
+        <x:v>624.05</x:v>
       </x:c>
       <x:c r="G137" s="5" t="n">
         <x:v>848.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A138" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B138" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C138" s="1" t="str">
         <x:v>Villajoyosa</x:v>
       </x:c>
       <x:c r="D138" s="3" t="n">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E138" s="4" t="n">
-        <x:v>2149.64</x:v>
+        <x:v>2151.30</x:v>
       </x:c>
       <x:c r="F138" s="4" t="n">
-        <x:v>7314.76</x:v>
+        <x:v>7336.81</x:v>
       </x:c>
       <x:c r="G138" s="5" t="n">
-        <x:v>9945.7</x:v>
+        <x:v>9975.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A139" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B139" s="1" t="str">
         <x:v>CASTELLÓN/CASTELLÓ</x:v>
       </x:c>
       <x:c r="C139" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D139" s="3" t="n">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E139" s="4" t="n">
-        <x:v>5102.27</x:v>
+        <x:v>5036.18</x:v>
       </x:c>
       <x:c r="F139" s="4" t="n">
-        <x:v>18842.61</x:v>
+        <x:v>18676.82</x:v>
       </x:c>
       <x:c r="G139" s="5" t="n">
-        <x:v>25620.5</x:v>
+        <x:v>25395.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A140" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B140" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C140" s="1" t="str">
         <x:v>Benicarlo</x:v>
       </x:c>
       <x:c r="D140" s="3" t="n">
-        <x:v>20</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E140" s="4" t="n">
-        <x:v>857.71</x:v>
+        <x:v>800.10</x:v>
       </x:c>
       <x:c r="F140" s="4" t="n">
-        <x:v>2635.32</x:v>
+        <x:v>2539.63</x:v>
       </x:c>
       <x:c r="G140" s="5" t="n">
-        <x:v>3583.3</x:v>
+        <x:v>3453.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A141" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B141" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C141" s="1" t="str">
         <x:v>Burriana</x:v>
       </x:c>
       <x:c r="D141" s="3" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E141" s="4" t="n">
         <x:v>726.43</x:v>
       </x:c>
       <x:c r="F141" s="4" t="n">
-        <x:v>2704.06</x:v>
+        <x:v>2704.03</x:v>
       </x:c>
       <x:c r="G141" s="5" t="n">
         <x:v>3676.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A142" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B142" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C142" s="1" t="str">
         <x:v>Castellon de la Plana (El Grao)</x:v>
       </x:c>
       <x:c r="D142" s="3" t="n">
-        <x:v>36</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E142" s="4" t="n">
-        <x:v>2027.40</x:v>
+        <x:v>2018.92</x:v>
       </x:c>
       <x:c r="F142" s="4" t="n">
-        <x:v>7325.69</x:v>
+        <x:v>7255.63</x:v>
       </x:c>
       <x:c r="G142" s="5" t="n">
-        <x:v>9960.5</x:v>
+        <x:v>9865.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A143" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B143" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C143" s="1" t="str">
         <x:v>Peñíscola</x:v>
       </x:c>
       <x:c r="D143" s="3" t="n">
         <x:v>29</x:v>
       </x:c>
       <x:c r="E143" s="4" t="n">
         <x:v>861.83</x:v>
       </x:c>
       <x:c r="F143" s="4" t="n">
-        <x:v>3342.36</x:v>
+        <x:v>3342.35</x:v>
       </x:c>
       <x:c r="G143" s="5" t="n">
         <x:v>4544.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A144" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B144" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C144" s="1" t="str">
         <x:v>Vinaroz</x:v>
       </x:c>
       <x:c r="D144" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E144" s="4" t="n">
         <x:v>628.90</x:v>
       </x:c>
       <x:c r="F144" s="4" t="n">
         <x:v>2835.18</x:v>
       </x:c>
       <x:c r="G144" s="5" t="n">
         <x:v>3855.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A145" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B145" s="1" t="str">
         <x:v>VALENCIA/VALÈNCIA</x:v>
       </x:c>
       <x:c r="C145" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D145" s="3" t="n">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E145" s="4" t="n">
-        <x:v>1516.46</x:v>
+        <x:v>1524.94</x:v>
       </x:c>
       <x:c r="F145" s="4" t="n">
-        <x:v>6632.63</x:v>
+        <x:v>6702.64</x:v>
       </x:c>
       <x:c r="G145" s="5" t="n">
-        <x:v>9018.7</x:v>
+        <x:v>9113.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A146" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B146" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C146" s="1" t="str">
         <x:v>Cullera</x:v>
       </x:c>
       <x:c r="D146" s="3" t="n">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E146" s="4" t="n">
-        <x:v>728.99</x:v>
+        <x:v>737.47</x:v>
       </x:c>
       <x:c r="F146" s="4" t="n">
-        <x:v>3064.91</x:v>
+        <x:v>3134.91</x:v>
       </x:c>
       <x:c r="G146" s="5" t="n">
-        <x:v>4167.4</x:v>
+        <x:v>4262.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A147" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B147" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C147" s="1" t="str">
         <x:v>Gandia</x:v>
       </x:c>
       <x:c r="D147" s="3" t="n">
         <x:v>29</x:v>
       </x:c>
       <x:c r="E147" s="4" t="n">
         <x:v>440.53</x:v>
       </x:c>
       <x:c r="F147" s="4" t="n">
         <x:v>2076.95</x:v>
       </x:c>
       <x:c r="G147" s="5" t="n">
         <x:v>2824.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A148" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B148" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C148" s="1" t="str">
         <x:v>Sagunto</x:v>
       </x:c>
       <x:c r="D148" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E148" s="4" t="n">
         <x:v>11.82</x:v>
       </x:c>
       <x:c r="F148" s="4" t="n">
-        <x:v>89.71</x:v>
+        <x:v>89.74</x:v>
       </x:c>
       <x:c r="G148" s="5" t="n">
         <x:v>122.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A149" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B149" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C149" s="1" t="str">
         <x:v>Valencia</x:v>
       </x:c>
       <x:c r="D149" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E149" s="4" t="n">
         <x:v>335.12</x:v>
       </x:c>
       <x:c r="F149" s="4" t="n">
-        <x:v>1401.06</x:v>
+        <x:v>1401.04</x:v>
       </x:c>
       <x:c r="G149" s="5" t="n">
         <x:v>1905.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A150" s="1" t="str">
         <x:v>GALICIA</x:v>
       </x:c>
       <x:c r="B150" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C150" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D150" s="3" t="n">
-        <x:v>4108</x:v>
+        <x:v>4106</x:v>
       </x:c>
       <x:c r="E150" s="4" t="n">
-        <x:v>132071.59</x:v>
+        <x:v>132030.04</x:v>
       </x:c>
       <x:c r="F150" s="4" t="n">
-        <x:v>275595.88</x:v>
+        <x:v>275358.49</x:v>
       </x:c>
       <x:c r="G150" s="5" t="n">
-        <x:v>374734.3</x:v>
+        <x:v>374412.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A151" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B151" s="1" t="str">
         <x:v>A CORUÑA</x:v>
       </x:c>
       <x:c r="C151" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D151" s="3" t="n">
-        <x:v>2130</x:v>
+        <x:v>2129</x:v>
       </x:c>
       <x:c r="E151" s="4" t="n">
-        <x:v>28917.44</x:v>
+        <x:v>28918.02</x:v>
       </x:c>
       <x:c r="F151" s="4" t="n">
-        <x:v>93862.80</x:v>
+        <x:v>93791.72</x:v>
       </x:c>
       <x:c r="G151" s="5" t="n">
-        <x:v>127632.6</x:v>
+        <x:v>127536.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A152" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B152" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C152" s="1" t="str">
         <x:v>Ares</x:v>
       </x:c>
       <x:c r="D152" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E152" s="4" t="n">
-        <x:v>252.17</x:v>
+        <x:v>260.17</x:v>
       </x:c>
       <x:c r="F152" s="4" t="n">
         <x:v>710.27</x:v>
       </x:c>
       <x:c r="G152" s="5" t="n">
         <x:v>965.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A153" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B153" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C153" s="1" t="str">
         <x:v>Barallobre</x:v>
       </x:c>
       <x:c r="D153" s="3" t="n">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E153" s="4" t="n">
         <x:v>43.06</x:v>
       </x:c>
       <x:c r="F153" s="4" t="n">
-        <x:v>549.53</x:v>
+        <x:v>549.52</x:v>
       </x:c>
       <x:c r="G153" s="5" t="n">
         <x:v>747.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A154" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B154" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C154" s="1" t="str">
         <x:v>Cabo de Cruz - Boiro</x:v>
       </x:c>
       <x:c r="D154" s="3" t="n">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E154" s="4" t="n">
         <x:v>94.27</x:v>
       </x:c>
       <x:c r="F154" s="4" t="n">
-        <x:v>1719.24</x:v>
+        <x:v>1719.22</x:v>
       </x:c>
       <x:c r="G154" s="5" t="n">
         <x:v>2338.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A155" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B155" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C155" s="1" t="str">
         <x:v>Camariñas</x:v>
       </x:c>
       <x:c r="D155" s="3" t="n">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E155" s="4" t="n">
-        <x:v>1331.00</x:v>
+        <x:v>1331.57</x:v>
       </x:c>
       <x:c r="F155" s="4" t="n">
-        <x:v>4997.11</x:v>
+        <x:v>5011.71</x:v>
       </x:c>
       <x:c r="G155" s="5" t="n">
-        <x:v>6794.7</x:v>
+        <x:v>6814.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A156" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B156" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C156" s="1" t="str">
         <x:v>Camelle</x:v>
       </x:c>
       <x:c r="D156" s="3" t="n">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E156" s="4" t="n">
-        <x:v>101.48</x:v>
+        <x:v>103.31</x:v>
       </x:c>
       <x:c r="F156" s="4" t="n">
-        <x:v>1014.09</x:v>
+        <x:v>1036.15</x:v>
       </x:c>
       <x:c r="G156" s="5" t="n">
-        <x:v>1379.1</x:v>
+        <x:v>1409.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A157" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B157" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C157" s="1" t="str">
         <x:v>Cariño</x:v>
       </x:c>
       <x:c r="D157" s="3" t="n">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E157" s="4" t="n">
         <x:v>291.18</x:v>
       </x:c>
       <x:c r="F157" s="4" t="n">
         <x:v>1105.29</x:v>
       </x:c>
       <x:c r="G157" s="5" t="n">
         <x:v>1503.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A158" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B158" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C158" s="1" t="str">
         <x:v>Carreira-Aguiño</x:v>
       </x:c>
       <x:c r="D158" s="3" t="n">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E158" s="4" t="n">
-        <x:v>429.37</x:v>
+        <x:v>430.31</x:v>
       </x:c>
       <x:c r="F158" s="4" t="n">
-        <x:v>3584.25</x:v>
+        <x:v>3599.03</x:v>
       </x:c>
       <x:c r="G158" s="5" t="n">
-        <x:v>4874.3</x:v>
+        <x:v>4894.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A159" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B159" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C159" s="1" t="str">
         <x:v>Cayon</x:v>
       </x:c>
       <x:c r="D159" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E159" s="4" t="n">
         <x:v>15.67</x:v>
       </x:c>
       <x:c r="F159" s="4" t="n">
         <x:v>98.53</x:v>
       </x:c>
       <x:c r="G159" s="5" t="n">
         <x:v>134.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A160" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B160" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C160" s="1" t="str">
         <x:v>Cedeira</x:v>
       </x:c>
       <x:c r="D160" s="3" t="n">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E160" s="4" t="n">
-        <x:v>1128.00</x:v>
+        <x:v>1134.90</x:v>
       </x:c>
       <x:c r="F160" s="4" t="n">
-        <x:v>3561.53</x:v>
+        <x:v>3598.28</x:v>
       </x:c>
       <x:c r="G160" s="5" t="n">
-        <x:v>4843.0</x:v>
+        <x:v>4893.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A161" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B161" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C161" s="1" t="str">
         <x:v>Corcubión</x:v>
       </x:c>
       <x:c r="D161" s="3" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E161" s="4" t="n">
         <x:v>207.58</x:v>
       </x:c>
       <x:c r="F161" s="4" t="n">
         <x:v>1002.30</x:v>
       </x:c>
       <x:c r="G161" s="5" t="n">
         <x:v>1362.9</x:v>
       </x:c>
     </x:row>
@@ -9264,218 +9264,218 @@
       </x:c>
       <x:c r="D165" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E165" s="4" t="n">
         <x:v>10.26</x:v>
       </x:c>
       <x:c r="F165" s="4" t="n">
         <x:v>100.16</x:v>
       </x:c>
       <x:c r="G165" s="5" t="n">
         <x:v>136.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A166" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B166" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C166" s="1" t="str">
         <x:v>Ferrol</x:v>
       </x:c>
       <x:c r="D166" s="3" t="n">
-        <x:v>113</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E166" s="4" t="n">
-        <x:v>201.08</x:v>
+        <x:v>194.18</x:v>
       </x:c>
       <x:c r="F166" s="4" t="n">
-        <x:v>2376.97</x:v>
+        <x:v>2340.19</x:v>
       </x:c>
       <x:c r="G166" s="5" t="n">
-        <x:v>3232.5</x:v>
+        <x:v>3182.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A167" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B167" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C167" s="1" t="str">
         <x:v>Finisterre</x:v>
       </x:c>
       <x:c r="D167" s="3" t="n">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E167" s="4" t="n">
         <x:v>400.65</x:v>
       </x:c>
       <x:c r="F167" s="4" t="n">
-        <x:v>2278.54</x:v>
+        <x:v>2278.51</x:v>
       </x:c>
       <x:c r="G167" s="5" t="n">
         <x:v>3098.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A168" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B168" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C168" s="1" t="str">
         <x:v>La Coruña</x:v>
       </x:c>
       <x:c r="D168" s="3" t="n">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E168" s="4" t="n">
         <x:v>6923.70</x:v>
       </x:c>
       <x:c r="F168" s="4" t="n">
         <x:v>14161.28</x:v>
       </x:c>
       <x:c r="G168" s="5" t="n">
         <x:v>19254.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A169" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B169" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C169" s="1" t="str">
         <x:v>La Puebla del Caramiñal</x:v>
       </x:c>
       <x:c r="D169" s="3" t="n">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E169" s="4" t="n">
         <x:v>78.70</x:v>
       </x:c>
       <x:c r="F169" s="4" t="n">
-        <x:v>1191.09</x:v>
+        <x:v>1191.08</x:v>
       </x:c>
       <x:c r="G169" s="5" t="n">
         <x:v>1619.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A170" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B170" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C170" s="1" t="str">
         <x:v>Lage</x:v>
       </x:c>
       <x:c r="D170" s="3" t="n">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E170" s="4" t="n">
         <x:v>510.07</x:v>
       </x:c>
       <x:c r="F170" s="4" t="n">
         <x:v>2218.23</x:v>
       </x:c>
       <x:c r="G170" s="5" t="n">
         <x:v>3016.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A171" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B171" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C171" s="1" t="str">
         <x:v>Lira-Carnota</x:v>
       </x:c>
       <x:c r="D171" s="3" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E171" s="4" t="n">
         <x:v>100.29</x:v>
       </x:c>
       <x:c r="F171" s="4" t="n">
-        <x:v>701.82</x:v>
+        <x:v>701.81</x:v>
       </x:c>
       <x:c r="G171" s="5" t="n">
         <x:v>954.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A172" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B172" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C172" s="1" t="str">
         <x:v>Lorbe</x:v>
       </x:c>
       <x:c r="D172" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E172" s="4" t="n">
         <x:v>101.06</x:v>
       </x:c>
       <x:c r="F172" s="4" t="n">
-        <x:v>516.18</x:v>
+        <x:v>516.17</x:v>
       </x:c>
       <x:c r="G172" s="5" t="n">
         <x:v>702.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A173" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B173" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C173" s="1" t="str">
         <x:v>Malpica de Bergantiños</x:v>
       </x:c>
       <x:c r="D173" s="3" t="n">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E173" s="4" t="n">
         <x:v>754.43</x:v>
       </x:c>
       <x:c r="F173" s="4" t="n">
-        <x:v>3180.76</x:v>
+        <x:v>3180.74</x:v>
       </x:c>
       <x:c r="G173" s="5" t="n">
         <x:v>4324.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A174" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B174" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C174" s="1" t="str">
         <x:v>Mera-Oleiros</x:v>
       </x:c>
       <x:c r="D174" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E174" s="4" t="n">
         <x:v>30.92</x:v>
       </x:c>
       <x:c r="F174" s="4" t="n">
         <x:v>183.82</x:v>
       </x:c>
       <x:c r="G174" s="5" t="n">
@@ -9523,100 +9523,100 @@
       </x:c>
       <x:c r="F176" s="4" t="n">
         <x:v>244.86</x:v>
       </x:c>
       <x:c r="G176" s="5" t="n">
         <x:v>333.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A177" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B177" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C177" s="1" t="str">
         <x:v>Mugia</x:v>
       </x:c>
       <x:c r="D177" s="3" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="E177" s="4" t="n">
         <x:v>588.11</x:v>
       </x:c>
       <x:c r="F177" s="4" t="n">
-        <x:v>1615.17</x:v>
+        <x:v>1615.14</x:v>
       </x:c>
       <x:c r="G177" s="5" t="n">
         <x:v>2196.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A178" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B178" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C178" s="1" t="str">
         <x:v>Muros</x:v>
       </x:c>
       <x:c r="D178" s="3" t="n">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E178" s="4" t="n">
         <x:v>871.88</x:v>
       </x:c>
       <x:c r="F178" s="4" t="n">
-        <x:v>2789.71</x:v>
+        <x:v>2789.70</x:v>
       </x:c>
       <x:c r="G178" s="5" t="n">
         <x:v>3793.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A179" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B179" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C179" s="1" t="str">
         <x:v>Noia</x:v>
       </x:c>
       <x:c r="D179" s="3" t="n">
         <x:v>462</x:v>
       </x:c>
       <x:c r="E179" s="4" t="n">
         <x:v>654.15</x:v>
       </x:c>
       <x:c r="F179" s="4" t="n">
-        <x:v>7040.10</x:v>
+        <x:v>7047.42</x:v>
       </x:c>
       <x:c r="G179" s="5" t="n">
-        <x:v>9574.0</x:v>
+        <x:v>9584.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A180" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B180" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C180" s="1" t="str">
         <x:v>O Freixo</x:v>
       </x:c>
       <x:c r="D180" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E180" s="4" t="n">
         <x:v>3.24</x:v>
       </x:c>
       <x:c r="F180" s="4" t="n">
         <x:v>34.56</x:v>
       </x:c>
       <x:c r="G180" s="5" t="n">
         <x:v>47.0</x:v>
       </x:c>
     </x:row>
@@ -9632,264 +9632,264 @@
       </x:c>
       <x:c r="D181" s="3" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E181" s="4" t="n">
         <x:v>22.97</x:v>
       </x:c>
       <x:c r="F181" s="4" t="n">
         <x:v>282.67</x:v>
       </x:c>
       <x:c r="G181" s="5" t="n">
         <x:v>384.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A182" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B182" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C182" s="1" t="str">
         <x:v>Portosín</x:v>
       </x:c>
       <x:c r="D182" s="3" t="n">
-        <x:v>54</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E182" s="4" t="n">
-        <x:v>1535.36</x:v>
+        <x:v>1527.17</x:v>
       </x:c>
       <x:c r="F182" s="4" t="n">
-        <x:v>5510.50</x:v>
+        <x:v>5403.88</x:v>
       </x:c>
       <x:c r="G182" s="5" t="n">
-        <x:v>7492.6</x:v>
+        <x:v>7347.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A183" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B183" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C183" s="1" t="str">
         <x:v>Puentedeume</x:v>
       </x:c>
       <x:c r="D183" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E183" s="4" t="n">
         <x:v>160.78</x:v>
       </x:c>
       <x:c r="F183" s="4" t="n">
         <x:v>656.07</x:v>
       </x:c>
       <x:c r="G183" s="5" t="n">
         <x:v>892.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A184" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B184" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C184" s="1" t="str">
         <x:v>Puerto del Son</x:v>
       </x:c>
       <x:c r="D184" s="3" t="n">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E184" s="4" t="n">
         <x:v>324.92</x:v>
       </x:c>
       <x:c r="F184" s="4" t="n">
-        <x:v>1430.16</x:v>
+        <x:v>1430.15</x:v>
       </x:c>
       <x:c r="G184" s="5" t="n">
         <x:v>1944.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A185" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B185" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C185" s="1" t="str">
         <x:v>Rianjo</x:v>
       </x:c>
       <x:c r="D185" s="3" t="n">
-        <x:v>191</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E185" s="4" t="n">
-        <x:v>340.24</x:v>
+        <x:v>337.67</x:v>
       </x:c>
       <x:c r="F185" s="4" t="n">
-        <x:v>3799.42</x:v>
+        <x:v>3777.34</x:v>
       </x:c>
       <x:c r="G185" s="5" t="n">
-        <x:v>5167.2</x:v>
+        <x:v>5137.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A186" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B186" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C186" s="1" t="str">
         <x:v>Sada</x:v>
       </x:c>
       <x:c r="D186" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E186" s="4" t="n">
         <x:v>305.31</x:v>
       </x:c>
       <x:c r="F186" s="4" t="n">
-        <x:v>1416.18</x:v>
+        <x:v>1416.11</x:v>
       </x:c>
       <x:c r="G186" s="5" t="n">
-        <x:v>1925.6</x:v>
+        <x:v>1925.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A187" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B187" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C187" s="1" t="str">
         <x:v>Santa Eugenia de Riveira</x:v>
       </x:c>
       <x:c r="D187" s="3" t="n">
         <x:v>235</x:v>
       </x:c>
       <x:c r="E187" s="4" t="n">
         <x:v>10895.66</x:v>
       </x:c>
       <x:c r="F187" s="4" t="n">
-        <x:v>22685.84</x:v>
+        <x:v>22684.96</x:v>
       </x:c>
       <x:c r="G187" s="5" t="n">
-        <x:v>30845.5</x:v>
+        <x:v>30844.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A188" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B188" s="1" t="str">
         <x:v>LUGO</x:v>
       </x:c>
       <x:c r="C188" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D188" s="3" t="n">
         <x:v>161</x:v>
       </x:c>
       <x:c r="E188" s="4" t="n">
         <x:v>26401.93</x:v>
       </x:c>
       <x:c r="F188" s="4" t="n">
-        <x:v>46336.71</x:v>
+        <x:v>46336.44</x:v>
       </x:c>
       <x:c r="G188" s="5" t="n">
-        <x:v>63001.3</x:v>
+        <x:v>63001.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A189" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B189" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C189" s="1" t="str">
         <x:v>Barquero-Bares</x:v>
       </x:c>
       <x:c r="D189" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E189" s="4" t="n">
         <x:v>18.78</x:v>
       </x:c>
       <x:c r="F189" s="4" t="n">
         <x:v>101.46</x:v>
       </x:c>
       <x:c r="G189" s="5" t="n">
         <x:v>138.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A190" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B190" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C190" s="1" t="str">
         <x:v>Burela</x:v>
       </x:c>
       <x:c r="D190" s="3" t="n">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E190" s="4" t="n">
         <x:v>12482.03</x:v>
       </x:c>
       <x:c r="F190" s="4" t="n">
-        <x:v>21060.13</x:v>
+        <x:v>21059.88</x:v>
       </x:c>
       <x:c r="G190" s="5" t="n">
-        <x:v>28634.3</x:v>
+        <x:v>28634.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A191" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B191" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C191" s="1" t="str">
         <x:v>Cillero</x:v>
       </x:c>
       <x:c r="D191" s="3" t="n">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E191" s="4" t="n">
         <x:v>13158.60</x:v>
       </x:c>
       <x:c r="F191" s="4" t="n">
-        <x:v>23439.94</x:v>
+        <x:v>23439.92</x:v>
       </x:c>
       <x:c r="G191" s="5" t="n">
         <x:v>31869.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A192" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B192" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C192" s="1" t="str">
         <x:v>Foz</x:v>
       </x:c>
       <x:c r="D192" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E192" s="4" t="n">
         <x:v>186.68</x:v>
       </x:c>
       <x:c r="F192" s="4" t="n">
         <x:v>507.36</x:v>
       </x:c>
       <x:c r="G192" s="5" t="n">
@@ -9954,379 +9954,379 @@
       </x:c>
       <x:c r="D195" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E195" s="4" t="n">
         <x:v>61.36</x:v>
       </x:c>
       <x:c r="F195" s="4" t="n">
         <x:v>273.53</x:v>
       </x:c>
       <x:c r="G195" s="5" t="n">
         <x:v>371.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A196" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B196" s="1" t="str">
         <x:v>PONTEVEDRA</x:v>
       </x:c>
       <x:c r="C196" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D196" s="3" t="n">
-        <x:v>1817</x:v>
+        <x:v>1816</x:v>
       </x:c>
       <x:c r="E196" s="4" t="n">
-        <x:v>76752.22</x:v>
+        <x:v>76710.09</x:v>
       </x:c>
       <x:c r="F196" s="4" t="n">
-        <x:v>135396.37</x:v>
+        <x:v>135230.33</x:v>
       </x:c>
       <x:c r="G196" s="5" t="n">
-        <x:v>184100.4</x:v>
+        <x:v>183875.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A197" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B197" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C197" s="1" t="str">
         <x:v>Aldan-Hio</x:v>
       </x:c>
       <x:c r="D197" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E197" s="4" t="n">
-        <x:v>57.14</x:v>
+        <x:v>55.72</x:v>
       </x:c>
       <x:c r="F197" s="4" t="n">
-        <x:v>550.40</x:v>
+        <x:v>528.34</x:v>
       </x:c>
       <x:c r="G197" s="5" t="n">
-        <x:v>748.5</x:v>
+        <x:v>718.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A198" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B198" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C198" s="1" t="str">
         <x:v>Arcade</x:v>
       </x:c>
       <x:c r="D198" s="3" t="n">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E198" s="4" t="n">
-        <x:v>56.79</x:v>
+        <x:v>58.17</x:v>
       </x:c>
       <x:c r="F198" s="4" t="n">
-        <x:v>1025.65</x:v>
+        <x:v>1044.03</x:v>
       </x:c>
       <x:c r="G198" s="5" t="n">
-        <x:v>1394.8</x:v>
+        <x:v>1419.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A199" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B199" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C199" s="1" t="str">
         <x:v>Bayona</x:v>
       </x:c>
       <x:c r="D199" s="3" t="n">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E199" s="4" t="n">
-        <x:v>187.46</x:v>
+        <x:v>185.96</x:v>
       </x:c>
       <x:c r="F199" s="4" t="n">
-        <x:v>1823.02</x:v>
+        <x:v>1804.64</x:v>
       </x:c>
       <x:c r="G199" s="5" t="n">
-        <x:v>2479.1</x:v>
+        <x:v>2454.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A200" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B200" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C200" s="1" t="str">
         <x:v>Bueu</x:v>
       </x:c>
       <x:c r="D200" s="3" t="n">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E200" s="4" t="n">
-        <x:v>585.64</x:v>
+        <x:v>568.42</x:v>
       </x:c>
       <x:c r="F200" s="4" t="n">
-        <x:v>3916.47</x:v>
+        <x:v>3847.33</x:v>
       </x:c>
       <x:c r="G200" s="5" t="n">
-        <x:v>5326.0</x:v>
+        <x:v>5232.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A201" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B201" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C201" s="1" t="str">
         <x:v>Cambados</x:v>
       </x:c>
       <x:c r="D201" s="3" t="n">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E201" s="4" t="n">
-        <x:v>1089.17</x:v>
+        <x:v>1091.74</x:v>
       </x:c>
       <x:c r="F201" s="4" t="n">
-        <x:v>6452.88</x:v>
+        <x:v>6474.80</x:v>
       </x:c>
       <x:c r="G201" s="5" t="n">
-        <x:v>8775.4</x:v>
+        <x:v>8805.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A202" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B202" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C202" s="1" t="str">
         <x:v>Campelo</x:v>
       </x:c>
       <x:c r="D202" s="3" t="n">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E202" s="4" t="n">
         <x:v>35.46</x:v>
       </x:c>
       <x:c r="F202" s="4" t="n">
-        <x:v>500.63</x:v>
+        <x:v>500.62</x:v>
       </x:c>
       <x:c r="G202" s="5" t="n">
         <x:v>680.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A203" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B203" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C203" s="1" t="str">
         <x:v>Cangas</x:v>
       </x:c>
       <x:c r="D203" s="3" t="n">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E203" s="4" t="n">
-        <x:v>6095.80</x:v>
+        <x:v>6101.77</x:v>
       </x:c>
       <x:c r="F203" s="4" t="n">
-        <x:v>10267.41</x:v>
+        <x:v>10359.29</x:v>
       </x:c>
       <x:c r="G203" s="5" t="n">
-        <x:v>13960.9</x:v>
+        <x:v>14085.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A204" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B204" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C204" s="1" t="str">
         <x:v>Carril</x:v>
       </x:c>
       <x:c r="D204" s="3" t="n">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E204" s="4" t="n">
         <x:v>57.53</x:v>
       </x:c>
       <x:c r="F204" s="4" t="n">
         <x:v>770.66</x:v>
       </x:c>
       <x:c r="G204" s="5" t="n">
         <x:v>1048.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A205" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B205" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C205" s="1" t="str">
         <x:v>Combarro</x:v>
       </x:c>
       <x:c r="D205" s="3" t="n">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E205" s="4" t="n">
         <x:v>109.00</x:v>
       </x:c>
       <x:c r="F205" s="4" t="n">
-        <x:v>1164.98</x:v>
+        <x:v>1164.96</x:v>
       </x:c>
       <x:c r="G205" s="5" t="n">
         <x:v>1584.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A206" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B206" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C206" s="1" t="str">
         <x:v>El Grove</x:v>
       </x:c>
       <x:c r="D206" s="3" t="n">
-        <x:v>142</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E206" s="4" t="n">
-        <x:v>582.01</x:v>
+        <x:v>554.53</x:v>
       </x:c>
       <x:c r="F206" s="4" t="n">
-        <x:v>4037.45</x:v>
+        <x:v>3919.77</x:v>
       </x:c>
       <x:c r="G206" s="5" t="n">
-        <x:v>5490.6</x:v>
+        <x:v>5330.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A207" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B207" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C207" s="1" t="str">
         <x:v>Isla de Arosa</x:v>
       </x:c>
       <x:c r="D207" s="3" t="n">
         <x:v>377</x:v>
       </x:c>
       <x:c r="E207" s="4" t="n">
         <x:v>441.35</x:v>
       </x:c>
       <x:c r="F207" s="4" t="n">
-        <x:v>6590.92</x:v>
+        <x:v>6590.85</x:v>
       </x:c>
       <x:c r="G207" s="5" t="n">
         <x:v>8963.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A208" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B208" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C208" s="1" t="str">
         <x:v>La Guardia</x:v>
       </x:c>
       <x:c r="D208" s="3" t="n">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E208" s="4" t="n">
         <x:v>8887.82</x:v>
       </x:c>
       <x:c r="F208" s="4" t="n">
-        <x:v>14670.76</x:v>
+        <x:v>14670.55</x:v>
       </x:c>
       <x:c r="G208" s="5" t="n">
-        <x:v>19946.8</x:v>
+        <x:v>19946.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A209" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B209" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C209" s="1" t="str">
         <x:v>Marin</x:v>
       </x:c>
       <x:c r="D209" s="3" t="n">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E209" s="4" t="n">
-        <x:v>10731.78</x:v>
+        <x:v>10728.22</x:v>
       </x:c>
       <x:c r="F209" s="4" t="n">
-        <x:v>15234.28</x:v>
+        <x:v>15182.84</x:v>
       </x:c>
       <x:c r="G209" s="5" t="n">
-        <x:v>20713.1</x:v>
+        <x:v>20643.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A210" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B210" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C210" s="1" t="str">
         <x:v>Meira</x:v>
       </x:c>
       <x:c r="D210" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E210" s="4" t="n">
         <x:v>13.61</x:v>
       </x:c>
       <x:c r="F210" s="4" t="n">
-        <x:v>149.22</x:v>
+        <x:v>149.21</x:v>
       </x:c>
       <x:c r="G210" s="5" t="n">
         <x:v>202.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A211" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B211" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C211" s="1" t="str">
         <x:v>Moaña</x:v>
       </x:c>
       <x:c r="D211" s="3" t="n">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E211" s="4" t="n">
         <x:v>156.39</x:v>
       </x:c>
       <x:c r="F211" s="4" t="n">
         <x:v>1741.74</x:v>
       </x:c>
       <x:c r="G211" s="5" t="n">
@@ -10437,129 +10437,129 @@
       </x:c>
       <x:c r="D216" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E216" s="4" t="n">
         <x:v>7.24</x:v>
       </x:c>
       <x:c r="F216" s="4" t="n">
         <x:v>89.13</x:v>
       </x:c>
       <x:c r="G216" s="5" t="n">
         <x:v>121.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A217" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B217" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C217" s="1" t="str">
         <x:v>Redondela</x:v>
       </x:c>
       <x:c r="D217" s="3" t="n">
-        <x:v>56</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E217" s="4" t="n">
-        <x:v>88.43</x:v>
+        <x:v>86.06</x:v>
       </x:c>
       <x:c r="F217" s="4" t="n">
-        <x:v>1235.84</x:v>
+        <x:v>1199.08</x:v>
       </x:c>
       <x:c r="G217" s="5" t="n">
-        <x:v>1680.7</x:v>
+        <x:v>1630.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A218" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B218" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C218" s="1" t="str">
         <x:v>Sanjenjo</x:v>
       </x:c>
       <x:c r="D218" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E218" s="4" t="n">
         <x:v>34.52</x:v>
       </x:c>
       <x:c r="F218" s="4" t="n">
         <x:v>380.27</x:v>
       </x:c>
       <x:c r="G218" s="5" t="n">
         <x:v>517.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A219" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B219" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C219" s="1" t="str">
         <x:v>Santa Cristina de Cobres</x:v>
       </x:c>
       <x:c r="D219" s="3" t="n">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E219" s="4" t="n">
-        <x:v>32.08</x:v>
+        <x:v>33.58</x:v>
       </x:c>
       <x:c r="F219" s="4" t="n">
-        <x:v>494.74</x:v>
+        <x:v>513.12</x:v>
       </x:c>
       <x:c r="G219" s="5" t="n">
-        <x:v>672.8</x:v>
+        <x:v>697.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A220" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B220" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C220" s="1" t="str">
         <x:v>Vigo</x:v>
       </x:c>
       <x:c r="D220" s="3" t="n">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E220" s="4" t="n">
         <x:v>47006.36</x:v>
       </x:c>
       <x:c r="F220" s="4" t="n">
-        <x:v>60622.60</x:v>
+        <x:v>60621.79</x:v>
       </x:c>
       <x:c r="G220" s="5" t="n">
-        <x:v>82423.8</x:v>
+        <x:v>82422.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A221" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B221" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C221" s="1" t="str">
         <x:v>Villagarcia de Arosa</x:v>
       </x:c>
       <x:c r="D221" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E221" s="4" t="n">
         <x:v>0.89</x:v>
       </x:c>
       <x:c r="F221" s="4" t="n">
         <x:v>22.06</x:v>
       </x:c>
       <x:c r="G221" s="5" t="n">
         <x:v>30.0</x:v>
       </x:c>
     </x:row>
@@ -10581,327 +10581,327 @@
       </x:c>
       <x:c r="F222" s="4" t="n">
         <x:v>474.65</x:v>
       </x:c>
       <x:c r="G222" s="5" t="n">
         <x:v>645.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A223" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B223" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C223" s="1" t="str">
         <x:v>Villanueva</x:v>
       </x:c>
       <x:c r="D223" s="3" t="n">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E223" s="4" t="n">
         <x:v>98.61</x:v>
       </x:c>
       <x:c r="F223" s="4" t="n">
-        <x:v>1423.35</x:v>
+        <x:v>1423.34</x:v>
       </x:c>
       <x:c r="G223" s="5" t="n">
         <x:v>1935.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A224" s="1" t="str">
         <x:v>ILLES BALEARS</x:v>
       </x:c>
       <x:c r="B224" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C224" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D224" s="3" t="n">
         <x:v>301</x:v>
       </x:c>
       <x:c r="E224" s="4" t="n">
         <x:v>2591.44</x:v>
       </x:c>
       <x:c r="F224" s="4" t="n">
-        <x:v>16294.95</x:v>
+        <x:v>16316.61</x:v>
       </x:c>
       <x:c r="G224" s="5" t="n">
-        <x:v>22158.3</x:v>
+        <x:v>22188.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A225" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B225" s="1" t="str">
         <x:v>ILLES BALEARS</x:v>
       </x:c>
       <x:c r="C225" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D225" s="3" t="n">
         <x:v>301</x:v>
       </x:c>
       <x:c r="E225" s="4" t="n">
         <x:v>2591.44</x:v>
       </x:c>
       <x:c r="F225" s="4" t="n">
-        <x:v>16294.95</x:v>
+        <x:v>16316.61</x:v>
       </x:c>
       <x:c r="G225" s="5" t="n">
-        <x:v>22158.3</x:v>
+        <x:v>22188.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A226" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B226" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C226" s="1" t="str">
         <x:v>Alcudia</x:v>
       </x:c>
       <x:c r="D226" s="3" t="n">
-        <x:v>33</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E226" s="4" t="n">
-        <x:v>198.36</x:v>
+        <x:v>194.79</x:v>
       </x:c>
       <x:c r="F226" s="4" t="n">
-        <x:v>1672.91</x:v>
+        <x:v>1636.14</x:v>
       </x:c>
       <x:c r="G226" s="5" t="n">
-        <x:v>2274.9</x:v>
+        <x:v>2224.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A227" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B227" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C227" s="1" t="str">
         <x:v>Andraitx</x:v>
       </x:c>
       <x:c r="D227" s="3" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E227" s="4" t="n">
         <x:v>433.42</x:v>
       </x:c>
       <x:c r="F227" s="4" t="n">
-        <x:v>1829.57</x:v>
+        <x:v>1829.47</x:v>
       </x:c>
       <x:c r="G227" s="5" t="n">
-        <x:v>2487.8</x:v>
+        <x:v>2487.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A228" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B228" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C228" s="1" t="str">
         <x:v>Cala Ratjada</x:v>
       </x:c>
       <x:c r="D228" s="3" t="n">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="E228" s="4" t="n">
-        <x:v>211.09</x:v>
+        <x:v>214.41</x:v>
       </x:c>
       <x:c r="F228" s="4" t="n">
-        <x:v>1130.92</x:v>
+        <x:v>1211.72</x:v>
       </x:c>
       <x:c r="G228" s="5" t="n">
-        <x:v>1537.9</x:v>
+        <x:v>1647.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A229" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B229" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C229" s="1" t="str">
         <x:v>Ciudadela</x:v>
       </x:c>
       <x:c r="D229" s="3" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E229" s="4" t="n">
         <x:v>225.30</x:v>
       </x:c>
       <x:c r="F229" s="4" t="n">
-        <x:v>1461.74</x:v>
+        <x:v>1483.71</x:v>
       </x:c>
       <x:c r="G229" s="5" t="n">
-        <x:v>1987.6</x:v>
+        <x:v>2017.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A230" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B230" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C230" s="1" t="str">
         <x:v>Colonia San Jorge</x:v>
       </x:c>
       <x:c r="D230" s="3" t="n">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E230" s="4" t="n">
         <x:v>81.07</x:v>
       </x:c>
       <x:c r="F230" s="4" t="n">
-        <x:v>1101.25</x:v>
+        <x:v>1101.21</x:v>
       </x:c>
       <x:c r="G230" s="5" t="n">
         <x:v>1497.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A231" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B231" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C231" s="1" t="str">
         <x:v>Formentera (Cala Savina)</x:v>
       </x:c>
       <x:c r="D231" s="3" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E231" s="4" t="n">
         <x:v>189.32</x:v>
       </x:c>
       <x:c r="F231" s="4" t="n">
         <x:v>996.34</x:v>
       </x:c>
       <x:c r="G231" s="5" t="n">
         <x:v>1354.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A232" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B232" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C232" s="1" t="str">
         <x:v>Fornells</x:v>
       </x:c>
       <x:c r="D232" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E232" s="4" t="n">
         <x:v>24.31</x:v>
       </x:c>
       <x:c r="F232" s="4" t="n">
-        <x:v>361.45</x:v>
+        <x:v>361.44</x:v>
       </x:c>
       <x:c r="G232" s="5" t="n">
         <x:v>491.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A233" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B233" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C233" s="1" t="str">
         <x:v>Ibiza</x:v>
       </x:c>
       <x:c r="D233" s="3" t="n">
         <x:v>34</x:v>
       </x:c>
       <x:c r="E233" s="4" t="n">
         <x:v>188.78</x:v>
       </x:c>
       <x:c r="F233" s="4" t="n">
-        <x:v>1433.56</x:v>
+        <x:v>1433.53</x:v>
       </x:c>
       <x:c r="G233" s="5" t="n">
         <x:v>1949.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A234" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B234" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C234" s="1" t="str">
         <x:v>Mahón</x:v>
       </x:c>
       <x:c r="D234" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E234" s="4" t="n">
         <x:v>194.35</x:v>
       </x:c>
       <x:c r="F234" s="4" t="n">
-        <x:v>1083.97</x:v>
+        <x:v>1083.95</x:v>
       </x:c>
       <x:c r="G234" s="5" t="n">
         <x:v>1473.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A235" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B235" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C235" s="1" t="str">
         <x:v>Palma de Mallorca</x:v>
       </x:c>
       <x:c r="D235" s="3" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E235" s="4" t="n">
         <x:v>256.95</x:v>
       </x:c>
       <x:c r="F235" s="4" t="n">
-        <x:v>1416.44</x:v>
+        <x:v>1416.43</x:v>
       </x:c>
       <x:c r="G235" s="5" t="n">
         <x:v>1926.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A236" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B236" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C236" s="1" t="str">
         <x:v>Pollensa</x:v>
       </x:c>
       <x:c r="D236" s="3" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E236" s="4" t="n">
         <x:v>36.78</x:v>
       </x:c>
       <x:c r="F236" s="4" t="n">
         <x:v>390.83</x:v>
       </x:c>
       <x:c r="G236" s="5" t="n">
@@ -10923,218 +10923,218 @@
       </x:c>
       <x:c r="E237" s="4" t="n">
         <x:v>113.07</x:v>
       </x:c>
       <x:c r="F237" s="4" t="n">
         <x:v>682.02</x:v>
       </x:c>
       <x:c r="G237" s="5" t="n">
         <x:v>927.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A238" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B238" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C238" s="1" t="str">
         <x:v>Porto Cristo</x:v>
       </x:c>
       <x:c r="D238" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E238" s="4" t="n">
-        <x:v>22.13</x:v>
+        <x:v>22.38</x:v>
       </x:c>
       <x:c r="F238" s="4" t="n">
-        <x:v>371.32</x:v>
+        <x:v>327.20</x:v>
       </x:c>
       <x:c r="G238" s="5" t="n">
-        <x:v>505.0</x:v>
+        <x:v>445.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A239" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B239" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C239" s="1" t="str">
         <x:v>Puerto de Sóller</x:v>
       </x:c>
       <x:c r="D239" s="3" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E239" s="4" t="n">
         <x:v>167.14</x:v>
       </x:c>
       <x:c r="F239" s="4" t="n">
         <x:v>870.81</x:v>
       </x:c>
       <x:c r="G239" s="5" t="n">
         <x:v>1184.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A240" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B240" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C240" s="1" t="str">
         <x:v>San Antonio Abad</x:v>
       </x:c>
       <x:c r="D240" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E240" s="4" t="n">
         <x:v>83.73</x:v>
       </x:c>
       <x:c r="F240" s="4" t="n">
-        <x:v>704.47</x:v>
+        <x:v>704.46</x:v>
       </x:c>
       <x:c r="G240" s="5" t="n">
         <x:v>958.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A241" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B241" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C241" s="1" t="str">
         <x:v>Santañí</x:v>
       </x:c>
       <x:c r="D241" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E241" s="4" t="n">
         <x:v>165.64</x:v>
       </x:c>
       <x:c r="F241" s="4" t="n">
         <x:v>787.35</x:v>
       </x:c>
       <x:c r="G241" s="5" t="n">
         <x:v>1070.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A242" s="1" t="str">
         <x:v>PAÍS VASCO</x:v>
       </x:c>
       <x:c r="B242" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C242" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D242" s="3" t="n">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E242" s="4" t="n">
         <x:v>74465.70</x:v>
       </x:c>
       <x:c r="F242" s="4" t="n">
-        <x:v>122827.84</x:v>
+        <x:v>122825.70</x:v>
       </x:c>
       <x:c r="G242" s="5" t="n">
-        <x:v>167000.1</x:v>
+        <x:v>166997.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A243" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B243" s="1" t="str">
         <x:v>BIZKAIA</x:v>
       </x:c>
       <x:c r="C243" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D243" s="3" t="n">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E243" s="4" t="n">
         <x:v>64459.28</x:v>
       </x:c>
       <x:c r="F243" s="4" t="n">
-        <x:v>96870.20</x:v>
+        <x:v>96869.20</x:v>
       </x:c>
       <x:c r="G243" s="5" t="n">
-        <x:v>131707.3</x:v>
+        <x:v>131705.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A244" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B244" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C244" s="1" t="str">
         <x:v>Armintza</x:v>
       </x:c>
       <x:c r="D244" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E244" s="4" t="n">
         <x:v>34.66</x:v>
       </x:c>
       <x:c r="F244" s="4" t="n">
         <x:v>303.72</x:v>
       </x:c>
       <x:c r="G244" s="5" t="n">
         <x:v>413.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A245" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B245" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C245" s="1" t="str">
         <x:v>Bermeo</x:v>
       </x:c>
       <x:c r="D245" s="3" t="n">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E245" s="4" t="n">
         <x:v>58439.29</x:v>
       </x:c>
       <x:c r="F245" s="4" t="n">
-        <x:v>86352.21</x:v>
+        <x:v>86351.28</x:v>
       </x:c>
       <x:c r="G245" s="5" t="n">
-        <x:v>117406.6</x:v>
+        <x:v>117405.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A246" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B246" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C246" s="1" t="str">
         <x:v>Bilbao</x:v>
       </x:c>
       <x:c r="D246" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E246" s="4" t="n">
         <x:v>1.55</x:v>
       </x:c>
       <x:c r="F246" s="4" t="n">
         <x:v>27.23</x:v>
       </x:c>
       <x:c r="G246" s="5" t="n">
         <x:v>37.0</x:v>
       </x:c>
     </x:row>
@@ -11179,169 +11179,169 @@
       </x:c>
       <x:c r="F248" s="4" t="n">
         <x:v>1054.62</x:v>
       </x:c>
       <x:c r="G248" s="5" t="n">
         <x:v>1433.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A249" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B249" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C249" s="1" t="str">
         <x:v>Ondarroa</x:v>
       </x:c>
       <x:c r="D249" s="3" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="E249" s="4" t="n">
         <x:v>5318.46</x:v>
       </x:c>
       <x:c r="F249" s="4" t="n">
-        <x:v>7539.92</x:v>
+        <x:v>7539.86</x:v>
       </x:c>
       <x:c r="G249" s="5" t="n">
-        <x:v>10251.5</x:v>
+        <x:v>10251.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A250" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B250" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C250" s="1" t="str">
         <x:v>Plencia</x:v>
       </x:c>
       <x:c r="D250" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E250" s="4" t="n">
         <x:v>21.76</x:v>
       </x:c>
       <x:c r="F250" s="4" t="n">
-        <x:v>131.64</x:v>
+        <x:v>131.63</x:v>
       </x:c>
       <x:c r="G250" s="5" t="n">
         <x:v>179.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A251" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B251" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C251" s="1" t="str">
         <x:v>Santurce</x:v>
       </x:c>
       <x:c r="D251" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E251" s="4" t="n">
         <x:v>244.31</x:v>
       </x:c>
       <x:c r="F251" s="4" t="n">
         <x:v>873.00</x:v>
       </x:c>
       <x:c r="G251" s="5" t="n">
         <x:v>1187.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A252" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B252" s="1" t="str">
         <x:v>GIPUZKOA</x:v>
       </x:c>
       <x:c r="C252" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D252" s="3" t="n">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E252" s="4" t="n">
         <x:v>10006.42</x:v>
       </x:c>
       <x:c r="F252" s="4" t="n">
-        <x:v>25957.64</x:v>
+        <x:v>25956.50</x:v>
       </x:c>
       <x:c r="G252" s="5" t="n">
-        <x:v>35292.8</x:v>
+        <x:v>35291.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A253" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B253" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C253" s="1" t="str">
         <x:v>Fuenterrabia</x:v>
       </x:c>
       <x:c r="D253" s="3" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E253" s="4" t="n">
         <x:v>3166.31</x:v>
       </x:c>
       <x:c r="F253" s="4" t="n">
-        <x:v>8724.72</x:v>
+        <x:v>8724.50</x:v>
       </x:c>
       <x:c r="G253" s="5" t="n">
-        <x:v>11862.3</x:v>
+        <x:v>11862.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A254" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B254" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C254" s="1" t="str">
         <x:v>Guetaria</x:v>
       </x:c>
       <x:c r="D254" s="3" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E254" s="4" t="n">
         <x:v>3528.63</x:v>
       </x:c>
       <x:c r="F254" s="4" t="n">
-        <x:v>8487.49</x:v>
+        <x:v>8487.25</x:v>
       </x:c>
       <x:c r="G254" s="5" t="n">
-        <x:v>11539.9</x:v>
+        <x:v>11539.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A255" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B255" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C255" s="1" t="str">
         <x:v>Motrico</x:v>
       </x:c>
       <x:c r="D255" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E255" s="4" t="n">
         <x:v>6.99</x:v>
       </x:c>
       <x:c r="F255" s="4" t="n">
         <x:v>25.74</x:v>
       </x:c>
       <x:c r="G255" s="5" t="n">
         <x:v>35.0</x:v>
       </x:c>
     </x:row>
@@ -11363,123 +11363,123 @@
       </x:c>
       <x:c r="F256" s="4" t="n">
         <x:v>1944.83</x:v>
       </x:c>
       <x:c r="G256" s="5" t="n">
         <x:v>2644.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A257" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B257" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C257" s="1" t="str">
         <x:v>Pasajes</x:v>
       </x:c>
       <x:c r="D257" s="3" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E257" s="4" t="n">
         <x:v>2711.74</x:v>
       </x:c>
       <x:c r="F257" s="4" t="n">
-        <x:v>6598.31</x:v>
+        <x:v>6597.63</x:v>
       </x:c>
       <x:c r="G257" s="5" t="n">
-        <x:v>8971.2</x:v>
+        <x:v>8970.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A258" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B258" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C258" s="1" t="str">
         <x:v>San Sebastián</x:v>
       </x:c>
       <x:c r="D258" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E258" s="4" t="n">
         <x:v>24.54</x:v>
       </x:c>
       <x:c r="F258" s="4" t="n">
         <x:v>176.55</x:v>
       </x:c>
       <x:c r="G258" s="5" t="n">
         <x:v>240.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A259" s="1" t="str">
         <x:v>PRINCIPADO DE ASTURIAS</x:v>
       </x:c>
       <x:c r="B259" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C259" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D259" s="3" t="n">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E259" s="4" t="n">
-        <x:v>4455.04</x:v>
+        <x:v>4472.26</x:v>
       </x:c>
       <x:c r="F259" s="4" t="n">
-        <x:v>14900.87</x:v>
+        <x:v>14969.85</x:v>
       </x:c>
       <x:c r="G259" s="5" t="n">
-        <x:v>20262.1</x:v>
+        <x:v>20356.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A260" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B260" s="1" t="str">
         <x:v>ASTURIAS</x:v>
       </x:c>
       <x:c r="C260" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D260" s="3" t="n">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E260" s="4" t="n">
-        <x:v>4455.04</x:v>
+        <x:v>4472.26</x:v>
       </x:c>
       <x:c r="F260" s="4" t="n">
-        <x:v>14900.87</x:v>
+        <x:v>14969.85</x:v>
       </x:c>
       <x:c r="G260" s="5" t="n">
-        <x:v>20262.1</x:v>
+        <x:v>20356.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A261" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B261" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C261" s="1" t="str">
         <x:v>Aviles</x:v>
       </x:c>
       <x:c r="D261" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E261" s="4" t="n">
         <x:v>1760.92</x:v>
       </x:c>
       <x:c r="F261" s="4" t="n">
         <x:v>3547.81</x:v>
       </x:c>
       <x:c r="G261" s="5" t="n">
         <x:v>4823.8</x:v>
       </x:c>
     </x:row>
@@ -11547,189 +11547,189 @@
       </x:c>
       <x:c r="F264" s="4" t="n">
         <x:v>244.85</x:v>
       </x:c>
       <x:c r="G264" s="5" t="n">
         <x:v>333.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A265" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B265" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C265" s="1" t="str">
         <x:v>Cudillero</x:v>
       </x:c>
       <x:c r="D265" s="3" t="n">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E265" s="4" t="n">
         <x:v>258.60</x:v>
       </x:c>
       <x:c r="F265" s="4" t="n">
-        <x:v>1731.64</x:v>
+        <x:v>1731.61</x:v>
       </x:c>
       <x:c r="G265" s="5" t="n">
         <x:v>2354.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A266" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B266" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C266" s="1" t="str">
         <x:v>Figueras</x:v>
       </x:c>
       <x:c r="D266" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E266" s="4" t="n">
         <x:v>3.85</x:v>
       </x:c>
       <x:c r="F266" s="4" t="n">
         <x:v>50.73</x:v>
       </x:c>
       <x:c r="G266" s="5" t="n">
         <x:v>69.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A267" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B267" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C267" s="1" t="str">
         <x:v>Gijon (El Musel)</x:v>
       </x:c>
       <x:c r="D267" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E267" s="4" t="n">
         <x:v>372.28</x:v>
       </x:c>
       <x:c r="F267" s="4" t="n">
-        <x:v>1204.44</x:v>
+        <x:v>1204.41</x:v>
       </x:c>
       <x:c r="G267" s="5" t="n">
         <x:v>1637.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A268" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B268" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C268" s="1" t="str">
         <x:v>Lastres</x:v>
       </x:c>
       <x:c r="D268" s="3" t="n">
-        <x:v>13</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E268" s="4" t="n">
-        <x:v>191.34</x:v>
+        <x:v>208.56</x:v>
       </x:c>
       <x:c r="F268" s="4" t="n">
-        <x:v>986.77</x:v>
+        <x:v>1055.89</x:v>
       </x:c>
       <x:c r="G268" s="5" t="n">
-        <x:v>1341.7</x:v>
+        <x:v>1435.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A269" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B269" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C269" s="1" t="str">
         <x:v>Llanes</x:v>
       </x:c>
       <x:c r="D269" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E269" s="4" t="n">
         <x:v>77.28</x:v>
       </x:c>
       <x:c r="F269" s="4" t="n">
-        <x:v>588.32</x:v>
+        <x:v>588.28</x:v>
       </x:c>
       <x:c r="G269" s="5" t="n">
-        <x:v>800.0</x:v>
+        <x:v>799.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A270" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B270" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C270" s="1" t="str">
         <x:v>Luanco</x:v>
       </x:c>
       <x:c r="D270" s="3" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E270" s="4" t="n">
         <x:v>451.73</x:v>
       </x:c>
       <x:c r="F270" s="4" t="n">
         <x:v>1097.97</x:v>
       </x:c>
       <x:c r="G270" s="5" t="n">
         <x:v>1493.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A271" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B271" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C271" s="1" t="str">
         <x:v>Luarca</x:v>
       </x:c>
       <x:c r="D271" s="3" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E271" s="4" t="n">
         <x:v>540.71</x:v>
       </x:c>
       <x:c r="F271" s="4" t="n">
-        <x:v>1536.49</x:v>
+        <x:v>1536.48</x:v>
       </x:c>
       <x:c r="G271" s="5" t="n">
         <x:v>2089.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A272" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B272" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C272" s="1" t="str">
         <x:v>Ortiguera</x:v>
       </x:c>
       <x:c r="D272" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E272" s="4" t="n">
         <x:v>25.85</x:v>
       </x:c>
       <x:c r="F272" s="4" t="n">
         <x:v>197.07</x:v>
       </x:c>
       <x:c r="G272" s="5" t="n">
@@ -11800,192 +11800,192 @@
       </x:c>
       <x:c r="F275" s="4" t="n">
         <x:v>407.37</x:v>
       </x:c>
       <x:c r="G275" s="5" t="n">
         <x:v>554.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A276" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B276" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C276" s="1" t="str">
         <x:v>San Juan de la Arena</x:v>
       </x:c>
       <x:c r="D276" s="3" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E276" s="4" t="n">
         <x:v>86.59</x:v>
       </x:c>
       <x:c r="F276" s="4" t="n">
-        <x:v>786.79</x:v>
+        <x:v>786.77</x:v>
       </x:c>
       <x:c r="G276" s="5" t="n">
         <x:v>1070.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A277" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B277" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C277" s="1" t="str">
         <x:v>Tapia de Casariego</x:v>
       </x:c>
       <x:c r="D277" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E277" s="4" t="n">
         <x:v>23.73</x:v>
       </x:c>
       <x:c r="F277" s="4" t="n">
         <x:v>111.04</x:v>
       </x:c>
       <x:c r="G277" s="5" t="n">
         <x:v>151.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A278" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B278" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C278" s="1" t="str">
         <x:v>Tazones</x:v>
       </x:c>
       <x:c r="D278" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E278" s="4" t="n">
         <x:v>10.54</x:v>
       </x:c>
       <x:c r="F278" s="4" t="n">
-        <x:v>94.13</x:v>
+        <x:v>94.12</x:v>
       </x:c>
       <x:c r="G278" s="5" t="n">
         <x:v>128.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A279" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B279" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C279" s="1" t="str">
         <x:v>Viavelez</x:v>
       </x:c>
       <x:c r="D279" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E279" s="4" t="n">
         <x:v>23.59</x:v>
       </x:c>
       <x:c r="F279" s="4" t="n">
         <x:v>227.21</x:v>
       </x:c>
       <x:c r="G279" s="5" t="n">
         <x:v>309.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A280" s="1" t="str">
         <x:v>REGIÓN DE MURCIA</x:v>
       </x:c>
       <x:c r="B280" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C280" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D280" s="3" t="n">
-        <x:v>183</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E280" s="4" t="n">
-        <x:v>3455.44</x:v>
+        <x:v>3453.78</x:v>
       </x:c>
       <x:c r="F280" s="4" t="n">
-        <x:v>12819.61</x:v>
+        <x:v>12797.48</x:v>
       </x:c>
       <x:c r="G280" s="5" t="n">
-        <x:v>17431.3</x:v>
+        <x:v>17401.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A281" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B281" s="1" t="str">
         <x:v>MURCIA</x:v>
       </x:c>
       <x:c r="C281" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D281" s="3" t="n">
-        <x:v>183</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E281" s="4" t="n">
-        <x:v>3455.44</x:v>
+        <x:v>3453.78</x:v>
       </x:c>
       <x:c r="F281" s="4" t="n">
-        <x:v>12819.61</x:v>
+        <x:v>12797.48</x:v>
       </x:c>
       <x:c r="G281" s="5" t="n">
-        <x:v>17431.3</x:v>
+        <x:v>17401.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A282" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B282" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C282" s="1" t="str">
         <x:v>Águilas</x:v>
       </x:c>
       <x:c r="D282" s="3" t="n">
-        <x:v>33</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E282" s="4" t="n">
-        <x:v>588.51</x:v>
+        <x:v>586.85</x:v>
       </x:c>
       <x:c r="F282" s="4" t="n">
-        <x:v>2254.46</x:v>
+        <x:v>2232.40</x:v>
       </x:c>
       <x:c r="G282" s="5" t="n">
-        <x:v>3065.5</x:v>
+        <x:v>3035.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A283" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B283" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C283" s="1" t="str">
         <x:v>Cartagena</x:v>
       </x:c>
       <x:c r="D283" s="3" t="n">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E283" s="4" t="n">
         <x:v>1491.66</x:v>
       </x:c>
       <x:c r="F283" s="4" t="n">
         <x:v>4616.18</x:v>
       </x:c>
       <x:c r="G283" s="5" t="n">
         <x:v>6276.7</x:v>
       </x:c>
     </x:row>
@@ -12007,1181 +12007,1181 @@
       </x:c>
       <x:c r="F284" s="4" t="n">
         <x:v>3187.94</x:v>
       </x:c>
       <x:c r="G284" s="5" t="n">
         <x:v>4334.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A285" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B285" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C285" s="1" t="str">
         <x:v>San Pedro del Pinatar</x:v>
       </x:c>
       <x:c r="D285" s="3" t="n">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E285" s="4" t="n">
         <x:v>404.71</x:v>
       </x:c>
       <x:c r="F285" s="4" t="n">
-        <x:v>2761.03</x:v>
+        <x:v>2760.96</x:v>
       </x:c>
       <x:c r="G285" s="5" t="n">
         <x:v>3754.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A286" s="1" t="str">
         <x:v>TOTAL</x:v>
       </x:c>
       <x:c r="B286" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C286" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D286" s="3" t="n">
-        <x:v>8280</x:v>
+        <x:v>8274</x:v>
       </x:c>
       <x:c r="E286" s="4" t="n">
-        <x:v>302954.55</x:v>
+        <x:v>303002.28</x:v>
       </x:c>
       <x:c r="F286" s="4" t="n">
-        <x:v>735115.45</x:v>
+        <x:v>734996.46</x:v>
       </x:c>
       <x:c r="G286" s="5" t="n">
-        <x:v>999540.6</x:v>
+        <x:v>999380.7</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A1:G1"/>
     <x:mergeCell ref="A2:G2"/>
   </x:mergeCells>
   <x:pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <x:pageSetup paperSize="9" scale="75" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:dimension ref="A1:E5"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:selection activeCell="H18" sqref="H18:H19"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <x:cols>
     <x:col min="1" max="1" width="26.85546875" customWidth="1"/>
     <x:col min="2" max="5" width="13.5703125" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <x:c r="A1" s="7" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B1" s="7"/>
       <x:c r="C1" s="7"/>
       <x:c r="D1" s="7"/>
       <x:c r="E1" s="7"/>
     </x:row>
     <x:row r="2" spans="1:5" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <x:c r="A2" s="10" t="str">
-        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (21/05/2026 03:27 UTC)</x:v>
+        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (06/07/2026 01:12 UTC)</x:v>
       </x:c>
       <x:c r="B2" s="10"/>
       <x:c r="C2" s="10"/>
       <x:c r="D2" s="10"/>
       <x:c r="E2" s="10"/>
     </x:row>
     <x:row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <x:c r="A4" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A5" s="1" t="str">
         <x:v>GRANADA</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
-        <x:v>31</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C5" s="4" t="n">
-        <x:v>1029.11</x:v>
+        <x:v>949.11</x:v>
       </x:c>
       <x:c r="D5" s="4" t="n">
-        <x:v>2880.73</x:v>
+        <x:v>2710.14</x:v>
       </x:c>
       <x:c r="E5" s="5" t="n">
-        <x:v>3917.0</x:v>
+        <x:v>3685.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A6" s="1" t="str">
         <x:v>CEUTA</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>2207.09</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>3266.66</x:v>
+        <x:v>3266.65</x:v>
       </x:c>
       <x:c r="E6" s="5" t="n">
         <x:v>4441.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A7" s="1" t="str">
         <x:v>VALENCIA/VALÈNCIA</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>1516.46</x:v>
+        <x:v>1524.94</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>6632.63</x:v>
+        <x:v>6702.64</x:v>
       </x:c>
       <x:c r="E7" s="5" t="n">
-        <x:v>9018.7</x:v>
+        <x:v>9113.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A8" s="1" t="str">
         <x:v>SANTA CRUZ DE TENERIFE</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>2239.47</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>11584.02</x:v>
+        <x:v>11583.75</x:v>
       </x:c>
       <x:c r="E8" s="5" t="n">
-        <x:v>15751.6</x:v>
+        <x:v>15751.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A9" s="1" t="str">
         <x:v>MÁLAGA</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>3253.51</x:v>
+        <x:v>3263.81</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>12747.89</x:v>
+        <x:v>12747.80</x:v>
       </x:c>
       <x:c r="E9" s="5" t="n">
-        <x:v>17334.2</x:v>
+        <x:v>17334.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A10" s="1" t="str">
         <x:v>MURCIA</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
-        <x:v>183</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>3455.44</x:v>
+        <x:v>3453.78</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>12819.61</x:v>
+        <x:v>12797.48</x:v>
       </x:c>
       <x:c r="E10" s="5" t="n">
-        <x:v>17431.3</x:v>
+        <x:v>17401.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A11" s="1" t="str">
         <x:v>ASTURIAS</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>4455.04</x:v>
+        <x:v>4472.26</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>14900.87</x:v>
+        <x:v>14969.85</x:v>
       </x:c>
       <x:c r="E11" s="5" t="n">
-        <x:v>20262.1</x:v>
+        <x:v>20356.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A12" s="1" t="str">
         <x:v>BARCELONA</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>141</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>3543.08</x:v>
+        <x:v>3541.05</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>15513.97</x:v>
+        <x:v>15496.19</x:v>
       </x:c>
       <x:c r="E12" s="5" t="n">
-        <x:v>21094.2</x:v>
+        <x:v>21070.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A13" s="1" t="str">
         <x:v>ILLES BALEARS</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
         <x:v>2591.44</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>16294.95</x:v>
+        <x:v>16316.61</x:v>
       </x:c>
       <x:c r="E13" s="5" t="n">
-        <x:v>22158.3</x:v>
+        <x:v>22188.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A14" s="1" t="str">
         <x:v>CANTABRIA</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
         <x:v>6461.19</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>17163.38</x:v>
+        <x:v>17162.97</x:v>
       </x:c>
       <x:c r="E14" s="5" t="n">
-        <x:v>23336.5</x:v>
+        <x:v>23336.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A15" s="1" t="str">
         <x:v>CASTELLÓN/CASTELLÓ</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>5102.27</x:v>
+        <x:v>5036.18</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>18842.61</x:v>
+        <x:v>18676.82</x:v>
       </x:c>
       <x:c r="E15" s="5" t="n">
-        <x:v>25620.5</x:v>
+        <x:v>25395.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A16" s="1" t="str">
         <x:v>ALMERÍA</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>229</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>6231.04</x:v>
+        <x:v>6210.12</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>18952.73</x:v>
+        <x:v>19142.37</x:v>
       </x:c>
       <x:c r="E16" s="5" t="n">
-        <x:v>25770.6</x:v>
+        <x:v>26028.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A17" s="1" t="str">
         <x:v>GIRONA</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
-        <x:v>183</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
-        <x:v>5128.57</x:v>
+        <x:v>5094.88</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>22430.91</x:v>
+        <x:v>22232.06</x:v>
       </x:c>
       <x:c r="E17" s="5" t="n">
-        <x:v>30499.0</x:v>
+        <x:v>30228.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A18" s="1" t="str">
         <x:v>CÁDIZ</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
         <x:v>5142.31</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>24299.24</x:v>
+        <x:v>24299.09</x:v>
       </x:c>
       <x:c r="E18" s="5" t="n">
-        <x:v>33041.5</x:v>
+        <x:v>33041.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A19" s="1" t="str">
         <x:v>GIPUZKOA</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
         <x:v>10006.42</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>25957.64</x:v>
+        <x:v>25956.50</x:v>
       </x:c>
       <x:c r="E19" s="5" t="n">
-        <x:v>35292.8</x:v>
+        <x:v>35291.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A20" s="1" t="str">
+        <x:v>TARRAGONA</x:v>
+      </x:c>
+      <x:c r="B20" s="3" t="n">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C20" s="4" t="n">
+        <x:v>6400.99</x:v>
+      </x:c>
+      <x:c r="D20" s="4" t="n">
+        <x:v>31195.55</x:v>
+      </x:c>
+      <x:c r="E20" s="5" t="n">
+        <x:v>42416.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A21" s="1" t="str">
         <x:v>LAS PALMAS</x:v>
       </x:c>
-      <x:c r="B20" s="3" t="n">
+      <x:c r="B21" s="3" t="n">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="C20" s="4" t="n">
-[...15 lines deleted...]
-      </x:c>
       <x:c r="C21" s="4" t="n">
-        <x:v>6409.26</x:v>
+        <x:v>15010.09</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>31239.68</x:v>
+        <x:v>31227.34</x:v>
       </x:c>
       <x:c r="E21" s="5" t="n">
-        <x:v>42476.5</x:v>
+        <x:v>42460.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A22" s="1" t="str">
         <x:v>ALICANTE/ALACANT</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
-        <x:v>9903.37</x:v>
+        <x:v>9905.03</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>32477.35</x:v>
+        <x:v>32499.37</x:v>
       </x:c>
       <x:c r="E22" s="5" t="n">
-        <x:v>44158.6</x:v>
+        <x:v>44188.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A23" s="1" t="str">
         <x:v>HUELVA</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
-        <x:v>13001.64</x:v>
+        <x:v>13002.80</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>43417.55</x:v>
+        <x:v>43785.59</x:v>
       </x:c>
       <x:c r="E23" s="5" t="n">
-        <x:v>59034.4</x:v>
+        <x:v>59534.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A24" s="1" t="str">
         <x:v>LUGO</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
         <x:v>26401.93</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>46336.71</x:v>
+        <x:v>46336.44</x:v>
       </x:c>
       <x:c r="E24" s="5" t="n">
-        <x:v>63001.3</x:v>
+        <x:v>63001.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A25" s="1" t="str">
         <x:v>A CORUÑA</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
-        <x:v>2130</x:v>
+        <x:v>2129</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
-        <x:v>28917.44</x:v>
+        <x:v>28918.02</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>93862.80</x:v>
+        <x:v>93791.72</x:v>
       </x:c>
       <x:c r="E25" s="5" t="n">
-        <x:v>127632.6</x:v>
+        <x:v>127536.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A26" s="1" t="str">
         <x:v>BIZKAIA</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
         <x:v>64459.28</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>96870.20</x:v>
+        <x:v>96869.20</x:v>
       </x:c>
       <x:c r="E26" s="5" t="n">
-        <x:v>131707.3</x:v>
+        <x:v>131705.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A27" s="1" t="str">
         <x:v>PONTEVEDRA</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
-        <x:v>1817</x:v>
+        <x:v>1816</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
-        <x:v>76752.22</x:v>
+        <x:v>76710.09</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>135396.37</x:v>
+        <x:v>135230.33</x:v>
       </x:c>
       <x:c r="E27" s="5" t="n">
-        <x:v>184100.4</x:v>
+        <x:v>183875.0</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A1:E1"/>
     <x:mergeCell ref="A2:E2"/>
   </x:mergeCells>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <x:pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:dimension ref="A1:E5"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:selection activeCell="I8" sqref="I8"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <x:cols>
     <x:col min="1" max="1" width="26.140625" customWidth="1"/>
     <x:col min="2" max="5" width="14.140625" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <x:c r="A1" s="7" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B1" s="7"/>
       <x:c r="C1" s="7"/>
       <x:c r="D1" s="7"/>
       <x:c r="E1" s="7"/>
     </x:row>
     <x:row r="2" spans="1:5" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <x:c r="A2" s="10" t="str">
-        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (21/05/2026 03:27 UTC)</x:v>
+        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (06/07/2026 01:12 UTC)</x:v>
       </x:c>
       <x:c r="B2" s="10"/>
       <x:c r="C2" s="10"/>
       <x:c r="D2" s="10"/>
       <x:c r="E2" s="10"/>
     </x:row>
     <x:row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <x:c r="A4" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A5" s="1" t="str">
         <x:v>CEUTA</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C5" s="4" t="n">
         <x:v>2207.09</x:v>
       </x:c>
       <x:c r="D5" s="4" t="n">
-        <x:v>3266.66</x:v>
+        <x:v>3266.65</x:v>
       </x:c>
       <x:c r="E5" s="5" t="n">
         <x:v>4441.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A6" s="1" t="str">
         <x:v>REGIÓN DE MURCIA</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>183</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
-        <x:v>3455.44</x:v>
+        <x:v>3453.78</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
-        <x:v>12819.61</x:v>
+        <x:v>12797.48</x:v>
       </x:c>
       <x:c r="E6" s="5" t="n">
-        <x:v>17431.3</x:v>
+        <x:v>17401.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A7" s="1" t="str">
         <x:v>PRINCIPADO DE ASTURIAS</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>4455.04</x:v>
+        <x:v>4472.26</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>14900.87</x:v>
+        <x:v>14969.85</x:v>
       </x:c>
       <x:c r="E7" s="5" t="n">
-        <x:v>20262.1</x:v>
+        <x:v>20356.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A8" s="1" t="str">
         <x:v>ILLES BALEARS</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>2591.44</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>16294.95</x:v>
+        <x:v>16316.61</x:v>
       </x:c>
       <x:c r="E8" s="5" t="n">
-        <x:v>22158.3</x:v>
+        <x:v>22188.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A9" s="1" t="str">
         <x:v>CANTABRIA</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>6461.19</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>17163.38</x:v>
+        <x:v>17162.97</x:v>
       </x:c>
       <x:c r="E9" s="5" t="n">
-        <x:v>23336.5</x:v>
+        <x:v>23336.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A10" s="1" t="str">
         <x:v>CANARIAS</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
         <x:v>707</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>16986.44</x:v>
+        <x:v>17249.56</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>42810.97</x:v>
+        <x:v>42811.09</x:v>
       </x:c>
       <x:c r="E10" s="5" t="n">
-        <x:v>58211.4</x:v>
+        <x:v>58212.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A11" s="1" t="str">
         <x:v>COMUNITAT VALENCIANA</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
         <x:v>454</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>16522.10</x:v>
+        <x:v>16466.15</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>57952.59</x:v>
+        <x:v>57878.83</x:v>
       </x:c>
       <x:c r="E11" s="5" t="n">
-        <x:v>78797.8</x:v>
+        <x:v>78697.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A12" s="1" t="str">
         <x:v>CATALUÑA</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>573</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>15080.91</x:v>
+        <x:v>15036.92</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>69184.56</x:v>
+        <x:v>68923.80</x:v>
       </x:c>
       <x:c r="E12" s="5" t="n">
-        <x:v>94069.7</x:v>
+        <x:v>93715.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A13" s="1" t="str">
         <x:v>ANDALUCÍA</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>1394</x:v>
+        <x:v>1393</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>28657.61</x:v>
+        <x:v>28568.15</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>102298.14</x:v>
+        <x:v>102684.99</x:v>
       </x:c>
       <x:c r="E13" s="5" t="n">
-        <x:v>139097.7</x:v>
+        <x:v>139623.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A14" s="1" t="str">
         <x:v>PAÍS VASCO</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
         <x:v>74465.70</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>122827.84</x:v>
+        <x:v>122825.70</x:v>
       </x:c>
       <x:c r="E14" s="5" t="n">
-        <x:v>167000.1</x:v>
+        <x:v>166997.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A15" s="1" t="str">
         <x:v>GALICIA</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>4108</x:v>
+        <x:v>4106</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>132071.59</x:v>
+        <x:v>132030.04</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>275595.88</x:v>
+        <x:v>275358.49</x:v>
       </x:c>
       <x:c r="E15" s="5" t="n">
-        <x:v>374734.3</x:v>
+        <x:v>374412.3</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A2:E2"/>
     <x:mergeCell ref="A1:E1"/>
   </x:mergeCells>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <x:pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:pageSetUpPr fitToPage="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:F5"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:selection sqref="A1:F1"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <x:cols>
     <x:col min="1" max="1" width="25.7109375" customWidth="1"/>
     <x:col min="2" max="2" width="83.140625" customWidth="1"/>
     <x:col min="3" max="6" width="16" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <x:c r="A1" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B1" s="7"/>
       <x:c r="C1" s="7"/>
       <x:c r="D1" s="7"/>
       <x:c r="E1" s="7"/>
       <x:c r="F1" s="7"/>
     </x:row>
     <x:row r="2" spans="1:6" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <x:c r="A2" s="9" t="str">
-        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (21/05/2026 03:27 UTC)</x:v>
+        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (06/07/2026 01:12 UTC)</x:v>
       </x:c>
       <x:c r="B2" s="9"/>
       <x:c r="C2" s="9"/>
       <x:c r="D2" s="9"/>
       <x:c r="E2" s="9"/>
       <x:c r="F2" s="9"/>
     </x:row>
     <x:row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <x:c r="A4" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F4" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A5" s="1" t="str">
         <x:v>ANDALUCÍA</x:v>
       </x:c>
       <x:c r="B5" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C5" s="3" t="n">
-        <x:v>1394</x:v>
+        <x:v>1393</x:v>
       </x:c>
       <x:c r="D5" s="4" t="n">
-        <x:v>28657.61</x:v>
+        <x:v>28568.15</x:v>
       </x:c>
       <x:c r="E5" s="4" t="n">
-        <x:v>102298.14</x:v>
+        <x:v>102684.99</x:v>
       </x:c>
       <x:c r="F5" s="5" t="n">
-        <x:v>139097.7</x:v>
+        <x:v>139623.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A6" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B6" s="1" t="str">
         <x:v>ARRASTRE DE FONDO  EN EL GOLFO DE CADIZ</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
         <x:v>5420.11</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>20479.97</x:v>
+        <x:v>20829.91</x:v>
       </x:c>
       <x:c r="F6" s="5" t="n">
-        <x:v>27845.6</x:v>
+        <x:v>28321.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A7" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B7" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>6265.06</x:v>
+        <x:v>6165.48</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
-        <x:v>16260.30</x:v>
+        <x:v>16279.55</x:v>
       </x:c>
       <x:c r="F7" s="5" t="n">
-        <x:v>22109.3</x:v>
+        <x:v>22135.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A8" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B8" s="1" t="str">
         <x:v>ARRASTRE EN AGUAS DE PORTUGAL</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
         <x:v>563.77</x:v>
       </x:c>
       <x:c r="E8" s="4" t="n">
         <x:v>1438.44</x:v>
       </x:c>
       <x:c r="F8" s="5" t="n">
         <x:v>1955.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A9" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B9" s="1" t="str">
         <x:v>ARRASTREROS CONGELADORES AGUAS INTERNACIONALES Y TERCEROS PAISES</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>6066.54</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>11482.41</x:v>
+        <x:v>11482.14</x:v>
       </x:c>
       <x:c r="F9" s="5" t="n">
-        <x:v>15612.0</x:v>
+        <x:v>15611.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A10" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B10" s="1" t="str">
         <x:v>ARTES MENORES  EN EL GOLFO DE CADIZ</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>2870.67</x:v>
+        <x:v>2871.83</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>18650.63</x:v>
+        <x:v>18668.99</x:v>
       </x:c>
       <x:c r="F10" s="5" t="n">
-        <x:v>25361.7</x:v>
+        <x:v>25386.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A11" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B11" s="1" t="str">
         <x:v>ARTES MENORES EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>403</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>1555.88</x:v>
+        <x:v>1554.54</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
-        <x:v>11721.34</x:v>
+        <x:v>11721.12</x:v>
       </x:c>
       <x:c r="F11" s="5" t="n">
-        <x:v>15939.6</x:v>
+        <x:v>15939.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A12" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B12" s="1" t="str">
         <x:v>CENSO UNIFICADO DE PALANGRE DE SUPERFICIE</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
         <x:v>2092.23</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>4834.42</x:v>
+        <x:v>4834.24</x:v>
       </x:c>
       <x:c r="F12" s="5" t="n">
-        <x:v>6573.4</x:v>
+        <x:v>6573.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A13" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B13" s="1" t="str">
         <x:v>CERCO EN EL GOLFO DE CADIZ</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
         <x:v>2078.92</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
-        <x:v>9941.28</x:v>
+        <x:v>9941.25</x:v>
       </x:c>
       <x:c r="F13" s="5" t="n">
         <x:v>13517.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A14" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B14" s="1" t="str">
         <x:v>CERCO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>1680.54</x:v>
+        <x:v>1690.84</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
         <x:v>7095.95</x:v>
       </x:c>
       <x:c r="F14" s="5" t="n">
         <x:v>9648.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A15" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B15" s="1" t="str">
         <x:v>PALANGRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
         <x:v>63.89</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
         <x:v>393.40</x:v>
       </x:c>
       <x:c r="F15" s="5" t="n">
         <x:v>535.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A16" s="1" t="str">
         <x:v>CANARIAS</x:v>
       </x:c>
       <x:c r="B16" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C16" s="3" t="n">
         <x:v>707</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>16986.44</x:v>
+        <x:v>17249.56</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
-        <x:v>42810.97</x:v>
+        <x:v>42811.09</x:v>
       </x:c>
       <x:c r="F16" s="5" t="n">
-        <x:v>58211.4</x:v>
+        <x:v>58212.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A17" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B17" s="1" t="str">
         <x:v>ARRASTRE EN AGUAS DE PORTUGAL</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>287.00</x:v>
       </x:c>
       <x:c r="E17" s="4" t="n">
         <x:v>651.35</x:v>
       </x:c>
       <x:c r="F17" s="5" t="n">
         <x:v>885.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A18" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B18" s="1" t="str">
         <x:v>ARRASTREROS CONGELADORES AGUAS INTERNACIONALES Y TERCEROS PAISES</x:v>
       </x:c>
       <x:c r="C18" s="3" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>7230.84</x:v>
+        <x:v>7493.84</x:v>
       </x:c>
       <x:c r="E18" s="4" t="n">
         <x:v>10768.17</x:v>
       </x:c>
       <x:c r="F18" s="5" t="n">
         <x:v>14640.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A19" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B19" s="1" t="str">
         <x:v>ARRASTREROS CONGELADORES DE NAFO</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>3271.40</x:v>
       </x:c>
       <x:c r="E19" s="4" t="n">
         <x:v>3397.00</x:v>
       </x:c>
       <x:c r="F19" s="5" t="n">
         <x:v>4618.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A20" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B20" s="1" t="str">
         <x:v>ARTES MENORES EN CANARIAS</x:v>
       </x:c>
       <x:c r="C20" s="3" t="n">
         <x:v>629</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>2078.81</x:v>
+        <x:v>2078.93</x:v>
       </x:c>
       <x:c r="E20" s="4" t="n">
-        <x:v>16928.86</x:v>
+        <x:v>16929.45</x:v>
       </x:c>
       <x:c r="F20" s="5" t="n">
-        <x:v>23020.8</x:v>
+        <x:v>23022.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A21" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B21" s="1" t="str">
         <x:v>ATUNEROS CAÑEROS CANARIAS</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
         <x:v>3001.18</x:v>
       </x:c>
       <x:c r="E21" s="4" t="n">
-        <x:v>9309.49</x:v>
+        <x:v>9309.02</x:v>
       </x:c>
       <x:c r="F21" s="5" t="n">
-        <x:v>12658.0</x:v>
+        <x:v>12657.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A22" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B22" s="1" t="str">
         <x:v>CENSO UNIFICADO DE PALANGRE DE SUPERFICIE</x:v>
       </x:c>
       <x:c r="C22" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
         <x:v>1030.00</x:v>
       </x:c>
       <x:c r="E22" s="4" t="n">
         <x:v>1300.17</x:v>
       </x:c>
       <x:c r="F22" s="5" t="n">
         <x:v>1767.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A23" s="1" t="str">
         <x:v/>
@@ -13214,54 +13214,54 @@
       </x:c>
       <x:c r="D24" s="4" t="n">
         <x:v>17.87</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
         <x:v>95.59</x:v>
       </x:c>
       <x:c r="F24" s="5" t="n">
         <x:v>130.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A25" s="1" t="str">
         <x:v>CANTABRIA</x:v>
       </x:c>
       <x:c r="B25" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
         <x:v>6461.19</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>17163.38</x:v>
+        <x:v>17162.97</x:v>
       </x:c>
       <x:c r="F25" s="5" t="n">
-        <x:v>23336.5</x:v>
+        <x:v>23336.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A26" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B26" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C26" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
         <x:v>468.61</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
         <x:v>1580.00</x:v>
       </x:c>
       <x:c r="F26" s="5" t="n">
         <x:v>2148.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A27" s="1" t="str">
         <x:v/>
@@ -13274,74 +13274,74 @@
       </x:c>
       <x:c r="D27" s="4" t="n">
         <x:v>249.00</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
         <x:v>404.41</x:v>
       </x:c>
       <x:c r="F27" s="5" t="n">
         <x:v>549.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A28" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B28" s="1" t="str">
         <x:v>ARTES MENORES EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C28" s="3" t="n">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
         <x:v>674.73</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>3787.97</x:v>
+        <x:v>3787.95</x:v>
       </x:c>
       <x:c r="F28" s="5" t="n">
         <x:v>5151.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A29" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B29" s="1" t="str">
         <x:v>CERCO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
         <x:v>4182.29</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
-        <x:v>8956.75</x:v>
+        <x:v>8956.36</x:v>
       </x:c>
       <x:c r="F29" s="5" t="n">
-        <x:v>12177.8</x:v>
+        <x:v>12177.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A30" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B30" s="1" t="str">
         <x:v>PALANGRE DE FONDO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C30" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
         <x:v>181.36</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
         <x:v>543.43</x:v>
       </x:c>
       <x:c r="F30" s="5" t="n">
         <x:v>738.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A31" s="1" t="str">
         <x:v/>
@@ -13368,100 +13368,100 @@
       </x:c>
       <x:c r="B32" s="1" t="str">
         <x:v>VOLANTA EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C32" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
         <x:v>511.06</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
         <x:v>1040.43</x:v>
       </x:c>
       <x:c r="F32" s="5" t="n">
         <x:v>1414.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A33" s="1" t="str">
         <x:v>CATALUÑA</x:v>
       </x:c>
       <x:c r="B33" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>573</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>15080.91</x:v>
+        <x:v>15036.92</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>69184.56</x:v>
+        <x:v>68923.80</x:v>
       </x:c>
       <x:c r="F33" s="5" t="n">
-        <x:v>94069.7</x:v>
+        <x:v>93715.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A34" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B34" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C34" s="3" t="n">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
         <x:v>10499.51</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>37086.91</x:v>
+        <x:v>37086.94</x:v>
       </x:c>
       <x:c r="F34" s="5" t="n">
         <x:v>50426.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A35" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B35" s="1" t="str">
         <x:v>ARTES MENORES EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>313</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
-        <x:v>1229.38</x:v>
+        <x:v>1219.08</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
-        <x:v>11784.26</x:v>
+        <x:v>11722.24</x:v>
       </x:c>
       <x:c r="F35" s="5" t="n">
-        <x:v>16025.1</x:v>
+        <x:v>15940.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A36" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B36" s="1" t="str">
         <x:v>CENSO UNIFICADO DE PALANGRE DE SUPERFICIE</x:v>
       </x:c>
       <x:c r="C36" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="D36" s="4" t="n">
         <x:v>304.62</x:v>
       </x:c>
       <x:c r="E36" s="4" t="n">
         <x:v>1204.02</x:v>
       </x:c>
       <x:c r="F36" s="5" t="n">
         <x:v>1637.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A37" s="1" t="str">
         <x:v/>
@@ -13474,131 +13474,131 @@
       </x:c>
       <x:c r="D37" s="4" t="n">
         <x:v>934.76</x:v>
       </x:c>
       <x:c r="E37" s="4" t="n">
         <x:v>7463.00</x:v>
       </x:c>
       <x:c r="F37" s="5" t="n">
         <x:v>10146.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A38" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B38" s="1" t="str">
         <x:v>CERCO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C38" s="3" t="n">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D38" s="4" t="n">
         <x:v>2000.65</x:v>
       </x:c>
       <x:c r="E38" s="4" t="n">
-        <x:v>10815.31</x:v>
+        <x:v>10815.09</x:v>
       </x:c>
       <x:c r="F38" s="5" t="n">
-        <x:v>14704.3</x:v>
+        <x:v>14704.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A39" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B39" s="1" t="str">
         <x:v>PALANGRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>11</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
-        <x:v>111.99</x:v>
+        <x:v>78.30</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
-        <x:v>831.06</x:v>
+        <x:v>632.51</x:v>
       </x:c>
       <x:c r="F39" s="5" t="n">
-        <x:v>1130.0</x:v>
+        <x:v>860.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A40" s="1" t="str">
         <x:v>CEUTA</x:v>
       </x:c>
       <x:c r="B40" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C40" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
         <x:v>2207.09</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>3266.66</x:v>
+        <x:v>3266.65</x:v>
       </x:c>
       <x:c r="F40" s="5" t="n">
         <x:v>4441.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A41" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B41" s="1" t="str">
         <x:v>ARRASTREROS CONGELADORES AGUAS INTERNACIONALES Y TERCEROS PAISES</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
         <x:v>2172.00</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
         <x:v>2999.81</x:v>
       </x:c>
       <x:c r="F41" s="5" t="n">
         <x:v>4078.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A42" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B42" s="1" t="str">
         <x:v>ARTES MENORES EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C42" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
         <x:v>10.84</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>83.11</x:v>
+        <x:v>83.10</x:v>
       </x:c>
       <x:c r="F42" s="5" t="n">
         <x:v>113.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A43" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B43" s="1" t="str">
         <x:v>CERCO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
         <x:v>15.88</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
         <x:v>84.59</x:v>
       </x:c>
       <x:c r="F43" s="5" t="n">
         <x:v>115.0</x:v>
       </x:c>
     </x:row>
@@ -13611,97 +13611,97 @@
       </x:c>
       <x:c r="C44" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
         <x:v>8.37</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
         <x:v>99.15</x:v>
       </x:c>
       <x:c r="F44" s="5" t="n">
         <x:v>134.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A45" s="1" t="str">
         <x:v>COMUNITAT VALENCIANA</x:v>
       </x:c>
       <x:c r="B45" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>454</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>16522.10</x:v>
+        <x:v>16466.15</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
-        <x:v>57952.59</x:v>
+        <x:v>57878.83</x:v>
       </x:c>
       <x:c r="F45" s="5" t="n">
-        <x:v>78797.8</x:v>
+        <x:v>78697.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A46" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B46" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C46" s="3" t="n">
-        <x:v>191</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
-        <x:v>13110.86</x:v>
+        <x:v>13053.25</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
-        <x:v>40624.00</x:v>
+        <x:v>40528.23</x:v>
       </x:c>
       <x:c r="F46" s="5" t="n">
-        <x:v>55234.5</x:v>
+        <x:v>55104.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A47" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B47" s="1" t="str">
         <x:v>ARTES MENORES EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>1748.79</x:v>
+        <x:v>1750.45</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
-        <x:v>11196.21</x:v>
+        <x:v>11218.22</x:v>
       </x:c>
       <x:c r="F47" s="5" t="n">
-        <x:v>15225.4</x:v>
+        <x:v>15255.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A48" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B48" s="1" t="str">
         <x:v>CENSO UNIFICADO DE PALANGRE DE SUPERFICIE</x:v>
       </x:c>
       <x:c r="C48" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
         <x:v>53.71</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
         <x:v>255.90</x:v>
       </x:c>
       <x:c r="F48" s="5" t="n">
         <x:v>348.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A49" s="1" t="str">
         <x:v/>
@@ -13728,60 +13728,60 @@
       </x:c>
       <x:c r="B50" s="1" t="str">
         <x:v>PALANGRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C50" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
         <x:v>50.35</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
         <x:v>207.06</x:v>
       </x:c>
       <x:c r="F50" s="5" t="n">
         <x:v>281.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A51" s="1" t="str">
         <x:v>GALICIA</x:v>
       </x:c>
       <x:c r="B51" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>4108</x:v>
+        <x:v>4106</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>132071.59</x:v>
+        <x:v>132030.04</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
-        <x:v>275595.88</x:v>
+        <x:v>275358.49</x:v>
       </x:c>
       <x:c r="F51" s="5" t="n">
-        <x:v>374734.3</x:v>
+        <x:v>374412.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A52" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B52" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C52" s="3" t="n">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
         <x:v>10989.79</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
         <x:v>23446.08</x:v>
       </x:c>
       <x:c r="F52" s="5" t="n">
         <x:v>31877.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A53" s="1" t="str">
         <x:v/>
@@ -13834,94 +13834,94 @@
       </x:c>
       <x:c r="D55" s="4" t="n">
         <x:v>15869.55</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
         <x:v>21940.44</x:v>
       </x:c>
       <x:c r="F55" s="5" t="n">
         <x:v>29830.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A56" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B56" s="1" t="str">
         <x:v>ARRASTREROS CONGELADORES DE NAFO</x:v>
       </x:c>
       <x:c r="C56" s="3" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
         <x:v>18334.00</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
-        <x:v>19715.93</x:v>
+        <x:v>19715.23</x:v>
       </x:c>
       <x:c r="F56" s="5" t="n">
-        <x:v>26806.1</x:v>
+        <x:v>26805.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A57" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B57" s="1" t="str">
         <x:v>ARTES FIJAS EN ZONAS CIEM VB, VI,VII y VIIIabde.</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
         <x:v>11457.44</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
-        <x:v>18823.29</x:v>
+        <x:v>18823.12</x:v>
       </x:c>
       <x:c r="F57" s="5" t="n">
-        <x:v>25592.6</x:v>
+        <x:v>25592.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A58" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B58" s="1" t="str">
         <x:v>ARTES MENORES EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C58" s="3" t="n">
-        <x:v>3666</x:v>
+        <x:v>3667</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>8524.19</x:v>
+        <x:v>8521.47</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
-        <x:v>80880.82</x:v>
+        <x:v>80909.79</x:v>
       </x:c>
       <x:c r="F58" s="5" t="n">
-        <x:v>109994.3</x:v>
+        <x:v>110034.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A59" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B59" s="1" t="str">
         <x:v>ATUNEROS CERQUEROS CONGELADORES EN OCEANO ATLANTICO, INDICO Y PACIFICO</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
         <x:v>4058.00</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
         <x:v>6333.18</x:v>
       </x:c>
       <x:c r="F59" s="5" t="n">
         <x:v>8610.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A60" s="1" t="str">
         <x:v/>
@@ -13934,294 +13934,294 @@
       </x:c>
       <x:c r="D60" s="4" t="n">
         <x:v>6080.00</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
         <x:v>6250.00</x:v>
       </x:c>
       <x:c r="F60" s="5" t="n">
         <x:v>8497.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A61" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B61" s="1" t="str">
         <x:v>CENSO UNIFICADO DE PALANGRE DE SUPERFICIE</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
         <x:v>40913.50</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
-        <x:v>55579.43</x:v>
+        <x:v>55579.03</x:v>
       </x:c>
       <x:c r="F61" s="5" t="n">
-        <x:v>75567.0</x:v>
+        <x:v>75566.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A62" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B62" s="1" t="str">
         <x:v>CERCO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C62" s="3" t="n">
-        <x:v>140</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>6870.76</x:v>
+        <x:v>6853.35</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
-        <x:v>23710.16</x:v>
+        <x:v>23533.34</x:v>
       </x:c>
       <x:c r="F62" s="5" t="n">
-        <x:v>32237.5</x:v>
+        <x:v>31997.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A63" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B63" s="1" t="str">
         <x:v>PALANGRE DE FONDO AGUAS INTERNACIONALES Y TERCEROS PAISES</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
         <x:v>178.00</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
         <x:v>198.53</x:v>
       </x:c>
       <x:c r="F63" s="5" t="n">
         <x:v>269.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A64" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B64" s="1" t="str">
         <x:v>PALANGRE DE FONDO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C64" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D64" s="4" t="n">
         <x:v>853.50</x:v>
       </x:c>
       <x:c r="E64" s="4" t="n">
-        <x:v>2141.65</x:v>
+        <x:v>2141.62</x:v>
       </x:c>
       <x:c r="F64" s="5" t="n">
         <x:v>2912.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A65" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B65" s="1" t="str">
         <x:v>PALANGRE DE FONDO MENORES 100 TRB EN VIIIabde.</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D65" s="4" t="n">
         <x:v>129.42</x:v>
       </x:c>
       <x:c r="E65" s="4" t="n">
         <x:v>358.19</x:v>
       </x:c>
       <x:c r="F65" s="5" t="n">
         <x:v>487.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A66" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B66" s="1" t="str">
         <x:v>RASCO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C66" s="3" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
-        <x:v>62.64</x:v>
+        <x:v>41.22</x:v>
       </x:c>
       <x:c r="E66" s="4" t="n">
-        <x:v>257.36</x:v>
+        <x:v>169.12</x:v>
       </x:c>
       <x:c r="F66" s="5" t="n">
-        <x:v>349.9</x:v>
+        <x:v>229.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A67" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B67" s="1" t="str">
         <x:v>VOLANTA EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
         <x:v>1265.86</x:v>
       </x:c>
       <x:c r="E67" s="4" t="n">
         <x:v>3047.25</x:v>
       </x:c>
       <x:c r="F67" s="5" t="n">
         <x:v>4143.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A68" s="1" t="str">
         <x:v>ILLES BALEARS</x:v>
       </x:c>
       <x:c r="B68" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C68" s="3" t="n">
         <x:v>301</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
         <x:v>2591.44</x:v>
       </x:c>
       <x:c r="E68" s="4" t="n">
-        <x:v>16294.95</x:v>
+        <x:v>16316.61</x:v>
       </x:c>
       <x:c r="F68" s="5" t="n">
-        <x:v>22158.3</x:v>
+        <x:v>22188.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A69" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B69" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D69" s="4" t="n">
         <x:v>1782.44</x:v>
       </x:c>
       <x:c r="E69" s="4" t="n">
-        <x:v>5859.24</x:v>
+        <x:v>5859.08</x:v>
       </x:c>
       <x:c r="F69" s="5" t="n">
-        <x:v>7966.7</x:v>
+        <x:v>7966.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A70" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B70" s="1" t="str">
         <x:v>ARTES MENORES EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C70" s="3" t="n">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
-        <x:v>691.74</x:v>
+        <x:v>697.54</x:v>
       </x:c>
       <x:c r="E70" s="4" t="n">
-        <x:v>9648.16</x:v>
+        <x:v>9739.83</x:v>
       </x:c>
       <x:c r="F70" s="5" t="n">
-        <x:v>13120.5</x:v>
+        <x:v>13245.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A71" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B71" s="1" t="str">
         <x:v>CERCO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
         <x:v>81.85</x:v>
       </x:c>
       <x:c r="E71" s="4" t="n">
         <x:v>524.32</x:v>
       </x:c>
       <x:c r="F71" s="5" t="n">
         <x:v>713.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A72" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B72" s="1" t="str">
         <x:v>PALANGRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C72" s="3" t="n">
-        <x:v>4</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
-        <x:v>35.41</x:v>
+        <x:v>29.61</x:v>
       </x:c>
       <x:c r="E72" s="4" t="n">
-        <x:v>263.23</x:v>
+        <x:v>193.38</x:v>
       </x:c>
       <x:c r="F72" s="5" t="n">
-        <x:v>358.0</x:v>
+        <x:v>263.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A73" s="1" t="str">
         <x:v>PAÍS VASCO</x:v>
       </x:c>
       <x:c r="B73" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
         <x:v>74465.70</x:v>
       </x:c>
       <x:c r="E73" s="4" t="n">
-        <x:v>122827.84</x:v>
+        <x:v>122825.70</x:v>
       </x:c>
       <x:c r="F73" s="5" t="n">
-        <x:v>167000.1</x:v>
+        <x:v>166997.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A74" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B74" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C74" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
         <x:v>435.69</x:v>
       </x:c>
       <x:c r="E74" s="4" t="n">
         <x:v>544.12</x:v>
       </x:c>
       <x:c r="F74" s="5" t="n">
         <x:v>739.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A75" s="1" t="str">
         <x:v/>
@@ -14254,234 +14254,234 @@
       </x:c>
       <x:c r="D76" s="4" t="n">
         <x:v>917.00</x:v>
       </x:c>
       <x:c r="E76" s="4" t="n">
         <x:v>1470.58</x:v>
       </x:c>
       <x:c r="F76" s="5" t="n">
         <x:v>1999.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A77" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B77" s="1" t="str">
         <x:v>ARTES MENORES EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
         <x:v>1030.61</x:v>
       </x:c>
       <x:c r="E77" s="4" t="n">
-        <x:v>4627.99</x:v>
+        <x:v>4627.96</x:v>
       </x:c>
       <x:c r="F77" s="5" t="n">
         <x:v>6292.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A78" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B78" s="1" t="str">
         <x:v>ATUNEROS CERQUEROS CONGELADORES EN OCEANO ATLANTICO, INDICO Y PACIFICO</x:v>
       </x:c>
       <x:c r="C78" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
         <x:v>26864.00</x:v>
       </x:c>
       <x:c r="E78" s="4" t="n">
-        <x:v>40038.35</x:v>
+        <x:v>40037.53</x:v>
       </x:c>
       <x:c r="F78" s="5" t="n">
-        <x:v>54437.0</x:v>
+        <x:v>54435.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A79" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B79" s="1" t="str">
         <x:v>ATUNEROS CERQUEROS CONGELADORES EN OCEANO INDICO Y PACIFICO</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
         <x:v>29514.88</x:v>
       </x:c>
       <x:c r="E79" s="4" t="n">
         <x:v>40637.06</x:v>
       </x:c>
       <x:c r="F79" s="5" t="n">
         <x:v>55251.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A80" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B80" s="1" t="str">
         <x:v>BACALADEROS</x:v>
       </x:c>
       <x:c r="C80" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
         <x:v>1802.00</x:v>
       </x:c>
       <x:c r="E80" s="4" t="n">
-        <x:v>3739.20</x:v>
+        <x:v>3738.68</x:v>
       </x:c>
       <x:c r="F80" s="5" t="n">
-        <x:v>5083.9</x:v>
+        <x:v>5083.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A81" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B81" s="1" t="str">
         <x:v>CENSO UNIFICADO DE PALANGRE DE SUPERFICIE</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D81" s="4" t="n">
         <x:v>233.05</x:v>
       </x:c>
       <x:c r="E81" s="4" t="n">
         <x:v>430.14</x:v>
       </x:c>
       <x:c r="F81" s="5" t="n">
         <x:v>584.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A82" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B82" s="1" t="str">
         <x:v>CERCO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C82" s="3" t="n">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D82" s="4" t="n">
         <x:v>8558.58</x:v>
       </x:c>
       <x:c r="E82" s="4" t="n">
-        <x:v>22658.04</x:v>
+        <x:v>22657.42</x:v>
       </x:c>
       <x:c r="F82" s="5" t="n">
-        <x:v>30806.6</x:v>
+        <x:v>30805.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A83" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B83" s="1" t="str">
         <x:v>PALANGRE DE FONDO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D83" s="4" t="n">
         <x:v>1084.57</x:v>
       </x:c>
       <x:c r="E83" s="4" t="n">
-        <x:v>2887.35</x:v>
+        <x:v>2887.20</x:v>
       </x:c>
       <x:c r="F83" s="5" t="n">
-        <x:v>3925.8</x:v>
+        <x:v>3925.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A84" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B84" s="1" t="str">
         <x:v>RASCO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C84" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D84" s="4" t="n">
         <x:v>548.93</x:v>
       </x:c>
       <x:c r="E84" s="4" t="n">
         <x:v>1298.53</x:v>
       </x:c>
       <x:c r="F84" s="5" t="n">
         <x:v>1765.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A85" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B85" s="1" t="str">
         <x:v>VOLANTA EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D85" s="4" t="n">
         <x:v>211.39</x:v>
       </x:c>
       <x:c r="E85" s="4" t="n">
         <x:v>413.97</x:v>
       </x:c>
       <x:c r="F85" s="5" t="n">
         <x:v>562.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A86" s="1" t="str">
         <x:v>PRINCIPADO DE ASTURIAS</x:v>
       </x:c>
       <x:c r="B86" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C86" s="3" t="n">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D86" s="4" t="n">
-        <x:v>4455.04</x:v>
+        <x:v>4472.26</x:v>
       </x:c>
       <x:c r="E86" s="4" t="n">
-        <x:v>14900.87</x:v>
+        <x:v>14969.85</x:v>
       </x:c>
       <x:c r="F86" s="5" t="n">
-        <x:v>20262.1</x:v>
+        <x:v>20356.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A87" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B87" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D87" s="4" t="n">
         <x:v>947.31</x:v>
       </x:c>
       <x:c r="E87" s="4" t="n">
         <x:v>1574.99</x:v>
       </x:c>
       <x:c r="F87" s="5" t="n">
         <x:v>2141.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A88" s="1" t="str">
         <x:v/>
@@ -14494,74 +14494,74 @@
       </x:c>
       <x:c r="D88" s="4" t="n">
         <x:v>817.00</x:v>
       </x:c>
       <x:c r="E88" s="4" t="n">
         <x:v>1117.65</x:v>
       </x:c>
       <x:c r="F88" s="5" t="n">
         <x:v>1519.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A89" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B89" s="1" t="str">
         <x:v>ARTES MENORES EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>203</x:v>
       </x:c>
       <x:c r="D89" s="4" t="n">
         <x:v>980.46</x:v>
       </x:c>
       <x:c r="E89" s="4" t="n">
-        <x:v>7347.43</x:v>
+        <x:v>7347.29</x:v>
       </x:c>
       <x:c r="F89" s="5" t="n">
-        <x:v>9991.9</x:v>
+        <x:v>9991.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A90" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B90" s="1" t="str">
         <x:v>CERCO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C90" s="3" t="n">
-        <x:v>5</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="D90" s="4" t="n">
-        <x:v>280.64</x:v>
+        <x:v>297.86</x:v>
       </x:c>
       <x:c r="E90" s="4" t="n">
-        <x:v>1054.45</x:v>
+        <x:v>1123.57</x:v>
       </x:c>
       <x:c r="F90" s="5" t="n">
-        <x:v>1433.5</x:v>
+        <x:v>1527.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A91" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B91" s="1" t="str">
         <x:v>PALANGRE DE FONDO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D91" s="4" t="n">
         <x:v>378.93</x:v>
       </x:c>
       <x:c r="E91" s="4" t="n">
         <x:v>1488.25</x:v>
       </x:c>
       <x:c r="F91" s="5" t="n">
         <x:v>2023.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A92" s="1" t="str">
         <x:v/>
@@ -14608,100 +14608,100 @@
       </x:c>
       <x:c r="B94" s="1" t="str">
         <x:v>VOLANTA EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C94" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D94" s="4" t="n">
         <x:v>637.74</x:v>
       </x:c>
       <x:c r="E94" s="4" t="n">
         <x:v>1371.04</x:v>
       </x:c>
       <x:c r="F94" s="5" t="n">
         <x:v>1864.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A95" s="1" t="str">
         <x:v>REGIÓN DE MURCIA</x:v>
       </x:c>
       <x:c r="B95" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C95" s="3" t="n">
-        <x:v>183</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D95" s="4" t="n">
-        <x:v>3455.44</x:v>
+        <x:v>3453.78</x:v>
       </x:c>
       <x:c r="E95" s="4" t="n">
-        <x:v>12819.61</x:v>
+        <x:v>12797.48</x:v>
       </x:c>
       <x:c r="F95" s="5" t="n">
-        <x:v>17431.3</x:v>
+        <x:v>17401.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A96" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B96" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C96" s="3" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D96" s="4" t="n">
         <x:v>1003.84</x:v>
       </x:c>
       <x:c r="E96" s="4" t="n">
         <x:v>2221.63</x:v>
       </x:c>
       <x:c r="F96" s="5" t="n">
         <x:v>3020.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A97" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B97" s="1" t="str">
         <x:v>ARTES MENORES EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
-        <x:v>135</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D97" s="4" t="n">
-        <x:v>379.77</x:v>
+        <x:v>378.11</x:v>
       </x:c>
       <x:c r="E97" s="4" t="n">
-        <x:v>3917.29</x:v>
+        <x:v>3895.16</x:v>
       </x:c>
       <x:c r="F97" s="5" t="n">
-        <x:v>5327.1</x:v>
+        <x:v>5297.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A98" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B98" s="1" t="str">
         <x:v>CENSO UNIFICADO DE PALANGRE DE SUPERFICIE</x:v>
       </x:c>
       <x:c r="C98" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D98" s="4" t="n">
         <x:v>443.78</x:v>
       </x:c>
       <x:c r="E98" s="4" t="n">
         <x:v>1090.44</x:v>
       </x:c>
       <x:c r="F98" s="5" t="n">
         <x:v>1482.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A99" s="1" t="str">
         <x:v/>
@@ -14728,598 +14728,598 @@
       </x:c>
       <x:c r="B100" s="1" t="str">
         <x:v>CERCO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C100" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D100" s="4" t="n">
         <x:v>928.45</x:v>
       </x:c>
       <x:c r="E100" s="4" t="n">
         <x:v>3204.95</x:v>
       </x:c>
       <x:c r="F100" s="5" t="n">
         <x:v>4357.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A101" s="1" t="str">
         <x:v>TOTAL</x:v>
       </x:c>
       <x:c r="B101" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C101" s="3" t="n">
-        <x:v>8280</x:v>
+        <x:v>8274</x:v>
       </x:c>
       <x:c r="D101" s="4" t="n">
-        <x:v>302954.55</x:v>
+        <x:v>303002.28</x:v>
       </x:c>
       <x:c r="E101" s="4" t="n">
-        <x:v>735115.45</x:v>
+        <x:v>734996.46</x:v>
       </x:c>
       <x:c r="F101" s="5" t="n">
-        <x:v>999540.6</x:v>
+        <x:v>999380.7</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
   </x:mergeCells>
   <x:pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <x:pageSetup paperSize="9" scale="57" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:pageSetUpPr fitToPage="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:E5"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:selection sqref="A1:E1"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <x:cols>
     <x:col min="1" max="1" width="77.85546875" customWidth="1"/>
     <x:col min="2" max="5" width="19.140625" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <x:c r="A1" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B1" s="7"/>
       <x:c r="C1" s="7"/>
       <x:c r="D1" s="7"/>
       <x:c r="E1" s="7"/>
     </x:row>
     <x:row r="2" spans="1:5" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <x:c r="A2" s="9" t="str">
-        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (21/05/2026 03:27 UTC)</x:v>
+        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (06/07/2026 01:12 UTC)</x:v>
       </x:c>
       <x:c r="B2" s="9"/>
       <x:c r="C2" s="9"/>
       <x:c r="D2" s="9"/>
       <x:c r="E2" s="9"/>
     </x:row>
     <x:row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <x:c r="A4" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A5" s="1" t="str">
         <x:v>ARRASTRE DE FONDO  EN EL GOLFO DE CADIZ</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C5" s="4" t="n">
         <x:v>5420.11</x:v>
       </x:c>
       <x:c r="D5" s="4" t="n">
-        <x:v>20479.97</x:v>
+        <x:v>20829.91</x:v>
       </x:c>
       <x:c r="E5" s="5" t="n">
-        <x:v>27845.6</x:v>
+        <x:v>28321.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A6" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>12841.40</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
         <x:v>27145.19</x:v>
       </x:c>
       <x:c r="E6" s="5" t="n">
         <x:v>36906.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A7" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>557</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>32661.71</x:v>
+        <x:v>32504.52</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>102052.08</x:v>
+        <x:v>101975.43</x:v>
       </x:c>
       <x:c r="E7" s="5" t="n">
-        <x:v>138757.8</x:v>
+        <x:v>138653.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A8" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN ZONAS CIEM VB, VI,VII y VIIIabde.</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>8765.51</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
         <x:v>14943.73</x:v>
       </x:c>
       <x:c r="E8" s="5" t="n">
         <x:v>20317.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A9" s="1" t="str">
         <x:v>ARRASTRE EN AGUAS DE PORTUGAL</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
         <x:v>1835.20</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>4142.14</x:v>
       </x:c>
       <x:c r="E9" s="5" t="n">
         <x:v>5631.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A10" s="1" t="str">
         <x:v>ARRASTREROS CONGELADORES AGUAS INTERNACIONALES Y TERCEROS PAISES</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
-        <x:v>31338.93</x:v>
+        <x:v>31601.93</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>47190.83</x:v>
+        <x:v>47190.56</x:v>
       </x:c>
       <x:c r="E10" s="5" t="n">
-        <x:v>64162.1</x:v>
+        <x:v>64161.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A11" s="1" t="str">
         <x:v>ARRASTREROS CONGELADORES DE NAFO</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
         <x:v>21605.40</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>23112.93</x:v>
+        <x:v>23112.23</x:v>
       </x:c>
       <x:c r="E11" s="5" t="n">
-        <x:v>31424.8</x:v>
+        <x:v>31423.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A12" s="1" t="str">
         <x:v>ARTES FIJAS EN ZONAS CIEM VB, VI,VII y VIIIabde.</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
         <x:v>13440.44</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>21815.93</x:v>
+        <x:v>21815.76</x:v>
       </x:c>
       <x:c r="E12" s="5" t="n">
-        <x:v>29661.4</x:v>
+        <x:v>29661.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A13" s="1" t="str">
         <x:v>ARTES MENORES  EN EL GOLFO DE CADIZ</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>2870.67</x:v>
+        <x:v>2871.83</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>18650.63</x:v>
+        <x:v>18668.99</x:v>
       </x:c>
       <x:c r="E13" s="5" t="n">
-        <x:v>25361.7</x:v>
+        <x:v>25386.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A14" s="1" t="str">
         <x:v>ARTES MENORES EN CANARIAS</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
         <x:v>629</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>2078.81</x:v>
+        <x:v>2078.93</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>16928.86</x:v>
+        <x:v>16929.45</x:v>
       </x:c>
       <x:c r="E14" s="5" t="n">
-        <x:v>23020.8</x:v>
+        <x:v>23022.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A15" s="1" t="str">
         <x:v>ARTES MENORES EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>4009</x:v>
+        <x:v>4010</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>11209.99</x:v>
+        <x:v>11207.27</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>96644.21</x:v>
+        <x:v>96672.99</x:v>
       </x:c>
       <x:c r="E15" s="5" t="n">
-        <x:v>131430.0</x:v>
+        <x:v>131470.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A16" s="1" t="str">
         <x:v>ARTES MENORES EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
-        <x:v>1346</x:v>
+        <x:v>1345</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>5616.40</x:v>
+        <x:v>5610.56</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
-        <x:v>48350.37</x:v>
+        <x:v>48379.67</x:v>
       </x:c>
       <x:c r="E16" s="5" t="n">
-        <x:v>65750.7</x:v>
+        <x:v>65791.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A17" s="1" t="str">
         <x:v>ATUNEROS CAÑEROS CANARIAS</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>3001.18</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
-        <x:v>9309.49</x:v>
+        <x:v>9309.02</x:v>
       </x:c>
       <x:c r="E17" s="5" t="n">
-        <x:v>12658.0</x:v>
+        <x:v>12657.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A18" s="1" t="str">
         <x:v>ATUNEROS CERQUEROS CONGELADORES EN OCEANO ATLANTICO, INDICO Y PACIFICO</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
         <x:v>30922.00</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
-        <x:v>46371.53</x:v>
+        <x:v>46370.71</x:v>
       </x:c>
       <x:c r="E18" s="5" t="n">
-        <x:v>63047.7</x:v>
+        <x:v>63046.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A19" s="1" t="str">
         <x:v>ATUNEROS CERQUEROS CONGELADORES EN OCEANO INDICO Y PACIFICO</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
         <x:v>29514.88</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
         <x:v>40637.06</x:v>
       </x:c>
       <x:c r="E19" s="5" t="n">
         <x:v>55251.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A20" s="1" t="str">
         <x:v>BACALADEROS</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
         <x:v>7882.00</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>9989.20</x:v>
+        <x:v>9988.68</x:v>
       </x:c>
       <x:c r="E20" s="5" t="n">
-        <x:v>13581.5</x:v>
+        <x:v>13580.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A21" s="1" t="str">
         <x:v>CENSO UNIFICADO DE PALANGRE DE SUPERFICIE</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
         <x:v>45070.89</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
-        <x:v>64694.52</x:v>
+        <x:v>64693.94</x:v>
       </x:c>
       <x:c r="E21" s="5" t="n">
-        <x:v>87960.7</x:v>
+        <x:v>87960.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A22" s="1" t="str">
         <x:v>CERCO ATUN ROJO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
         <x:v>1634.36</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
         <x:v>9848.30</x:v>
       </x:c>
       <x:c r="E22" s="5" t="n">
         <x:v>13390.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A23" s="1" t="str">
         <x:v>CERCO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
-        <x:v>226</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
-        <x:v>19892.27</x:v>
+        <x:v>19892.08</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>56379.40</x:v>
+        <x:v>56270.69</x:v>
       </x:c>
       <x:c r="E23" s="5" t="n">
-        <x:v>76655.4</x:v>
+        <x:v>76507.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A24" s="1" t="str">
         <x:v>CERCO EN EL GOLFO DE CADIZ</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
         <x:v>2078.92</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>9941.28</x:v>
+        <x:v>9941.25</x:v>
       </x:c>
       <x:c r="E24" s="5" t="n">
         <x:v>13517.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A25" s="1" t="str">
         <x:v>CERCO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
-        <x:v>6265.76</x:v>
+        <x:v>6276.06</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>27394.54</x:v>
+        <x:v>27394.32</x:v>
       </x:c>
       <x:c r="E25" s="5" t="n">
-        <x:v>37246.6</x:v>
+        <x:v>37246.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A26" s="1" t="str">
         <x:v>PALANGRE DE FONDO AGUAS INTERNACIONALES Y TERCEROS PAISES</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
         <x:v>247.34</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
         <x:v>558.87</x:v>
       </x:c>
       <x:c r="E26" s="5" t="n">
         <x:v>759.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A27" s="1" t="str">
         <x:v>PALANGRE DE FONDO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
         <x:v>2516.23</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>7156.27</x:v>
+        <x:v>7156.09</x:v>
       </x:c>
       <x:c r="E27" s="5" t="n">
-        <x:v>9730.4</x:v>
+        <x:v>9730.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A28" s="1" t="str">
         <x:v>PALANGRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="B28" s="3" t="n">
-        <x:v>27</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C28" s="4" t="n">
-        <x:v>270.01</x:v>
+        <x:v>230.52</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
-        <x:v>1793.90</x:v>
+        <x:v>1525.50</x:v>
       </x:c>
       <x:c r="E28" s="5" t="n">
-        <x:v>2439.4</x:v>
+        <x:v>2074.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A29" s="1" t="str">
         <x:v>PALANGRE DE FONDO MENORES 100 TRB EN VIIIabde.</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C29" s="4" t="n">
         <x:v>515.16</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
         <x:v>1202.31</x:v>
       </x:c>
       <x:c r="E29" s="5" t="n">
         <x:v>1634.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A30" s="1" t="str">
         <x:v>RASCO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="B30" s="3" t="n">
-        <x:v>17</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="C30" s="4" t="n">
-        <x:v>832.93</x:v>
+        <x:v>811.51</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
-        <x:v>2509.22</x:v>
+        <x:v>2420.98</x:v>
       </x:c>
       <x:c r="E30" s="5" t="n">
-        <x:v>3411.7</x:v>
+        <x:v>3291.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A31" s="1" t="str">
         <x:v>VOLANTA EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="B31" s="3" t="n">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C31" s="4" t="n">
         <x:v>2626.05</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
         <x:v>5872.69</x:v>
       </x:c>
       <x:c r="E31" s="5" t="n">
         <x:v>7985.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A32" s="1" t="str">
         <x:v>TOTAL</x:v>
       </x:c>
       <x:c r="B32" s="3" t="n">
-        <x:v>8280</x:v>
+        <x:v>8274</x:v>
       </x:c>
       <x:c r="C32" s="4" t="n">
-        <x:v>302954.55</x:v>
+        <x:v>303002.28</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>735115.45</x:v>
+        <x:v>734996.46</x:v>
       </x:c>
       <x:c r="E32" s="5" t="n">
-        <x:v>999540.6</x:v>
+        <x:v>999380.7</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A1:E1"/>
     <x:mergeCell ref="A2:E2"/>
   </x:mergeCells>
   <x:pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <x:pageSetup paperSize="9" scale="64" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>