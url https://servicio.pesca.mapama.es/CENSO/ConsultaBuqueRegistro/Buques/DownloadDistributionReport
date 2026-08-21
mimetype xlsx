--- v5 (2026-07-06)
+++ v6 (2026-08-21)
@@ -33,60 +33,60 @@
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style4.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors4.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style5.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors5.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x15">
   <x:fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <x:workbookPr filterPrivacy="1" hidePivotFieldList="1" defaultThemeVersion="153222"/>
   <x:bookViews>
     <x:workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12435" tabRatio="904"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="Sumas por puerto base" sheetId="15" r:id="Rc4e0b01b0cab4e82"/>
-[...1 lines deleted...]
-    <x:sheet name="Sumas por comunidad y modalidad" sheetId="17" r:id="Rcf0361cc9c354fd8"/>
+    <x:sheet name="Sumas por puerto base" sheetId="15" r:id="R3ecb90022b6147ea"/>
+    <x:sheet name="Sumas por modalidad" sheetId="16" r:id="Rd5c51917f894410f"/>
+    <x:sheet name="Sumas por comunidad y modalidad" sheetId="17" r:id="R99c68a08501b4f58"/>
     <x:sheet name="Distribución de potencia" sheetId="24" r:id="rId4"/>
     <x:sheet name="Potencia por comunidad" sheetId="22" r:id="rId5"/>
     <x:sheet name="Volumen por comunidad" sheetId="20" r:id="rId6"/>
     <x:sheet name="Potencia por provincia" sheetId="23" r:id="rId7"/>
     <x:sheet name="Volumen por provincia" sheetId="21" r:id="rId8"/>
-    <x:sheet name="Sumas por comunidad" sheetId="18" state="hidden" r:id="Rb261b8b470a246e6"/>
-    <x:sheet name="Sumas por provincia" sheetId="19" state="hidden" r:id="Rcc239d9e682c4f97"/>
+    <x:sheet name="Sumas por comunidad" sheetId="18" state="hidden" r:id="R61409dfcccde4a71"/>
+    <x:sheet name="Sumas por provincia" sheetId="19" state="hidden" r:id="Rae9fd3d6e94f4f89"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="Aclaracion" localSheetId="8">'Sumas por comunidad'!$A$2</x:definedName>
     <x:definedName name="Aclaracion" localSheetId="2">'Sumas por comunidad y modalidad'!$A$2</x:definedName>
     <x:definedName name="Aclaracion" localSheetId="1">'Sumas por modalidad'!$A$2</x:definedName>
     <x:definedName name="Aclaracion" localSheetId="9">'Sumas por provincia'!$A$2</x:definedName>
     <x:definedName name="Aclaracion" localSheetId="0">'Sumas por puerto base'!$A$2</x:definedName>
     <x:definedName name="ArqueoGT" localSheetId="8">'Sumas por comunidad'!$C$5</x:definedName>
     <x:definedName name="ArqueoGT" localSheetId="2">'Sumas por comunidad y modalidad'!$D$5</x:definedName>
     <x:definedName name="ArqueoGT" localSheetId="1">'Sumas por modalidad'!$C$5</x:definedName>
     <x:definedName name="ArqueoGT" localSheetId="9">'Sumas por provincia'!$C$5</x:definedName>
     <x:definedName name="ArqueoGT" localSheetId="0">'Sumas por puerto base'!$E$5</x:definedName>
     <x:definedName name="Censo" localSheetId="2">'Sumas por comunidad y modalidad'!$B$5</x:definedName>
     <x:definedName name="Censo" localSheetId="1">'Sumas por modalidad'!$A$5</x:definedName>
     <x:definedName name="Comunidad" localSheetId="8">'Sumas por comunidad'!$A$5</x:definedName>
     <x:definedName name="Comunidad" localSheetId="2">'Sumas por comunidad y modalidad'!$A$5</x:definedName>
     <x:definedName name="Comunidad" localSheetId="0">'Sumas por puerto base'!$A$5</x:definedName>
     <x:definedName name="NumeroBuques" localSheetId="8">'Sumas por comunidad'!$B$5</x:definedName>
     <x:definedName name="NumeroBuques" localSheetId="2">'Sumas por comunidad y modalidad'!$C$5</x:definedName>
     <x:definedName name="NumeroBuques" localSheetId="1">'Sumas por modalidad'!$B$5</x:definedName>
     <x:definedName name="NumeroBuques" localSheetId="9">'Sumas por provincia'!$B$5</x:definedName>
     <x:definedName name="NumeroBuques" localSheetId="0">'Sumas por puerto base'!$D$5</x:definedName>
     <x:definedName name="PotenciaCV" localSheetId="8">'Sumas por comunidad'!$E$5</x:definedName>
     <x:definedName name="PotenciaCV" localSheetId="2">'Sumas por comunidad y modalidad'!$F$5</x:definedName>
     <x:definedName name="PotenciaCV" localSheetId="1">'Sumas por modalidad'!$E$5</x:definedName>
@@ -295,51 +295,51 @@
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Énfasis1" xfId="1" builtinId="29"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Texto explicativo" xfId="3" builtinId="53"/>
     <cellStyle name="Título 2" xfId="2" builtinId="17"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet5.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet4.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet3.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet2.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet1.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="Rcf0361cc9c354fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="R1922c5bef4b9478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="Rc4e0b01b0cab4e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rcc239d9e682c4f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="Rb261b8b470a246e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet5.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet4.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet3.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet2.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet1.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="R99c68a08501b4f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="Rd5c51917f894410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="R3ecb90022b6147ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="Rae9fd3d6e94f4f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="R61409dfcccde4a71" /></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors4.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style4.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors5.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style5.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
@@ -5517,121 +5517,121 @@
   </x:sheetViews>
   <x:sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <x:cols>
     <x:col min="1" max="1" width="27.7109375" bestFit="1" customWidth="1"/>
     <x:col min="2" max="2" width="24.140625" bestFit="1" customWidth="1"/>
     <x:col min="3" max="3" width="27.7109375" bestFit="1" customWidth="1"/>
     <x:col min="4" max="4" width="13.42578125" bestFit="1" customWidth="1"/>
     <x:col min="5" max="5" width="11.7109375" bestFit="1" customWidth="1"/>
     <x:col min="6" max="6" width="13.42578125" bestFit="1" customWidth="1"/>
     <x:col min="7" max="7" width="13" bestFit="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:7" s="6" customFormat="1" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <x:c r="A1" s="7" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B1" s="7"/>
       <x:c r="C1" s="7"/>
       <x:c r="D1" s="7"/>
       <x:c r="E1" s="7"/>
       <x:c r="F1" s="7"/>
       <x:c r="G1" s="7"/>
     </x:row>
     <x:row r="2" spans="1:7" s="6" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <x:c r="A2" s="8" t="str">
-        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (06/07/2026 01:12 UTC)</x:v>
+        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (21/08/2026 12:54 UTC)</x:v>
       </x:c>
       <x:c r="B2" s="8"/>
       <x:c r="C2" s="8"/>
       <x:c r="D2" s="8"/>
       <x:c r="E2" s="8"/>
       <x:c r="F2" s="8"/>
       <x:c r="G2" s="8"/>
     </x:row>
     <x:row r="3" spans="1:7" s="6" customFormat="1" x14ac:dyDescent="0.25"/>
     <x:row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <x:c r="A4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F4" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G4" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A5" s="1" t="str">
         <x:v>ANDALUCÍA</x:v>
       </x:c>
       <x:c r="B5" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C5" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>1393</x:v>
+        <x:v>1391</x:v>
       </x:c>
       <x:c r="E5" s="4" t="n">
-        <x:v>28568.15</x:v>
+        <x:v>28583.68</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
-        <x:v>102684.99</x:v>
+        <x:v>103311.20</x:v>
       </x:c>
       <x:c r="G5" s="5" t="n">
-        <x:v>139623.8</x:v>
+        <x:v>140475.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A6" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B6" s="1" t="str">
         <x:v>ALMERÍA</x:v>
       </x:c>
       <x:c r="C6" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D6" s="3" t="n">
         <x:v>228</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>6210.12</x:v>
+        <x:v>6228.04</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
         <x:v>19142.37</x:v>
       </x:c>
       <x:c r="G6" s="5" t="n">
         <x:v>26028.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A7" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B7" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C7" s="1" t="str">
         <x:v>Adra</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
         <x:v>911.39</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
@@ -5656,51 +5656,51 @@
       </x:c>
       <x:c r="E8" s="4" t="n">
         <x:v>2142.83</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
         <x:v>6335.45</x:v>
       </x:c>
       <x:c r="G8" s="5" t="n">
         <x:v>8614.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A9" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B9" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C9" s="1" t="str">
         <x:v>Carboneras</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
-        <x:v>2201.29</x:v>
+        <x:v>2219.21</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>6140.39</x:v>
       </x:c>
       <x:c r="G9" s="5" t="n">
         <x:v>8349.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A10" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B10" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C10" s="1" t="str">
         <x:v>Garrucha</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
         <x:v>681.02</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
@@ -5722,54 +5722,54 @@
       </x:c>
       <x:c r="D11" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>273.59</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>1158.16</x:v>
       </x:c>
       <x:c r="G11" s="5" t="n">
         <x:v>1575.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A12" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B12" s="1" t="str">
         <x:v>CÁDIZ</x:v>
       </x:c>
       <x:c r="C12" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>434</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
-        <x:v>5142.31</x:v>
+        <x:v>5141.62</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
         <x:v>24299.09</x:v>
       </x:c>
       <x:c r="G12" s="5" t="n">
         <x:v>33041.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A13" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B13" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C13" s="1" t="str">
         <x:v>Algeciras</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
         <x:v>510.15</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
@@ -5791,54 +5791,54 @@
       </x:c>
       <x:c r="D14" s="3" t="n">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
         <x:v>1104.34</x:v>
       </x:c>
       <x:c r="F14" s="4" t="n">
         <x:v>5526.63</x:v>
       </x:c>
       <x:c r="G14" s="5" t="n">
         <x:v>7514.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A15" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B15" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C15" s="1" t="str">
         <x:v>Cadiz</x:v>
       </x:c>
       <x:c r="D15" s="3" t="n">
-        <x:v>8</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="E15" s="4" t="n">
-        <x:v>56.77</x:v>
+        <x:v>56.08</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
         <x:v>259.58</x:v>
       </x:c>
       <x:c r="G15" s="5" t="n">
         <x:v>352.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A16" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B16" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C16" s="1" t="str">
         <x:v>Chipiona</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E16" s="4" t="n">
         <x:v>226.45</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
@@ -6090,129 +6090,129 @@
       </x:c>
       <x:c r="D27" s="3" t="n">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E27" s="4" t="n">
         <x:v>949.11</x:v>
       </x:c>
       <x:c r="F27" s="4" t="n">
         <x:v>2710.14</x:v>
       </x:c>
       <x:c r="G27" s="5" t="n">
         <x:v>3685.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A28" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B28" s="1" t="str">
         <x:v>HUELVA</x:v>
       </x:c>
       <x:c r="C28" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D28" s="3" t="n">
-        <x:v>452</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
-        <x:v>13002.80</x:v>
+        <x:v>13001.10</x:v>
       </x:c>
       <x:c r="F28" s="4" t="n">
-        <x:v>43785.59</x:v>
+        <x:v>44411.80</x:v>
       </x:c>
       <x:c r="G28" s="5" t="n">
-        <x:v>59534.8</x:v>
+        <x:v>60386.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A29" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B29" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C29" s="1" t="str">
         <x:v>Ayamonte</x:v>
       </x:c>
       <x:c r="D29" s="3" t="n">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
         <x:v>1231.82</x:v>
       </x:c>
       <x:c r="F29" s="4" t="n">
-        <x:v>4813.21</x:v>
+        <x:v>5061.21</x:v>
       </x:c>
       <x:c r="G29" s="5" t="n">
-        <x:v>6544.5</x:v>
+        <x:v>6881.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A30" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B30" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C30" s="1" t="str">
         <x:v>Huelva</x:v>
       </x:c>
       <x:c r="D30" s="3" t="n">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
         <x:v>5946.50</x:v>
       </x:c>
       <x:c r="F30" s="4" t="n">
         <x:v>11463.70</x:v>
       </x:c>
       <x:c r="G30" s="5" t="n">
         <x:v>15586.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A31" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B31" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C31" s="1" t="str">
         <x:v>Isla Cristina</x:v>
       </x:c>
       <x:c r="D31" s="3" t="n">
-        <x:v>183</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
-        <x:v>3428.22</x:v>
+        <x:v>3425.52</x:v>
       </x:c>
       <x:c r="F31" s="4" t="n">
-        <x:v>16100.33</x:v>
+        <x:v>16204.66</x:v>
       </x:c>
       <x:c r="G31" s="5" t="n">
-        <x:v>21891.4</x:v>
+        <x:v>22033.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A32" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B32" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C32" s="1" t="str">
         <x:v>Lepe</x:v>
       </x:c>
       <x:c r="D32" s="3" t="n">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
         <x:v>923.85</x:v>
       </x:c>
       <x:c r="F32" s="4" t="n">
         <x:v>3499.48</x:v>
       </x:c>
       <x:c r="G32" s="5" t="n">
         <x:v>4758.2</x:v>
       </x:c>
     </x:row>
@@ -6231,57 +6231,57 @@
       </x:c>
       <x:c r="E33" s="4" t="n">
         <x:v>5.38</x:v>
       </x:c>
       <x:c r="F33" s="4" t="n">
         <x:v>95.46</x:v>
       </x:c>
       <x:c r="G33" s="5" t="n">
         <x:v>129.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A34" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B34" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C34" s="1" t="str">
         <x:v>Punta Umbria</x:v>
       </x:c>
       <x:c r="D34" s="3" t="n">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>1467.03</x:v>
+        <x:v>1468.03</x:v>
       </x:c>
       <x:c r="F34" s="4" t="n">
-        <x:v>7813.41</x:v>
+        <x:v>8087.29</x:v>
       </x:c>
       <x:c r="G34" s="5" t="n">
-        <x:v>10624.2</x:v>
+        <x:v>10996.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A35" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B35" s="1" t="str">
         <x:v>MÁLAGA</x:v>
       </x:c>
       <x:c r="C35" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D35" s="3" t="n">
         <x:v>249</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
         <x:v>3263.81</x:v>
       </x:c>
       <x:c r="F35" s="4" t="n">
         <x:v>12747.80</x:v>
       </x:c>
       <x:c r="G35" s="5" t="n">
         <x:v>17334.1</x:v>
       </x:c>
     </x:row>
@@ -6550,106 +6550,106 @@
       </x:c>
       <x:c r="D47" s="3" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
         <x:v>32.83</x:v>
       </x:c>
       <x:c r="F47" s="4" t="n">
         <x:v>342.89</x:v>
       </x:c>
       <x:c r="G47" s="5" t="n">
         <x:v>466.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A48" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B48" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C48" s="1" t="str">
         <x:v>Corralejo</x:v>
       </x:c>
       <x:c r="D48" s="3" t="n">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
-        <x:v>62.16</x:v>
+        <x:v>64.66</x:v>
       </x:c>
       <x:c r="F48" s="4" t="n">
-        <x:v>640.78</x:v>
+        <x:v>652.54</x:v>
       </x:c>
       <x:c r="G48" s="5" t="n">
-        <x:v>871.4</x:v>
+        <x:v>887.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A49" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B49" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C49" s="1" t="str">
         <x:v>El Cotillo</x:v>
       </x:c>
       <x:c r="D49" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E49" s="4" t="n">
         <x:v>12.15</x:v>
       </x:c>
       <x:c r="F49" s="4" t="n">
         <x:v>169.85</x:v>
       </x:c>
       <x:c r="G49" s="5" t="n">
         <x:v>231.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A50" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B50" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C50" s="1" t="str">
         <x:v>Gran Tarajal</x:v>
       </x:c>
       <x:c r="D50" s="3" t="n">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
-        <x:v>145.21</x:v>
+        <x:v>142.71</x:v>
       </x:c>
       <x:c r="F50" s="4" t="n">
-        <x:v>1140.43</x:v>
+        <x:v>1128.67</x:v>
       </x:c>
       <x:c r="G50" s="5" t="n">
-        <x:v>1550.9</x:v>
+        <x:v>1534.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A51" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B51" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C51" s="1" t="str">
         <x:v>La Aldea</x:v>
       </x:c>
       <x:c r="D51" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
         <x:v>3.03</x:v>
       </x:c>
       <x:c r="F51" s="4" t="n">
         <x:v>52.94</x:v>
       </x:c>
       <x:c r="G51" s="5" t="n">
         <x:v>72.0</x:v>
       </x:c>
     </x:row>
@@ -6688,60 +6688,60 @@
       </x:c>
       <x:c r="D53" s="3" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E53" s="4" t="n">
         <x:v>105.90</x:v>
       </x:c>
       <x:c r="F53" s="4" t="n">
         <x:v>679.49</x:v>
       </x:c>
       <x:c r="G53" s="5" t="n">
         <x:v>924.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A54" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B54" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C54" s="1" t="str">
         <x:v>Morro Jable</x:v>
       </x:c>
       <x:c r="D54" s="3" t="n">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
-        <x:v>82.40</x:v>
+        <x:v>83.54</x:v>
       </x:c>
       <x:c r="F54" s="4" t="n">
-        <x:v>725.37</x:v>
+        <x:v>732.77</x:v>
       </x:c>
       <x:c r="G54" s="5" t="n">
-        <x:v>986.5</x:v>
+        <x:v>996.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A55" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B55" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C55" s="1" t="str">
         <x:v>Orzola</x:v>
       </x:c>
       <x:c r="D55" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
         <x:v>37.51</x:v>
       </x:c>
       <x:c r="F55" s="4" t="n">
         <x:v>296.99</x:v>
       </x:c>
       <x:c r="G55" s="5" t="n">
         <x:v>403.9</x:v>
       </x:c>
     </x:row>
@@ -6780,60 +6780,60 @@
       </x:c>
       <x:c r="D57" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
         <x:v>179.89</x:v>
       </x:c>
       <x:c r="F57" s="4" t="n">
         <x:v>937.91</x:v>
       </x:c>
       <x:c r="G57" s="5" t="n">
         <x:v>1275.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A58" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B58" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C58" s="1" t="str">
         <x:v>Puerto del Rosario</x:v>
       </x:c>
       <x:c r="D58" s="3" t="n">
-        <x:v>12</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
-        <x:v>21.76</x:v>
+        <x:v>20.62</x:v>
       </x:c>
       <x:c r="F58" s="4" t="n">
-        <x:v>231.41</x:v>
+        <x:v>224.01</x:v>
       </x:c>
       <x:c r="G58" s="5" t="n">
-        <x:v>314.7</x:v>
+        <x:v>304.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A59" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B59" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C59" s="1" t="str">
         <x:v>San Cristóbal</x:v>
       </x:c>
       <x:c r="D59" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
         <x:v>15.67</x:v>
       </x:c>
       <x:c r="F59" s="4" t="n">
         <x:v>135.11</x:v>
       </x:c>
       <x:c r="G59" s="5" t="n">
         <x:v>183.7</x:v>
       </x:c>
     </x:row>
@@ -7309,83 +7309,83 @@
       </x:c>
       <x:c r="D80" s="3" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E80" s="4" t="n">
         <x:v>184.22</x:v>
       </x:c>
       <x:c r="F80" s="4" t="n">
         <x:v>762.40</x:v>
       </x:c>
       <x:c r="G80" s="5" t="n">
         <x:v>1036.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A81" s="1" t="str">
         <x:v>CANTABRIA</x:v>
       </x:c>
       <x:c r="B81" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C81" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D81" s="3" t="n">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E81" s="4" t="n">
-        <x:v>6461.19</x:v>
+        <x:v>6530.12</x:v>
       </x:c>
       <x:c r="F81" s="4" t="n">
-        <x:v>17162.97</x:v>
+        <x:v>17221.79</x:v>
       </x:c>
       <x:c r="G81" s="5" t="n">
-        <x:v>23336.0</x:v>
+        <x:v>23416.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A82" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B82" s="1" t="str">
         <x:v>CANTABRIA</x:v>
       </x:c>
       <x:c r="C82" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D82" s="3" t="n">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E82" s="4" t="n">
-        <x:v>6461.19</x:v>
+        <x:v>6530.12</x:v>
       </x:c>
       <x:c r="F82" s="4" t="n">
-        <x:v>17162.97</x:v>
+        <x:v>17221.79</x:v>
       </x:c>
       <x:c r="G82" s="5" t="n">
-        <x:v>23336.0</x:v>
+        <x:v>23416.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A83" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B83" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C83" s="1" t="str">
         <x:v>Castro Urdiales</x:v>
       </x:c>
       <x:c r="D83" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E83" s="4" t="n">
         <x:v>72.58</x:v>
       </x:c>
       <x:c r="F83" s="4" t="n">
         <x:v>534.58</x:v>
       </x:c>
       <x:c r="G83" s="5" t="n">
         <x:v>727.0</x:v>
       </x:c>
     </x:row>
@@ -7493,106 +7493,106 @@
       </x:c>
       <x:c r="D88" s="3" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E88" s="4" t="n">
         <x:v>1255.97</x:v>
       </x:c>
       <x:c r="F88" s="4" t="n">
         <x:v>3425.60</x:v>
       </x:c>
       <x:c r="G88" s="5" t="n">
         <x:v>4657.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A89" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B89" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C89" s="1" t="str">
         <x:v>Santoña</x:v>
       </x:c>
       <x:c r="D89" s="3" t="n">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E89" s="4" t="n">
-        <x:v>1715.67</x:v>
+        <x:v>1784.60</x:v>
       </x:c>
       <x:c r="F89" s="4" t="n">
-        <x:v>4769.78</x:v>
+        <x:v>4828.60</x:v>
       </x:c>
       <x:c r="G89" s="5" t="n">
-        <x:v>6485.3</x:v>
+        <x:v>6565.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A90" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B90" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C90" s="1" t="str">
         <x:v>Suances</x:v>
       </x:c>
       <x:c r="D90" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E90" s="4" t="n">
         <x:v>171.13</x:v>
       </x:c>
       <x:c r="F90" s="4" t="n">
         <x:v>681.68</x:v>
       </x:c>
       <x:c r="G90" s="5" t="n">
         <x:v>926.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A91" s="1" t="str">
         <x:v>CATALUÑA</x:v>
       </x:c>
       <x:c r="B91" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C91" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D91" s="3" t="n">
-        <x:v>570</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="E91" s="4" t="n">
-        <x:v>15036.92</x:v>
+        <x:v>15022.08</x:v>
       </x:c>
       <x:c r="F91" s="4" t="n">
-        <x:v>68923.80</x:v>
+        <x:v>68820.86</x:v>
       </x:c>
       <x:c r="G91" s="5" t="n">
-        <x:v>93715.2</x:v>
+        <x:v>93575.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A92" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B92" s="1" t="str">
         <x:v>BARCELONA</x:v>
       </x:c>
       <x:c r="C92" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D92" s="3" t="n">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E92" s="4" t="n">
         <x:v>3541.05</x:v>
       </x:c>
       <x:c r="F92" s="4" t="n">
         <x:v>15496.19</x:v>
       </x:c>
       <x:c r="G92" s="5" t="n">
         <x:v>21070.1</x:v>
       </x:c>
     </x:row>
@@ -7999,60 +7999,60 @@
       </x:c>
       <x:c r="D110" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E110" s="4" t="n">
         <x:v>79.43</x:v>
       </x:c>
       <x:c r="F110" s="4" t="n">
         <x:v>647.58</x:v>
       </x:c>
       <x:c r="G110" s="5" t="n">
         <x:v>880.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A111" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B111" s="1" t="str">
         <x:v>TARRAGONA</x:v>
       </x:c>
       <x:c r="C111" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D111" s="3" t="n">
-        <x:v>248</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E111" s="4" t="n">
-        <x:v>6400.99</x:v>
+        <x:v>6386.15</x:v>
       </x:c>
       <x:c r="F111" s="4" t="n">
-        <x:v>31195.55</x:v>
+        <x:v>31092.61</x:v>
       </x:c>
       <x:c r="G111" s="5" t="n">
-        <x:v>42416.5</x:v>
+        <x:v>42276.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A112" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B112" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C112" s="1" t="str">
         <x:v>Ampolla</x:v>
       </x:c>
       <x:c r="D112" s="3" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E112" s="4" t="n">
         <x:v>50.25</x:v>
       </x:c>
       <x:c r="F112" s="4" t="n">
         <x:v>452.63</x:v>
       </x:c>
       <x:c r="G112" s="5" t="n">
         <x:v>615.5</x:v>
       </x:c>
     </x:row>
@@ -8160,60 +8160,60 @@
       </x:c>
       <x:c r="D117" s="3" t="n">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E117" s="4" t="n">
         <x:v>2323.32</x:v>
       </x:c>
       <x:c r="F117" s="4" t="n">
         <x:v>13013.65</x:v>
       </x:c>
       <x:c r="G117" s="5" t="n">
         <x:v>17694.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A118" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B118" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C118" s="1" t="str">
         <x:v>San Carlos de la Rápita</x:v>
       </x:c>
       <x:c r="D118" s="3" t="n">
-        <x:v>98</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E118" s="4" t="n">
-        <x:v>1744.33</x:v>
+        <x:v>1729.49</x:v>
       </x:c>
       <x:c r="F118" s="4" t="n">
-        <x:v>7585.79</x:v>
+        <x:v>7482.85</x:v>
       </x:c>
       <x:c r="G118" s="5" t="n">
-        <x:v>10314.8</x:v>
+        <x:v>10174.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A119" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B119" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C119" s="1" t="str">
         <x:v>Tarragona</x:v>
       </x:c>
       <x:c r="D119" s="3" t="n">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E119" s="4" t="n">
         <x:v>1454.21</x:v>
       </x:c>
       <x:c r="F119" s="4" t="n">
         <x:v>5751.71</x:v>
       </x:c>
       <x:c r="G119" s="5" t="n">
         <x:v>7820.3</x:v>
       </x:c>
     </x:row>
@@ -8229,175 +8229,175 @@
       </x:c>
       <x:c r="D120" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E120" s="4" t="n">
         <x:v>41.68</x:v>
       </x:c>
       <x:c r="F120" s="4" t="n">
         <x:v>196.11</x:v>
       </x:c>
       <x:c r="G120" s="5" t="n">
         <x:v>266.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A121" s="1" t="str">
         <x:v>CEUTA</x:v>
       </x:c>
       <x:c r="B121" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C121" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D121" s="3" t="n">
-        <x:v>8</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="E121" s="4" t="n">
-        <x:v>2207.09</x:v>
+        <x:v>35.09</x:v>
       </x:c>
       <x:c r="F121" s="4" t="n">
-        <x:v>3266.65</x:v>
+        <x:v>266.84</x:v>
       </x:c>
       <x:c r="G121" s="5" t="n">
-        <x:v>4441.4</x:v>
+        <x:v>362.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A122" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B122" s="1" t="str">
         <x:v>CEUTA</x:v>
       </x:c>
       <x:c r="C122" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D122" s="3" t="n">
-        <x:v>8</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="E122" s="4" t="n">
-        <x:v>2207.09</x:v>
+        <x:v>35.09</x:v>
       </x:c>
       <x:c r="F122" s="4" t="n">
-        <x:v>3266.65</x:v>
+        <x:v>266.84</x:v>
       </x:c>
       <x:c r="G122" s="5" t="n">
-        <x:v>4441.4</x:v>
+        <x:v>362.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A123" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B123" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C123" s="1" t="str">
         <x:v>Ceuta</x:v>
       </x:c>
       <x:c r="D123" s="3" t="n">
-        <x:v>8</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="E123" s="4" t="n">
-        <x:v>2207.09</x:v>
+        <x:v>35.09</x:v>
       </x:c>
       <x:c r="F123" s="4" t="n">
-        <x:v>3266.65</x:v>
+        <x:v>266.84</x:v>
       </x:c>
       <x:c r="G123" s="5" t="n">
-        <x:v>4441.4</x:v>
+        <x:v>362.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A124" s="1" t="str">
         <x:v>COMUNITAT VALENCIANA</x:v>
       </x:c>
       <x:c r="B124" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C124" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D124" s="3" t="n">
         <x:v>454</x:v>
       </x:c>
       <x:c r="E124" s="4" t="n">
-        <x:v>16466.15</x:v>
+        <x:v>16464.67</x:v>
       </x:c>
       <x:c r="F124" s="4" t="n">
-        <x:v>57878.83</x:v>
+        <x:v>57862.65</x:v>
       </x:c>
       <x:c r="G124" s="5" t="n">
-        <x:v>78697.6</x:v>
+        <x:v>78675.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A125" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B125" s="1" t="str">
         <x:v>ALICANTE/ALACANT</x:v>
       </x:c>
       <x:c r="C125" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D125" s="3" t="n">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E125" s="4" t="n">
-        <x:v>9905.03</x:v>
+        <x:v>9906.31</x:v>
       </x:c>
       <x:c r="F125" s="4" t="n">
-        <x:v>32499.37</x:v>
+        <x:v>32515.54</x:v>
       </x:c>
       <x:c r="G125" s="5" t="n">
-        <x:v>44188.6</x:v>
+        <x:v>44210.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A126" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B126" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C126" s="1" t="str">
         <x:v>Alicante</x:v>
       </x:c>
       <x:c r="D126" s="3" t="n">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="E126" s="4" t="n">
-        <x:v>13.05</x:v>
+        <x:v>8.77</x:v>
       </x:c>
       <x:c r="F126" s="4" t="n">
-        <x:v>78.67</x:v>
+        <x:v>38.23</x:v>
       </x:c>
       <x:c r="G126" s="5" t="n">
-        <x:v>107.0</x:v>
+        <x:v>52.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A127" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B127" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C127" s="1" t="str">
         <x:v>Altea</x:v>
       </x:c>
       <x:c r="D127" s="3" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E127" s="4" t="n">
         <x:v>1218.63</x:v>
       </x:c>
       <x:c r="F127" s="4" t="n">
         <x:v>3435.03</x:v>
       </x:c>
       <x:c r="G127" s="5" t="n">
         <x:v>4670.4</x:v>
       </x:c>
     </x:row>
@@ -8436,106 +8436,106 @@
       </x:c>
       <x:c r="D129" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E129" s="4" t="n">
         <x:v>811.17</x:v>
       </x:c>
       <x:c r="F129" s="4" t="n">
         <x:v>2589.56</x:v>
       </x:c>
       <x:c r="G129" s="5" t="n">
         <x:v>3520.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A130" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B130" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C130" s="1" t="str">
         <x:v>Campello</x:v>
       </x:c>
       <x:c r="D130" s="3" t="n">
-        <x:v>5</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="E130" s="4" t="n">
-        <x:v>24.94</x:v>
+        <x:v>29.22</x:v>
       </x:c>
       <x:c r="F130" s="4" t="n">
-        <x:v>180.83</x:v>
+        <x:v>221.27</x:v>
       </x:c>
       <x:c r="G130" s="5" t="n">
-        <x:v>246.0</x:v>
+        <x:v>301.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A131" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B131" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C131" s="1" t="str">
         <x:v>Denia</x:v>
       </x:c>
       <x:c r="D131" s="3" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E131" s="4" t="n">
         <x:v>1098.80</x:v>
       </x:c>
       <x:c r="F131" s="4" t="n">
         <x:v>4002.02</x:v>
       </x:c>
       <x:c r="G131" s="5" t="n">
         <x:v>5441.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A132" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B132" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C132" s="1" t="str">
         <x:v>Guardamar del Segura</x:v>
       </x:c>
       <x:c r="D132" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E132" s="4" t="n">
         <x:v>29.39</x:v>
       </x:c>
       <x:c r="F132" s="4" t="n">
-        <x:v>291.13</x:v>
+        <x:v>288.91</x:v>
       </x:c>
       <x:c r="G132" s="5" t="n">
-        <x:v>395.8</x:v>
+        <x:v>392.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A133" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B133" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C133" s="1" t="str">
         <x:v>Isla de Tabarca</x:v>
       </x:c>
       <x:c r="D133" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E133" s="4" t="n">
         <x:v>42.42</x:v>
       </x:c>
       <x:c r="F133" s="4" t="n">
         <x:v>400.28</x:v>
       </x:c>
       <x:c r="G133" s="5" t="n">
         <x:v>544.3</x:v>
       </x:c>
     </x:row>
@@ -8574,60 +8574,60 @@
       </x:c>
       <x:c r="D135" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E135" s="4" t="n">
         <x:v>11.16</x:v>
       </x:c>
       <x:c r="F135" s="4" t="n">
         <x:v>80.88</x:v>
       </x:c>
       <x:c r="G135" s="5" t="n">
         <x:v>110.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A136" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B136" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C136" s="1" t="str">
         <x:v>Santa Pola</x:v>
       </x:c>
       <x:c r="D136" s="3" t="n">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E136" s="4" t="n">
-        <x:v>3871.55</x:v>
+        <x:v>3872.83</x:v>
       </x:c>
       <x:c r="F136" s="4" t="n">
-        <x:v>11615.35</x:v>
+        <x:v>11633.74</x:v>
       </x:c>
       <x:c r="G136" s="5" t="n">
-        <x:v>15793.3</x:v>
+        <x:v>15818.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A137" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B137" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C137" s="1" t="str">
         <x:v>Torrevieja</x:v>
       </x:c>
       <x:c r="D137" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E137" s="4" t="n">
         <x:v>117.19</x:v>
       </x:c>
       <x:c r="F137" s="4" t="n">
         <x:v>624.05</x:v>
       </x:c>
       <x:c r="G137" s="5" t="n">
         <x:v>848.5</x:v>
       </x:c>
     </x:row>
@@ -8781,83 +8781,83 @@
       </x:c>
       <x:c r="D144" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E144" s="4" t="n">
         <x:v>628.90</x:v>
       </x:c>
       <x:c r="F144" s="4" t="n">
         <x:v>2835.18</x:v>
       </x:c>
       <x:c r="G144" s="5" t="n">
         <x:v>3855.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A145" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B145" s="1" t="str">
         <x:v>VALENCIA/VALÈNCIA</x:v>
       </x:c>
       <x:c r="C145" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D145" s="3" t="n">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E145" s="4" t="n">
-        <x:v>1524.94</x:v>
+        <x:v>1522.18</x:v>
       </x:c>
       <x:c r="F145" s="4" t="n">
-        <x:v>6702.64</x:v>
+        <x:v>6670.29</x:v>
       </x:c>
       <x:c r="G145" s="5" t="n">
-        <x:v>9113.9</x:v>
+        <x:v>9069.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A146" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B146" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C146" s="1" t="str">
         <x:v>Cullera</x:v>
       </x:c>
       <x:c r="D146" s="3" t="n">
-        <x:v>33</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E146" s="4" t="n">
-        <x:v>737.47</x:v>
+        <x:v>734.71</x:v>
       </x:c>
       <x:c r="F146" s="4" t="n">
-        <x:v>3134.91</x:v>
+        <x:v>3102.56</x:v>
       </x:c>
       <x:c r="G146" s="5" t="n">
-        <x:v>4262.6</x:v>
+        <x:v>4218.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A147" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B147" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C147" s="1" t="str">
         <x:v>Gandia</x:v>
       </x:c>
       <x:c r="D147" s="3" t="n">
         <x:v>29</x:v>
       </x:c>
       <x:c r="E147" s="4" t="n">
         <x:v>440.53</x:v>
       </x:c>
       <x:c r="F147" s="4" t="n">
         <x:v>2076.95</x:v>
       </x:c>
       <x:c r="G147" s="5" t="n">
         <x:v>2824.2</x:v>
       </x:c>
     </x:row>
@@ -8896,83 +8896,83 @@
       </x:c>
       <x:c r="D149" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E149" s="4" t="n">
         <x:v>335.12</x:v>
       </x:c>
       <x:c r="F149" s="4" t="n">
         <x:v>1401.04</x:v>
       </x:c>
       <x:c r="G149" s="5" t="n">
         <x:v>1905.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A150" s="1" t="str">
         <x:v>GALICIA</x:v>
       </x:c>
       <x:c r="B150" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C150" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D150" s="3" t="n">
-        <x:v>4106</x:v>
+        <x:v>4096</x:v>
       </x:c>
       <x:c r="E150" s="4" t="n">
-        <x:v>132030.04</x:v>
+        <x:v>131727.03</x:v>
       </x:c>
       <x:c r="F150" s="4" t="n">
-        <x:v>275358.49</x:v>
+        <x:v>274918.90</x:v>
       </x:c>
       <x:c r="G150" s="5" t="n">
-        <x:v>374412.3</x:v>
+        <x:v>373814.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A151" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B151" s="1" t="str">
         <x:v>A CORUÑA</x:v>
       </x:c>
       <x:c r="C151" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D151" s="3" t="n">
-        <x:v>2129</x:v>
+        <x:v>2124</x:v>
       </x:c>
       <x:c r="E151" s="4" t="n">
-        <x:v>28918.02</x:v>
+        <x:v>28839.20</x:v>
       </x:c>
       <x:c r="F151" s="4" t="n">
-        <x:v>93791.72</x:v>
+        <x:v>93651.33</x:v>
       </x:c>
       <x:c r="G151" s="5" t="n">
-        <x:v>127536.3</x:v>
+        <x:v>127345.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A152" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B152" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C152" s="1" t="str">
         <x:v>Ares</x:v>
       </x:c>
       <x:c r="D152" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E152" s="4" t="n">
         <x:v>260.17</x:v>
       </x:c>
       <x:c r="F152" s="4" t="n">
         <x:v>710.27</x:v>
       </x:c>
       <x:c r="G152" s="5" t="n">
         <x:v>965.7</x:v>
       </x:c>
     </x:row>
@@ -9014,80 +9014,80 @@
       </x:c>
       <x:c r="E154" s="4" t="n">
         <x:v>94.27</x:v>
       </x:c>
       <x:c r="F154" s="4" t="n">
         <x:v>1719.22</x:v>
       </x:c>
       <x:c r="G154" s="5" t="n">
         <x:v>2338.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A155" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B155" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C155" s="1" t="str">
         <x:v>Camariñas</x:v>
       </x:c>
       <x:c r="D155" s="3" t="n">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E155" s="4" t="n">
-        <x:v>1331.57</x:v>
+        <x:v>1332.33</x:v>
       </x:c>
       <x:c r="F155" s="4" t="n">
         <x:v>5011.71</x:v>
       </x:c>
       <x:c r="G155" s="5" t="n">
         <x:v>6814.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A156" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B156" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C156" s="1" t="str">
         <x:v>Camelle</x:v>
       </x:c>
       <x:c r="D156" s="3" t="n">
-        <x:v>41</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E156" s="4" t="n">
-        <x:v>103.31</x:v>
+        <x:v>95.35</x:v>
       </x:c>
       <x:c r="F156" s="4" t="n">
-        <x:v>1036.15</x:v>
+        <x:v>963.36</x:v>
       </x:c>
       <x:c r="G156" s="5" t="n">
-        <x:v>1409.1</x:v>
+        <x:v>1310.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A157" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B157" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C157" s="1" t="str">
         <x:v>Cariño</x:v>
       </x:c>
       <x:c r="D157" s="3" t="n">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E157" s="4" t="n">
         <x:v>291.18</x:v>
       </x:c>
       <x:c r="F157" s="4" t="n">
         <x:v>1105.29</x:v>
       </x:c>
       <x:c r="G157" s="5" t="n">
         <x:v>1503.0</x:v>
       </x:c>
     </x:row>
@@ -9129,103 +9129,103 @@
       </x:c>
       <x:c r="E159" s="4" t="n">
         <x:v>15.67</x:v>
       </x:c>
       <x:c r="F159" s="4" t="n">
         <x:v>98.53</x:v>
       </x:c>
       <x:c r="G159" s="5" t="n">
         <x:v>134.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A160" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B160" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C160" s="1" t="str">
         <x:v>Cedeira</x:v>
       </x:c>
       <x:c r="D160" s="3" t="n">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E160" s="4" t="n">
-        <x:v>1134.90</x:v>
+        <x:v>1188.86</x:v>
       </x:c>
       <x:c r="F160" s="4" t="n">
-        <x:v>3598.28</x:v>
+        <x:v>3824.75</x:v>
       </x:c>
       <x:c r="G160" s="5" t="n">
-        <x:v>4893.0</x:v>
+        <x:v>5200.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A161" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B161" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C161" s="1" t="str">
         <x:v>Corcubión</x:v>
       </x:c>
       <x:c r="D161" s="3" t="n">
-        <x:v>27</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E161" s="4" t="n">
-        <x:v>207.58</x:v>
+        <x:v>205.49</x:v>
       </x:c>
       <x:c r="F161" s="4" t="n">
-        <x:v>1002.30</x:v>
+        <x:v>983.92</x:v>
       </x:c>
       <x:c r="G161" s="5" t="n">
-        <x:v>1362.9</x:v>
+        <x:v>1337.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A162" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B162" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C162" s="1" t="str">
         <x:v>Corme</x:v>
       </x:c>
       <x:c r="D162" s="3" t="n">
-        <x:v>25</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E162" s="4" t="n">
-        <x:v>153.09</x:v>
+        <x:v>143.37</x:v>
       </x:c>
       <x:c r="F162" s="4" t="n">
-        <x:v>777.23</x:v>
+        <x:v>708.11</x:v>
       </x:c>
       <x:c r="G162" s="5" t="n">
-        <x:v>1056.9</x:v>
+        <x:v>962.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A163" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B163" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C163" s="1" t="str">
         <x:v>Corrubedo</x:v>
       </x:c>
       <x:c r="D163" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E163" s="4" t="n">
         <x:v>18.65</x:v>
       </x:c>
       <x:c r="F163" s="4" t="n">
         <x:v>226.47</x:v>
       </x:c>
       <x:c r="G163" s="5" t="n">
         <x:v>308.0</x:v>
       </x:c>
     </x:row>
@@ -9264,83 +9264,83 @@
       </x:c>
       <x:c r="D165" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E165" s="4" t="n">
         <x:v>10.26</x:v>
       </x:c>
       <x:c r="F165" s="4" t="n">
         <x:v>100.16</x:v>
       </x:c>
       <x:c r="G165" s="5" t="n">
         <x:v>136.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A166" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B166" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C166" s="1" t="str">
         <x:v>Ferrol</x:v>
       </x:c>
       <x:c r="D166" s="3" t="n">
-        <x:v>112</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E166" s="4" t="n">
-        <x:v>194.18</x:v>
+        <x:v>191.60</x:v>
       </x:c>
       <x:c r="F166" s="4" t="n">
-        <x:v>2340.19</x:v>
+        <x:v>2314.45</x:v>
       </x:c>
       <x:c r="G166" s="5" t="n">
-        <x:v>3182.5</x:v>
+        <x:v>3147.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A167" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B167" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C167" s="1" t="str">
         <x:v>Finisterre</x:v>
       </x:c>
       <x:c r="D167" s="3" t="n">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E167" s="4" t="n">
         <x:v>400.65</x:v>
       </x:c>
       <x:c r="F167" s="4" t="n">
-        <x:v>2278.51</x:v>
+        <x:v>2289.54</x:v>
       </x:c>
       <x:c r="G167" s="5" t="n">
-        <x:v>3098.6</x:v>
+        <x:v>3113.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A168" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B168" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C168" s="1" t="str">
         <x:v>La Coruña</x:v>
       </x:c>
       <x:c r="D168" s="3" t="n">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E168" s="4" t="n">
         <x:v>6923.70</x:v>
       </x:c>
       <x:c r="F168" s="4" t="n">
         <x:v>14161.28</x:v>
       </x:c>
       <x:c r="G168" s="5" t="n">
         <x:v>19254.7</x:v>
       </x:c>
     </x:row>
@@ -9356,106 +9356,106 @@
       </x:c>
       <x:c r="D169" s="3" t="n">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E169" s="4" t="n">
         <x:v>78.70</x:v>
       </x:c>
       <x:c r="F169" s="4" t="n">
         <x:v>1191.08</x:v>
       </x:c>
       <x:c r="G169" s="5" t="n">
         <x:v>1619.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A170" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B170" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C170" s="1" t="str">
         <x:v>Lage</x:v>
       </x:c>
       <x:c r="D170" s="3" t="n">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E170" s="4" t="n">
-        <x:v>510.07</x:v>
+        <x:v>517.21</x:v>
       </x:c>
       <x:c r="F170" s="4" t="n">
-        <x:v>2218.23</x:v>
+        <x:v>2238.81</x:v>
       </x:c>
       <x:c r="G170" s="5" t="n">
-        <x:v>3016.5</x:v>
+        <x:v>3044.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A171" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B171" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C171" s="1" t="str">
         <x:v>Lira-Carnota</x:v>
       </x:c>
       <x:c r="D171" s="3" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E171" s="4" t="n">
         <x:v>100.29</x:v>
       </x:c>
       <x:c r="F171" s="4" t="n">
         <x:v>701.81</x:v>
       </x:c>
       <x:c r="G171" s="5" t="n">
         <x:v>954.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A172" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B172" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C172" s="1" t="str">
         <x:v>Lorbe</x:v>
       </x:c>
       <x:c r="D172" s="3" t="n">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="E172" s="4" t="n">
-        <x:v>101.06</x:v>
+        <x:v>110.47</x:v>
       </x:c>
       <x:c r="F172" s="4" t="n">
-        <x:v>516.17</x:v>
+        <x:v>580.14</x:v>
       </x:c>
       <x:c r="G172" s="5" t="n">
-        <x:v>702.0</x:v>
+        <x:v>789.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A173" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B173" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C173" s="1" t="str">
         <x:v>Malpica de Bergantiños</x:v>
       </x:c>
       <x:c r="D173" s="3" t="n">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E173" s="4" t="n">
         <x:v>754.43</x:v>
       </x:c>
       <x:c r="F173" s="4" t="n">
         <x:v>3180.74</x:v>
       </x:c>
       <x:c r="G173" s="5" t="n">
         <x:v>4324.9</x:v>
       </x:c>
     </x:row>
@@ -9540,83 +9540,83 @@
       </x:c>
       <x:c r="D177" s="3" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="E177" s="4" t="n">
         <x:v>588.11</x:v>
       </x:c>
       <x:c r="F177" s="4" t="n">
         <x:v>1615.14</x:v>
       </x:c>
       <x:c r="G177" s="5" t="n">
         <x:v>2196.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A178" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B178" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C178" s="1" t="str">
         <x:v>Muros</x:v>
       </x:c>
       <x:c r="D178" s="3" t="n">
-        <x:v>58</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E178" s="4" t="n">
-        <x:v>871.88</x:v>
+        <x:v>825.76</x:v>
       </x:c>
       <x:c r="F178" s="4" t="n">
-        <x:v>2789.70</x:v>
+        <x:v>2741.91</x:v>
       </x:c>
       <x:c r="G178" s="5" t="n">
-        <x:v>3793.3</x:v>
+        <x:v>3728.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A179" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B179" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C179" s="1" t="str">
         <x:v>Noia</x:v>
       </x:c>
       <x:c r="D179" s="3" t="n">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="E179" s="4" t="n">
-        <x:v>654.15</x:v>
+        <x:v>656.74</x:v>
       </x:c>
       <x:c r="F179" s="4" t="n">
-        <x:v>7047.42</x:v>
+        <x:v>7111.45</x:v>
       </x:c>
       <x:c r="G179" s="5" t="n">
-        <x:v>9584.0</x:v>
+        <x:v>9671.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A180" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B180" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C180" s="1" t="str">
         <x:v>O Freixo</x:v>
       </x:c>
       <x:c r="D180" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E180" s="4" t="n">
         <x:v>3.24</x:v>
       </x:c>
       <x:c r="F180" s="4" t="n">
         <x:v>34.56</x:v>
       </x:c>
       <x:c r="G180" s="5" t="n">
         <x:v>47.0</x:v>
       </x:c>
     </x:row>
@@ -9632,60 +9632,60 @@
       </x:c>
       <x:c r="D181" s="3" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E181" s="4" t="n">
         <x:v>22.97</x:v>
       </x:c>
       <x:c r="F181" s="4" t="n">
         <x:v>282.67</x:v>
       </x:c>
       <x:c r="G181" s="5" t="n">
         <x:v>384.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A182" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B182" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C182" s="1" t="str">
         <x:v>Portosín</x:v>
       </x:c>
       <x:c r="D182" s="3" t="n">
-        <x:v>53</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E182" s="4" t="n">
-        <x:v>1527.17</x:v>
+        <x:v>1448.17</x:v>
       </x:c>
       <x:c r="F182" s="4" t="n">
-        <x:v>5403.88</x:v>
+        <x:v>5135.50</x:v>
       </x:c>
       <x:c r="G182" s="5" t="n">
-        <x:v>7347.7</x:v>
+        <x:v>6982.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A183" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B183" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C183" s="1" t="str">
         <x:v>Puentedeume</x:v>
       </x:c>
       <x:c r="D183" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E183" s="4" t="n">
         <x:v>160.78</x:v>
       </x:c>
       <x:c r="F183" s="4" t="n">
         <x:v>656.07</x:v>
       </x:c>
       <x:c r="G183" s="5" t="n">
         <x:v>892.1</x:v>
       </x:c>
     </x:row>
@@ -9701,198 +9701,198 @@
       </x:c>
       <x:c r="D184" s="3" t="n">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E184" s="4" t="n">
         <x:v>324.92</x:v>
       </x:c>
       <x:c r="F184" s="4" t="n">
         <x:v>1430.15</x:v>
       </x:c>
       <x:c r="G184" s="5" t="n">
         <x:v>1944.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A185" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B185" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C185" s="1" t="str">
         <x:v>Rianjo</x:v>
       </x:c>
       <x:c r="D185" s="3" t="n">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E185" s="4" t="n">
-        <x:v>337.67</x:v>
+        <x:v>333.62</x:v>
       </x:c>
       <x:c r="F185" s="4" t="n">
-        <x:v>3777.34</x:v>
+        <x:v>3759.69</x:v>
       </x:c>
       <x:c r="G185" s="5" t="n">
-        <x:v>5137.2</x:v>
+        <x:v>5113.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A186" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B186" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C186" s="1" t="str">
         <x:v>Sada</x:v>
       </x:c>
       <x:c r="D186" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E186" s="4" t="n">
         <x:v>305.31</x:v>
       </x:c>
       <x:c r="F186" s="4" t="n">
         <x:v>1416.11</x:v>
       </x:c>
       <x:c r="G186" s="5" t="n">
         <x:v>1925.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A187" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B187" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C187" s="1" t="str">
         <x:v>Santa Eugenia de Riveira</x:v>
       </x:c>
       <x:c r="D187" s="3" t="n">
-        <x:v>235</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E187" s="4" t="n">
-        <x:v>10895.66</x:v>
+        <x:v>10894.50</x:v>
       </x:c>
       <x:c r="F187" s="4" t="n">
-        <x:v>22684.96</x:v>
+        <x:v>22678.34</x:v>
       </x:c>
       <x:c r="G187" s="5" t="n">
-        <x:v>30844.3</x:v>
+        <x:v>30835.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A188" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B188" s="1" t="str">
         <x:v>LUGO</x:v>
       </x:c>
       <x:c r="C188" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D188" s="3" t="n">
-        <x:v>161</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E188" s="4" t="n">
-        <x:v>26401.93</x:v>
+        <x:v>26158.49</x:v>
       </x:c>
       <x:c r="F188" s="4" t="n">
-        <x:v>46336.44</x:v>
+        <x:v>45966.59</x:v>
       </x:c>
       <x:c r="G188" s="5" t="n">
-        <x:v>63001.0</x:v>
+        <x:v>62498.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A189" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B189" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C189" s="1" t="str">
         <x:v>Barquero-Bares</x:v>
       </x:c>
       <x:c r="D189" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E189" s="4" t="n">
         <x:v>18.78</x:v>
       </x:c>
       <x:c r="F189" s="4" t="n">
         <x:v>101.46</x:v>
       </x:c>
       <x:c r="G189" s="5" t="n">
         <x:v>138.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A190" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B190" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C190" s="1" t="str">
         <x:v>Burela</x:v>
       </x:c>
       <x:c r="D190" s="3" t="n">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E190" s="4" t="n">
-        <x:v>12482.03</x:v>
+        <x:v>12245.73</x:v>
       </x:c>
       <x:c r="F190" s="4" t="n">
-        <x:v>21059.88</x:v>
+        <x:v>20712.09</x:v>
       </x:c>
       <x:c r="G190" s="5" t="n">
-        <x:v>28634.0</x:v>
+        <x:v>28161.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A191" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B191" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C191" s="1" t="str">
         <x:v>Cillero</x:v>
       </x:c>
       <x:c r="D191" s="3" t="n">
-        <x:v>53</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E191" s="4" t="n">
-        <x:v>13158.60</x:v>
+        <x:v>13151.46</x:v>
       </x:c>
       <x:c r="F191" s="4" t="n">
-        <x:v>23439.92</x:v>
+        <x:v>23417.86</x:v>
       </x:c>
       <x:c r="G191" s="5" t="n">
-        <x:v>31869.8</x:v>
+        <x:v>31839.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A192" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B192" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C192" s="1" t="str">
         <x:v>Foz</x:v>
       </x:c>
       <x:c r="D192" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E192" s="4" t="n">
         <x:v>186.68</x:v>
       </x:c>
       <x:c r="F192" s="4" t="n">
         <x:v>507.36</x:v>
       </x:c>
       <x:c r="G192" s="5" t="n">
         <x:v>689.8</x:v>
       </x:c>
     </x:row>
@@ -9954,60 +9954,60 @@
       </x:c>
       <x:c r="D195" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E195" s="4" t="n">
         <x:v>61.36</x:v>
       </x:c>
       <x:c r="F195" s="4" t="n">
         <x:v>273.53</x:v>
       </x:c>
       <x:c r="G195" s="5" t="n">
         <x:v>371.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A196" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B196" s="1" t="str">
         <x:v>PONTEVEDRA</x:v>
       </x:c>
       <x:c r="C196" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D196" s="3" t="n">
-        <x:v>1816</x:v>
+        <x:v>1813</x:v>
       </x:c>
       <x:c r="E196" s="4" t="n">
-        <x:v>76710.09</x:v>
+        <x:v>76729.34</x:v>
       </x:c>
       <x:c r="F196" s="4" t="n">
-        <x:v>135230.33</x:v>
+        <x:v>135300.98</x:v>
       </x:c>
       <x:c r="G196" s="5" t="n">
-        <x:v>183875.0</x:v>
+        <x:v>183971.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A197" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B197" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C197" s="1" t="str">
         <x:v>Aldan-Hio</x:v>
       </x:c>
       <x:c r="D197" s="3" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E197" s="4" t="n">
         <x:v>55.72</x:v>
       </x:c>
       <x:c r="F197" s="4" t="n">
         <x:v>528.34</x:v>
       </x:c>
       <x:c r="G197" s="5" t="n">
         <x:v>718.5</x:v>
       </x:c>
     </x:row>
@@ -10023,290 +10023,290 @@
       </x:c>
       <x:c r="D198" s="3" t="n">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E198" s="4" t="n">
         <x:v>58.17</x:v>
       </x:c>
       <x:c r="F198" s="4" t="n">
         <x:v>1044.03</x:v>
       </x:c>
       <x:c r="G198" s="5" t="n">
         <x:v>1419.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A199" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B199" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C199" s="1" t="str">
         <x:v>Bayona</x:v>
       </x:c>
       <x:c r="D199" s="3" t="n">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E199" s="4" t="n">
-        <x:v>185.96</x:v>
+        <x:v>188.05</x:v>
       </x:c>
       <x:c r="F199" s="4" t="n">
-        <x:v>1804.64</x:v>
+        <x:v>1823.02</x:v>
       </x:c>
       <x:c r="G199" s="5" t="n">
-        <x:v>2454.1</x:v>
+        <x:v>2479.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A200" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B200" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C200" s="1" t="str">
         <x:v>Bueu</x:v>
       </x:c>
       <x:c r="D200" s="3" t="n">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E200" s="4" t="n">
         <x:v>568.42</x:v>
       </x:c>
       <x:c r="F200" s="4" t="n">
-        <x:v>3847.33</x:v>
+        <x:v>3851.03</x:v>
       </x:c>
       <x:c r="G200" s="5" t="n">
-        <x:v>5232.0</x:v>
+        <x:v>5237.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A201" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B201" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C201" s="1" t="str">
         <x:v>Cambados</x:v>
       </x:c>
       <x:c r="D201" s="3" t="n">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E201" s="4" t="n">
-        <x:v>1091.74</x:v>
+        <x:v>1097.93</x:v>
       </x:c>
       <x:c r="F201" s="4" t="n">
-        <x:v>6474.80</x:v>
+        <x:v>6504.21</x:v>
       </x:c>
       <x:c r="G201" s="5" t="n">
-        <x:v>8805.4</x:v>
+        <x:v>8845.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A202" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B202" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C202" s="1" t="str">
         <x:v>Campelo</x:v>
       </x:c>
       <x:c r="D202" s="3" t="n">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E202" s="4" t="n">
         <x:v>35.46</x:v>
       </x:c>
       <x:c r="F202" s="4" t="n">
         <x:v>500.62</x:v>
       </x:c>
       <x:c r="G202" s="5" t="n">
         <x:v>680.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A203" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B203" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C203" s="1" t="str">
         <x:v>Cangas</x:v>
       </x:c>
       <x:c r="D203" s="3" t="n">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E203" s="4" t="n">
-        <x:v>6101.77</x:v>
+        <x:v>6131.77</x:v>
       </x:c>
       <x:c r="F203" s="4" t="n">
         <x:v>10359.29</x:v>
       </x:c>
       <x:c r="G203" s="5" t="n">
         <x:v>14085.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A204" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B204" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C204" s="1" t="str">
         <x:v>Carril</x:v>
       </x:c>
       <x:c r="D204" s="3" t="n">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E204" s="4" t="n">
         <x:v>57.53</x:v>
       </x:c>
       <x:c r="F204" s="4" t="n">
-        <x:v>770.66</x:v>
+        <x:v>766.98</x:v>
       </x:c>
       <x:c r="G204" s="5" t="n">
-        <x:v>1048.1</x:v>
+        <x:v>1043.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A205" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B205" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C205" s="1" t="str">
         <x:v>Combarro</x:v>
       </x:c>
       <x:c r="D205" s="3" t="n">
-        <x:v>58</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E205" s="4" t="n">
-        <x:v>109.00</x:v>
+        <x:v>102.81</x:v>
       </x:c>
       <x:c r="F205" s="4" t="n">
-        <x:v>1164.96</x:v>
+        <x:v>1135.55</x:v>
       </x:c>
       <x:c r="G205" s="5" t="n">
-        <x:v>1584.3</x:v>
+        <x:v>1544.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A206" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B206" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C206" s="1" t="str">
         <x:v>El Grove</x:v>
       </x:c>
       <x:c r="D206" s="3" t="n">
-        <x:v>141</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E206" s="4" t="n">
-        <x:v>554.53</x:v>
+        <x:v>545.12</x:v>
       </x:c>
       <x:c r="F206" s="4" t="n">
-        <x:v>3919.77</x:v>
+        <x:v>3855.80</x:v>
       </x:c>
       <x:c r="G206" s="5" t="n">
-        <x:v>5330.6</x:v>
+        <x:v>5243.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A207" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B207" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C207" s="1" t="str">
         <x:v>Isla de Arosa</x:v>
       </x:c>
       <x:c r="D207" s="3" t="n">
-        <x:v>377</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E207" s="4" t="n">
-        <x:v>441.35</x:v>
+        <x:v>438.99</x:v>
       </x:c>
       <x:c r="F207" s="4" t="n">
-        <x:v>6590.85</x:v>
+        <x:v>6557.76</x:v>
       </x:c>
       <x:c r="G207" s="5" t="n">
-        <x:v>8963.6</x:v>
+        <x:v>8918.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A208" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B208" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C208" s="1" t="str">
         <x:v>La Guardia</x:v>
       </x:c>
       <x:c r="D208" s="3" t="n">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E208" s="4" t="n">
         <x:v>8887.82</x:v>
       </x:c>
       <x:c r="F208" s="4" t="n">
         <x:v>14670.55</x:v>
       </x:c>
       <x:c r="G208" s="5" t="n">
         <x:v>19946.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A209" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B209" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C209" s="1" t="str">
         <x:v>Marin</x:v>
       </x:c>
       <x:c r="D209" s="3" t="n">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E209" s="4" t="n">
         <x:v>10728.22</x:v>
       </x:c>
       <x:c r="F209" s="4" t="n">
-        <x:v>15182.84</x:v>
+        <x:v>15182.42</x:v>
       </x:c>
       <x:c r="G209" s="5" t="n">
-        <x:v>20643.2</x:v>
+        <x:v>20642.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A210" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B210" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C210" s="1" t="str">
         <x:v>Meira</x:v>
       </x:c>
       <x:c r="D210" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E210" s="4" t="n">
         <x:v>13.61</x:v>
       </x:c>
       <x:c r="F210" s="4" t="n">
         <x:v>149.21</x:v>
       </x:c>
       <x:c r="G210" s="5" t="n">
         <x:v>202.9</x:v>
       </x:c>
     </x:row>
@@ -10443,54 +10443,54 @@
       </x:c>
       <x:c r="F216" s="4" t="n">
         <x:v>89.13</x:v>
       </x:c>
       <x:c r="G216" s="5" t="n">
         <x:v>121.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A217" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B217" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C217" s="1" t="str">
         <x:v>Redondela</x:v>
       </x:c>
       <x:c r="D217" s="3" t="n">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E217" s="4" t="n">
         <x:v>86.06</x:v>
       </x:c>
       <x:c r="F217" s="4" t="n">
-        <x:v>1199.08</x:v>
+        <x:v>1202.76</x:v>
       </x:c>
       <x:c r="G217" s="5" t="n">
-        <x:v>1630.7</x:v>
+        <x:v>1635.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A218" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B218" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C218" s="1" t="str">
         <x:v>Sanjenjo</x:v>
       </x:c>
       <x:c r="D218" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E218" s="4" t="n">
         <x:v>34.52</x:v>
       </x:c>
       <x:c r="F218" s="4" t="n">
         <x:v>380.27</x:v>
       </x:c>
       <x:c r="G218" s="5" t="n">
         <x:v>517.2</x:v>
       </x:c>
     </x:row>
@@ -10506,60 +10506,60 @@
       </x:c>
       <x:c r="D219" s="3" t="n">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E219" s="4" t="n">
         <x:v>33.58</x:v>
       </x:c>
       <x:c r="F219" s="4" t="n">
         <x:v>513.12</x:v>
       </x:c>
       <x:c r="G219" s="5" t="n">
         <x:v>697.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A220" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B220" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C220" s="1" t="str">
         <x:v>Vigo</x:v>
       </x:c>
       <x:c r="D220" s="3" t="n">
-        <x:v>114</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E220" s="4" t="n">
-        <x:v>47006.36</x:v>
+        <x:v>47005.29</x:v>
       </x:c>
       <x:c r="F220" s="4" t="n">
-        <x:v>60621.79</x:v>
+        <x:v>60767.84</x:v>
       </x:c>
       <x:c r="G220" s="5" t="n">
-        <x:v>82422.7</x:v>
+        <x:v>82621.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A221" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B221" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C221" s="1" t="str">
         <x:v>Villagarcia de Arosa</x:v>
       </x:c>
       <x:c r="D221" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E221" s="4" t="n">
         <x:v>0.89</x:v>
       </x:c>
       <x:c r="F221" s="4" t="n">
         <x:v>22.06</x:v>
       </x:c>
       <x:c r="G221" s="5" t="n">
         <x:v>30.0</x:v>
       </x:c>
     </x:row>
@@ -10598,129 +10598,129 @@
       </x:c>
       <x:c r="D223" s="3" t="n">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E223" s="4" t="n">
         <x:v>98.61</x:v>
       </x:c>
       <x:c r="F223" s="4" t="n">
         <x:v>1423.34</x:v>
       </x:c>
       <x:c r="G223" s="5" t="n">
         <x:v>1935.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A224" s="1" t="str">
         <x:v>ILLES BALEARS</x:v>
       </x:c>
       <x:c r="B224" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C224" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D224" s="3" t="n">
-        <x:v>301</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E224" s="4" t="n">
-        <x:v>2591.44</x:v>
+        <x:v>2589.42</x:v>
       </x:c>
       <x:c r="F224" s="4" t="n">
-        <x:v>16316.61</x:v>
+        <x:v>16720.36</x:v>
       </x:c>
       <x:c r="G224" s="5" t="n">
-        <x:v>22188.0</x:v>
+        <x:v>22737.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A225" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B225" s="1" t="str">
         <x:v>ILLES BALEARS</x:v>
       </x:c>
       <x:c r="C225" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D225" s="3" t="n">
-        <x:v>301</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E225" s="4" t="n">
-        <x:v>2591.44</x:v>
+        <x:v>2589.42</x:v>
       </x:c>
       <x:c r="F225" s="4" t="n">
-        <x:v>16316.61</x:v>
+        <x:v>16720.36</x:v>
       </x:c>
       <x:c r="G225" s="5" t="n">
-        <x:v>22188.0</x:v>
+        <x:v>22737.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A226" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B226" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C226" s="1" t="str">
         <x:v>Alcudia</x:v>
       </x:c>
       <x:c r="D226" s="3" t="n">
-        <x:v>32</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E226" s="4" t="n">
-        <x:v>194.79</x:v>
+        <x:v>192.77</x:v>
       </x:c>
       <x:c r="F226" s="4" t="n">
-        <x:v>1636.14</x:v>
+        <x:v>1625.18</x:v>
       </x:c>
       <x:c r="G226" s="5" t="n">
-        <x:v>2224.9</x:v>
+        <x:v>2210.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A227" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B227" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C227" s="1" t="str">
         <x:v>Andraitx</x:v>
       </x:c>
       <x:c r="D227" s="3" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E227" s="4" t="n">
         <x:v>433.42</x:v>
       </x:c>
       <x:c r="F227" s="4" t="n">
-        <x:v>1829.47</x:v>
+        <x:v>2244.18</x:v>
       </x:c>
       <x:c r="G227" s="5" t="n">
-        <x:v>2487.7</x:v>
+        <x:v>3051.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A228" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B228" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C228" s="1" t="str">
         <x:v>Cala Ratjada</x:v>
       </x:c>
       <x:c r="D228" s="3" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E228" s="4" t="n">
         <x:v>214.41</x:v>
       </x:c>
       <x:c r="F228" s="4" t="n">
         <x:v>1211.72</x:v>
       </x:c>
       <x:c r="G228" s="5" t="n">
         <x:v>1647.8</x:v>
       </x:c>
     </x:row>
@@ -11012,129 +11012,129 @@
       </x:c>
       <x:c r="D241" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E241" s="4" t="n">
         <x:v>165.64</x:v>
       </x:c>
       <x:c r="F241" s="4" t="n">
         <x:v>787.35</x:v>
       </x:c>
       <x:c r="G241" s="5" t="n">
         <x:v>1070.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A242" s="1" t="str">
         <x:v>PAÍS VASCO</x:v>
       </x:c>
       <x:c r="B242" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C242" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D242" s="3" t="n">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E242" s="4" t="n">
-        <x:v>74465.70</x:v>
+        <x:v>77295.59</x:v>
       </x:c>
       <x:c r="F242" s="4" t="n">
-        <x:v>122825.70</x:v>
+        <x:v>127238.53</x:v>
       </x:c>
       <x:c r="G242" s="5" t="n">
-        <x:v>166997.1</x:v>
+        <x:v>172996.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A243" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B243" s="1" t="str">
         <x:v>BIZKAIA</x:v>
       </x:c>
       <x:c r="C243" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D243" s="3" t="n">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E243" s="4" t="n">
-        <x:v>64459.28</x:v>
+        <x:v>67298.89</x:v>
       </x:c>
       <x:c r="F243" s="4" t="n">
-        <x:v>96869.20</x:v>
+        <x:v>101362.91</x:v>
       </x:c>
       <x:c r="G243" s="5" t="n">
-        <x:v>131705.9</x:v>
+        <x:v>137815.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A244" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B244" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C244" s="1" t="str">
         <x:v>Armintza</x:v>
       </x:c>
       <x:c r="D244" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E244" s="4" t="n">
         <x:v>34.66</x:v>
       </x:c>
       <x:c r="F244" s="4" t="n">
         <x:v>303.72</x:v>
       </x:c>
       <x:c r="G244" s="5" t="n">
         <x:v>413.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A245" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B245" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C245" s="1" t="str">
         <x:v>Bermeo</x:v>
       </x:c>
       <x:c r="D245" s="3" t="n">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E245" s="4" t="n">
-        <x:v>58439.29</x:v>
+        <x:v>61278.90</x:v>
       </x:c>
       <x:c r="F245" s="4" t="n">
-        <x:v>86351.28</x:v>
+        <x:v>90844.99</x:v>
       </x:c>
       <x:c r="G245" s="5" t="n">
-        <x:v>117405.3</x:v>
+        <x:v>123515.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A246" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B246" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C246" s="1" t="str">
         <x:v>Bilbao</x:v>
       </x:c>
       <x:c r="D246" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E246" s="4" t="n">
         <x:v>1.55</x:v>
       </x:c>
       <x:c r="F246" s="4" t="n">
         <x:v>27.23</x:v>
       </x:c>
       <x:c r="G246" s="5" t="n">
         <x:v>37.0</x:v>
       </x:c>
     </x:row>
@@ -11242,83 +11242,83 @@
       </x:c>
       <x:c r="D251" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E251" s="4" t="n">
         <x:v>244.31</x:v>
       </x:c>
       <x:c r="F251" s="4" t="n">
         <x:v>873.00</x:v>
       </x:c>
       <x:c r="G251" s="5" t="n">
         <x:v>1187.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A252" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B252" s="1" t="str">
         <x:v>GIPUZKOA</x:v>
       </x:c>
       <x:c r="C252" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D252" s="3" t="n">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E252" s="4" t="n">
-        <x:v>10006.42</x:v>
+        <x:v>9996.70</x:v>
       </x:c>
       <x:c r="F252" s="4" t="n">
-        <x:v>25956.50</x:v>
+        <x:v>25875.62</x:v>
       </x:c>
       <x:c r="G252" s="5" t="n">
-        <x:v>35291.2</x:v>
+        <x:v>35181.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A253" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B253" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C253" s="1" t="str">
         <x:v>Fuenterrabia</x:v>
       </x:c>
       <x:c r="D253" s="3" t="n">
-        <x:v>26</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E253" s="4" t="n">
-        <x:v>3166.31</x:v>
+        <x:v>3156.59</x:v>
       </x:c>
       <x:c r="F253" s="4" t="n">
-        <x:v>8724.50</x:v>
+        <x:v>8643.62</x:v>
       </x:c>
       <x:c r="G253" s="5" t="n">
-        <x:v>11862.0</x:v>
+        <x:v>11752.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A254" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B254" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C254" s="1" t="str">
         <x:v>Guetaria</x:v>
       </x:c>
       <x:c r="D254" s="3" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E254" s="4" t="n">
         <x:v>3528.63</x:v>
       </x:c>
       <x:c r="F254" s="4" t="n">
         <x:v>8487.25</x:v>
       </x:c>
       <x:c r="G254" s="5" t="n">
         <x:v>11539.5</x:v>
       </x:c>
     </x:row>
@@ -11403,106 +11403,106 @@
       </x:c>
       <x:c r="D258" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E258" s="4" t="n">
         <x:v>24.54</x:v>
       </x:c>
       <x:c r="F258" s="4" t="n">
         <x:v>176.55</x:v>
       </x:c>
       <x:c r="G258" s="5" t="n">
         <x:v>240.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A259" s="1" t="str">
         <x:v>PRINCIPADO DE ASTURIAS</x:v>
       </x:c>
       <x:c r="B259" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C259" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D259" s="3" t="n">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E259" s="4" t="n">
-        <x:v>4472.26</x:v>
+        <x:v>4280.25</x:v>
       </x:c>
       <x:c r="F259" s="4" t="n">
-        <x:v>14969.85</x:v>
+        <x:v>14826.47</x:v>
       </x:c>
       <x:c r="G259" s="5" t="n">
-        <x:v>20356.0</x:v>
+        <x:v>20161.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A260" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B260" s="1" t="str">
         <x:v>ASTURIAS</x:v>
       </x:c>
       <x:c r="C260" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D260" s="3" t="n">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E260" s="4" t="n">
-        <x:v>4472.26</x:v>
+        <x:v>4280.25</x:v>
       </x:c>
       <x:c r="F260" s="4" t="n">
-        <x:v>14969.85</x:v>
+        <x:v>14826.47</x:v>
       </x:c>
       <x:c r="G260" s="5" t="n">
-        <x:v>20356.0</x:v>
+        <x:v>20161.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A261" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B261" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C261" s="1" t="str">
         <x:v>Aviles</x:v>
       </x:c>
       <x:c r="D261" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E261" s="4" t="n">
-        <x:v>1760.92</x:v>
+        <x:v>1566.33</x:v>
       </x:c>
       <x:c r="F261" s="4" t="n">
-        <x:v>3547.81</x:v>
+        <x:v>3378.69</x:v>
       </x:c>
       <x:c r="G261" s="5" t="n">
-        <x:v>4823.8</x:v>
+        <x:v>4593.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A262" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B262" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C262" s="1" t="str">
         <x:v>Bañugues</x:v>
       </x:c>
       <x:c r="D262" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E262" s="4" t="n">
         <x:v>10.22</x:v>
       </x:c>
       <x:c r="F262" s="4" t="n">
         <x:v>99.32</x:v>
       </x:c>
       <x:c r="G262" s="5" t="n">
         <x:v>135.0</x:v>
       </x:c>
     </x:row>
@@ -11610,60 +11610,60 @@
       </x:c>
       <x:c r="D267" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E267" s="4" t="n">
         <x:v>372.28</x:v>
       </x:c>
       <x:c r="F267" s="4" t="n">
         <x:v>1204.41</x:v>
       </x:c>
       <x:c r="G267" s="5" t="n">
         <x:v>1637.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A268" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B268" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C268" s="1" t="str">
         <x:v>Lastres</x:v>
       </x:c>
       <x:c r="D268" s="3" t="n">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="E268" s="4" t="n">
-        <x:v>208.56</x:v>
+        <x:v>211.14</x:v>
       </x:c>
       <x:c r="F268" s="4" t="n">
-        <x:v>1055.89</x:v>
+        <x:v>1081.63</x:v>
       </x:c>
       <x:c r="G268" s="5" t="n">
-        <x:v>1435.7</x:v>
+        <x:v>1470.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A269" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B269" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C269" s="1" t="str">
         <x:v>Llanes</x:v>
       </x:c>
       <x:c r="D269" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E269" s="4" t="n">
         <x:v>77.28</x:v>
       </x:c>
       <x:c r="F269" s="4" t="n">
         <x:v>588.28</x:v>
       </x:c>
       <x:c r="G269" s="5" t="n">
         <x:v>799.9</x:v>
       </x:c>
     </x:row>
@@ -12024,170 +12024,170 @@
       </x:c>
       <x:c r="D285" s="3" t="n">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E285" s="4" t="n">
         <x:v>404.71</x:v>
       </x:c>
       <x:c r="F285" s="4" t="n">
         <x:v>2760.96</x:v>
       </x:c>
       <x:c r="G285" s="5" t="n">
         <x:v>3754.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A286" s="1" t="str">
         <x:v>TOTAL</x:v>
       </x:c>
       <x:c r="B286" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C286" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="D286" s="3" t="n">
-        <x:v>8274</x:v>
+        <x:v>8260</x:v>
       </x:c>
       <x:c r="E286" s="4" t="n">
-        <x:v>303002.28</x:v>
+        <x:v>303231.27</x:v>
       </x:c>
       <x:c r="F286" s="4" t="n">
-        <x:v>734996.46</x:v>
+        <x:v>736796.17</x:v>
       </x:c>
       <x:c r="G286" s="5" t="n">
-        <x:v>999380.7</x:v>
+        <x:v>1001827.4</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A1:G1"/>
     <x:mergeCell ref="A2:G2"/>
   </x:mergeCells>
   <x:pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <x:pageSetup paperSize="9" scale="75" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:dimension ref="A1:E5"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:selection activeCell="H18" sqref="H18:H19"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <x:cols>
     <x:col min="1" max="1" width="26.85546875" customWidth="1"/>
     <x:col min="2" max="5" width="13.5703125" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <x:c r="A1" s="7" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B1" s="7"/>
       <x:c r="C1" s="7"/>
       <x:c r="D1" s="7"/>
       <x:c r="E1" s="7"/>
     </x:row>
     <x:row r="2" spans="1:5" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <x:c r="A2" s="10" t="str">
-        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (06/07/2026 01:12 UTC)</x:v>
+        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (21/08/2026 12:54 UTC)</x:v>
       </x:c>
       <x:c r="B2" s="10"/>
       <x:c r="C2" s="10"/>
       <x:c r="D2" s="10"/>
       <x:c r="E2" s="10"/>
     </x:row>
     <x:row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <x:c r="A4" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A5" s="1" t="str">
+        <x:v>CEUTA</x:v>
+      </x:c>
+      <x:c r="B5" s="3" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="C5" s="4" t="n">
+        <x:v>35.09</x:v>
+      </x:c>
+      <x:c r="D5" s="4" t="n">
+        <x:v>266.84</x:v>
+      </x:c>
+      <x:c r="E5" s="5" t="n">
+        <x:v>362.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A6" s="1" t="str">
         <x:v>GRANADA</x:v>
       </x:c>
-      <x:c r="B5" s="3" t="n">
+      <x:c r="B6" s="3" t="n">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="C5" s="4" t="n">
+      <x:c r="C6" s="4" t="n">
         <x:v>949.11</x:v>
       </x:c>
-      <x:c r="D5" s="4" t="n">
+      <x:c r="D6" s="4" t="n">
         <x:v>2710.14</x:v>
       </x:c>
-      <x:c r="E5" s="5" t="n">
+      <x:c r="E6" s="5" t="n">
         <x:v>3685.1</x:v>
-      </x:c>
-[...15 lines deleted...]
-        <x:v>4441.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A7" s="1" t="str">
         <x:v>VALENCIA/VALÈNCIA</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>1524.94</x:v>
+        <x:v>1522.18</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>6702.64</x:v>
+        <x:v>6670.29</x:v>
       </x:c>
       <x:c r="E7" s="5" t="n">
-        <x:v>9113.9</x:v>
+        <x:v>9069.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A8" s="1" t="str">
         <x:v>SANTA CRUZ DE TENERIFE</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
         <x:v>2239.47</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
         <x:v>11583.75</x:v>
       </x:c>
       <x:c r="E8" s="5" t="n">
         <x:v>15751.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A9" s="1" t="str">
         <x:v>MÁLAGA</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
         <x:v>249</x:v>
@@ -12202,686 +12202,686 @@
         <x:v>17334.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A10" s="1" t="str">
         <x:v>MURCIA</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
         <x:v>3453.78</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>12797.48</x:v>
       </x:c>
       <x:c r="E10" s="5" t="n">
         <x:v>17401.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A11" s="1" t="str">
         <x:v>ASTURIAS</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>4472.26</x:v>
+        <x:v>4280.25</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>14969.85</x:v>
+        <x:v>14826.47</x:v>
       </x:c>
       <x:c r="E11" s="5" t="n">
-        <x:v>20356.0</x:v>
+        <x:v>20161.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A12" s="1" t="str">
         <x:v>BARCELONA</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
         <x:v>3541.05</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
         <x:v>15496.19</x:v>
       </x:c>
       <x:c r="E12" s="5" t="n">
         <x:v>21070.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A13" s="1" t="str">
         <x:v>ILLES BALEARS</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>301</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>2591.44</x:v>
+        <x:v>2589.42</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>16316.61</x:v>
+        <x:v>16720.36</x:v>
       </x:c>
       <x:c r="E13" s="5" t="n">
-        <x:v>22188.0</x:v>
+        <x:v>22737.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A14" s="1" t="str">
         <x:v>CANTABRIA</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>6461.19</x:v>
+        <x:v>6530.12</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>17162.97</x:v>
+        <x:v>17221.79</x:v>
       </x:c>
       <x:c r="E14" s="5" t="n">
-        <x:v>23336.0</x:v>
+        <x:v>23416.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A15" s="1" t="str">
         <x:v>CASTELLÓN/CASTELLÓ</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
         <x:v>5036.18</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
         <x:v>18676.82</x:v>
       </x:c>
       <x:c r="E15" s="5" t="n">
         <x:v>25395.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A16" s="1" t="str">
         <x:v>ALMERÍA</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C16" s="4" t="n">
-        <x:v>6210.12</x:v>
+        <x:v>6228.04</x:v>
       </x:c>
       <x:c r="D16" s="4" t="n">
         <x:v>19142.37</x:v>
       </x:c>
       <x:c r="E16" s="5" t="n">
         <x:v>26028.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A17" s="1" t="str">
         <x:v>GIRONA</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C17" s="4" t="n">
         <x:v>5094.88</x:v>
       </x:c>
       <x:c r="D17" s="4" t="n">
         <x:v>22232.06</x:v>
       </x:c>
       <x:c r="E17" s="5" t="n">
         <x:v>30228.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A18" s="1" t="str">
         <x:v>CÁDIZ</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
-        <x:v>434</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C18" s="4" t="n">
-        <x:v>5142.31</x:v>
+        <x:v>5141.62</x:v>
       </x:c>
       <x:c r="D18" s="4" t="n">
         <x:v>24299.09</x:v>
       </x:c>
       <x:c r="E18" s="5" t="n">
         <x:v>33041.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A19" s="1" t="str">
         <x:v>GIPUZKOA</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C19" s="4" t="n">
-        <x:v>10006.42</x:v>
+        <x:v>9996.70</x:v>
       </x:c>
       <x:c r="D19" s="4" t="n">
-        <x:v>25956.50</x:v>
+        <x:v>25875.62</x:v>
       </x:c>
       <x:c r="E19" s="5" t="n">
-        <x:v>35291.2</x:v>
+        <x:v>35181.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A20" s="1" t="str">
         <x:v>TARRAGONA</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
-        <x:v>248</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C20" s="4" t="n">
-        <x:v>6400.99</x:v>
+        <x:v>6386.15</x:v>
       </x:c>
       <x:c r="D20" s="4" t="n">
-        <x:v>31195.55</x:v>
+        <x:v>31092.61</x:v>
       </x:c>
       <x:c r="E20" s="5" t="n">
-        <x:v>42416.5</x:v>
+        <x:v>42276.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A21" s="1" t="str">
         <x:v>LAS PALMAS</x:v>
       </x:c>
       <x:c r="B21" s="3" t="n">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C21" s="4" t="n">
         <x:v>15010.09</x:v>
       </x:c>
       <x:c r="D21" s="4" t="n">
         <x:v>31227.34</x:v>
       </x:c>
       <x:c r="E21" s="5" t="n">
         <x:v>42460.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A22" s="1" t="str">
         <x:v>ALICANTE/ALACANT</x:v>
       </x:c>
       <x:c r="B22" s="3" t="n">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C22" s="4" t="n">
-        <x:v>9905.03</x:v>
+        <x:v>9906.31</x:v>
       </x:c>
       <x:c r="D22" s="4" t="n">
-        <x:v>32499.37</x:v>
+        <x:v>32515.54</x:v>
       </x:c>
       <x:c r="E22" s="5" t="n">
-        <x:v>44188.6</x:v>
+        <x:v>44210.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A23" s="1" t="str">
         <x:v>HUELVA</x:v>
       </x:c>
       <x:c r="B23" s="3" t="n">
-        <x:v>452</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C23" s="4" t="n">
-        <x:v>13002.80</x:v>
+        <x:v>13001.10</x:v>
       </x:c>
       <x:c r="D23" s="4" t="n">
-        <x:v>43785.59</x:v>
+        <x:v>44411.80</x:v>
       </x:c>
       <x:c r="E23" s="5" t="n">
-        <x:v>59534.8</x:v>
+        <x:v>60386.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A24" s="1" t="str">
         <x:v>LUGO</x:v>
       </x:c>
       <x:c r="B24" s="3" t="n">
-        <x:v>161</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C24" s="4" t="n">
-        <x:v>26401.93</x:v>
+        <x:v>26158.49</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
-        <x:v>46336.44</x:v>
+        <x:v>45966.59</x:v>
       </x:c>
       <x:c r="E24" s="5" t="n">
-        <x:v>63001.0</x:v>
+        <x:v>62498.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A25" s="1" t="str">
         <x:v>A CORUÑA</x:v>
       </x:c>
       <x:c r="B25" s="3" t="n">
-        <x:v>2129</x:v>
+        <x:v>2124</x:v>
       </x:c>
       <x:c r="C25" s="4" t="n">
-        <x:v>28918.02</x:v>
+        <x:v>28839.20</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>93791.72</x:v>
+        <x:v>93651.33</x:v>
       </x:c>
       <x:c r="E25" s="5" t="n">
-        <x:v>127536.3</x:v>
+        <x:v>127345.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A26" s="1" t="str">
         <x:v>BIZKAIA</x:v>
       </x:c>
       <x:c r="B26" s="3" t="n">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C26" s="4" t="n">
-        <x:v>64459.28</x:v>
+        <x:v>67298.89</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
-        <x:v>96869.20</x:v>
+        <x:v>101362.91</x:v>
       </x:c>
       <x:c r="E26" s="5" t="n">
-        <x:v>131705.9</x:v>
+        <x:v>137815.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A27" s="1" t="str">
         <x:v>PONTEVEDRA</x:v>
       </x:c>
       <x:c r="B27" s="3" t="n">
-        <x:v>1816</x:v>
+        <x:v>1813</x:v>
       </x:c>
       <x:c r="C27" s="4" t="n">
-        <x:v>76710.09</x:v>
+        <x:v>76729.34</x:v>
       </x:c>
       <x:c r="D27" s="4" t="n">
-        <x:v>135230.33</x:v>
+        <x:v>135300.98</x:v>
       </x:c>
       <x:c r="E27" s="5" t="n">
-        <x:v>183875.0</x:v>
+        <x:v>183971.0</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A1:E1"/>
     <x:mergeCell ref="A2:E2"/>
   </x:mergeCells>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <x:pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:dimension ref="A1:E5"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:selection activeCell="I8" sqref="I8"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <x:cols>
     <x:col min="1" max="1" width="26.140625" customWidth="1"/>
     <x:col min="2" max="5" width="14.140625" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <x:c r="A1" s="7" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B1" s="7"/>
       <x:c r="C1" s="7"/>
       <x:c r="D1" s="7"/>
       <x:c r="E1" s="7"/>
     </x:row>
     <x:row r="2" spans="1:5" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <x:c r="A2" s="10" t="str">
-        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (06/07/2026 01:12 UTC)</x:v>
+        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (21/08/2026 12:54 UTC)</x:v>
       </x:c>
       <x:c r="B2" s="10"/>
       <x:c r="C2" s="10"/>
       <x:c r="D2" s="10"/>
       <x:c r="E2" s="10"/>
     </x:row>
     <x:row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <x:c r="A4" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A5" s="1" t="str">
         <x:v>CEUTA</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
-        <x:v>8</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C5" s="4" t="n">
-        <x:v>2207.09</x:v>
+        <x:v>35.09</x:v>
       </x:c>
       <x:c r="D5" s="4" t="n">
-        <x:v>3266.65</x:v>
+        <x:v>266.84</x:v>
       </x:c>
       <x:c r="E5" s="5" t="n">
-        <x:v>4441.4</x:v>
+        <x:v>362.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A6" s="1" t="str">
         <x:v>REGIÓN DE MURCIA</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C6" s="4" t="n">
         <x:v>3453.78</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
         <x:v>12797.48</x:v>
       </x:c>
       <x:c r="E6" s="5" t="n">
         <x:v>17401.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A7" s="1" t="str">
         <x:v>PRINCIPADO DE ASTURIAS</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C7" s="4" t="n">
-        <x:v>4472.26</x:v>
+        <x:v>4280.25</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
-        <x:v>14969.85</x:v>
+        <x:v>14826.47</x:v>
       </x:c>
       <x:c r="E7" s="5" t="n">
-        <x:v>20356.0</x:v>
+        <x:v>20161.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A8" s="1" t="str">
         <x:v>ILLES BALEARS</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
-        <x:v>301</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C8" s="4" t="n">
-        <x:v>2591.44</x:v>
+        <x:v>2589.42</x:v>
       </x:c>
       <x:c r="D8" s="4" t="n">
-        <x:v>16316.61</x:v>
+        <x:v>16720.36</x:v>
       </x:c>
       <x:c r="E8" s="5" t="n">
-        <x:v>22188.0</x:v>
+        <x:v>22737.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A9" s="1" t="str">
         <x:v>CANTABRIA</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C9" s="4" t="n">
-        <x:v>6461.19</x:v>
+        <x:v>6530.12</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
-        <x:v>17162.97</x:v>
+        <x:v>17221.79</x:v>
       </x:c>
       <x:c r="E9" s="5" t="n">
-        <x:v>23336.0</x:v>
+        <x:v>23416.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A10" s="1" t="str">
         <x:v>CANARIAS</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
         <x:v>707</x:v>
       </x:c>
       <x:c r="C10" s="4" t="n">
         <x:v>17249.56</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
         <x:v>42811.09</x:v>
       </x:c>
       <x:c r="E10" s="5" t="n">
         <x:v>58212.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A11" s="1" t="str">
         <x:v>COMUNITAT VALENCIANA</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
         <x:v>454</x:v>
       </x:c>
       <x:c r="C11" s="4" t="n">
-        <x:v>16466.15</x:v>
+        <x:v>16464.67</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
-        <x:v>57878.83</x:v>
+        <x:v>57862.65</x:v>
       </x:c>
       <x:c r="E11" s="5" t="n">
-        <x:v>78697.6</x:v>
+        <x:v>78675.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A12" s="1" t="str">
         <x:v>CATALUÑA</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
-        <x:v>570</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="C12" s="4" t="n">
-        <x:v>15036.92</x:v>
+        <x:v>15022.08</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>68923.80</x:v>
+        <x:v>68820.86</x:v>
       </x:c>
       <x:c r="E12" s="5" t="n">
-        <x:v>93715.2</x:v>
+        <x:v>93575.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A13" s="1" t="str">
         <x:v>ANDALUCÍA</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
-        <x:v>1393</x:v>
+        <x:v>1391</x:v>
       </x:c>
       <x:c r="C13" s="4" t="n">
-        <x:v>28568.15</x:v>
+        <x:v>28583.68</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>102684.99</x:v>
+        <x:v>103311.20</x:v>
       </x:c>
       <x:c r="E13" s="5" t="n">
-        <x:v>139623.8</x:v>
+        <x:v>140475.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A14" s="1" t="str">
         <x:v>PAÍS VASCO</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C14" s="4" t="n">
-        <x:v>74465.70</x:v>
+        <x:v>77295.59</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
-        <x:v>122825.70</x:v>
+        <x:v>127238.53</x:v>
       </x:c>
       <x:c r="E14" s="5" t="n">
-        <x:v>166997.1</x:v>
+        <x:v>172996.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A15" s="1" t="str">
         <x:v>GALICIA</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
-        <x:v>4106</x:v>
+        <x:v>4096</x:v>
       </x:c>
       <x:c r="C15" s="4" t="n">
-        <x:v>132030.04</x:v>
+        <x:v>131727.03</x:v>
       </x:c>
       <x:c r="D15" s="4" t="n">
-        <x:v>275358.49</x:v>
+        <x:v>274918.90</x:v>
       </x:c>
       <x:c r="E15" s="5" t="n">
-        <x:v>374412.3</x:v>
+        <x:v>373814.4</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A2:E2"/>
     <x:mergeCell ref="A1:E1"/>
   </x:mergeCells>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <x:pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:pageSetUpPr fitToPage="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:F5"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:selection sqref="A1:F1"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <x:cols>
     <x:col min="1" max="1" width="25.7109375" customWidth="1"/>
     <x:col min="2" max="2" width="83.140625" customWidth="1"/>
     <x:col min="3" max="6" width="16" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <x:c r="A1" s="7" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B1" s="7"/>
       <x:c r="C1" s="7"/>
       <x:c r="D1" s="7"/>
       <x:c r="E1" s="7"/>
       <x:c r="F1" s="7"/>
     </x:row>
     <x:row r="2" spans="1:6" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <x:c r="A2" s="9" t="str">
-        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (06/07/2026 01:12 UTC)</x:v>
+        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (21/08/2026 12:54 UTC)</x:v>
       </x:c>
       <x:c r="B2" s="9"/>
       <x:c r="C2" s="9"/>
       <x:c r="D2" s="9"/>
       <x:c r="E2" s="9"/>
       <x:c r="F2" s="9"/>
     </x:row>
     <x:row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <x:c r="A4" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F4" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A5" s="1" t="str">
         <x:v>ANDALUCÍA</x:v>
       </x:c>
       <x:c r="B5" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C5" s="3" t="n">
-        <x:v>1393</x:v>
+        <x:v>1391</x:v>
       </x:c>
       <x:c r="D5" s="4" t="n">
-        <x:v>28568.15</x:v>
+        <x:v>28583.68</x:v>
       </x:c>
       <x:c r="E5" s="4" t="n">
-        <x:v>102684.99</x:v>
+        <x:v>103311.20</x:v>
       </x:c>
       <x:c r="F5" s="5" t="n">
-        <x:v>139623.8</x:v>
+        <x:v>140475.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A6" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B6" s="1" t="str">
         <x:v>ARRASTRE DE FONDO  EN EL GOLFO DE CADIZ</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D6" s="4" t="n">
         <x:v>5420.11</x:v>
       </x:c>
       <x:c r="E6" s="4" t="n">
-        <x:v>20829.91</x:v>
+        <x:v>21351.79</x:v>
       </x:c>
       <x:c r="F6" s="5" t="n">
-        <x:v>28321.4</x:v>
+        <x:v>29030.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A7" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B7" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D7" s="4" t="n">
         <x:v>6165.48</x:v>
       </x:c>
       <x:c r="E7" s="4" t="n">
         <x:v>16279.55</x:v>
       </x:c>
       <x:c r="F7" s="5" t="n">
         <x:v>22135.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A8" s="1" t="str">
         <x:v/>
@@ -12908,114 +12908,114 @@
       </x:c>
       <x:c r="B9" s="1" t="str">
         <x:v>ARRASTREROS CONGELADORES AGUAS INTERNACIONALES Y TERCEROS PAISES</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="D9" s="4" t="n">
         <x:v>6066.54</x:v>
       </x:c>
       <x:c r="E9" s="4" t="n">
         <x:v>11482.14</x:v>
       </x:c>
       <x:c r="F9" s="5" t="n">
         <x:v>15611.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A10" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B10" s="1" t="str">
         <x:v>ARTES MENORES  EN EL GOLFO DE CADIZ</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
-        <x:v>530</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="D10" s="4" t="n">
-        <x:v>2871.83</x:v>
+        <x:v>2868.44</x:v>
       </x:c>
       <x:c r="E10" s="4" t="n">
-        <x:v>18668.99</x:v>
+        <x:v>18773.32</x:v>
       </x:c>
       <x:c r="F10" s="5" t="n">
-        <x:v>25386.6</x:v>
+        <x:v>25528.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A11" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B11" s="1" t="str">
         <x:v>ARTES MENORES EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>403</x:v>
       </x:c>
       <x:c r="D11" s="4" t="n">
         <x:v>1554.54</x:v>
       </x:c>
       <x:c r="E11" s="4" t="n">
         <x:v>11721.12</x:v>
       </x:c>
       <x:c r="F11" s="5" t="n">
         <x:v>15939.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A12" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B12" s="1" t="str">
         <x:v>CENSO UNIFICADO DE PALANGRE DE SUPERFICIE</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D12" s="4" t="n">
-        <x:v>2092.23</x:v>
+        <x:v>2110.15</x:v>
       </x:c>
       <x:c r="E12" s="4" t="n">
         <x:v>4834.24</x:v>
       </x:c>
       <x:c r="F12" s="5" t="n">
         <x:v>6573.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A13" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B13" s="1" t="str">
         <x:v>CERCO EN EL GOLFO DE CADIZ</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D13" s="4" t="n">
-        <x:v>2078.92</x:v>
+        <x:v>2079.92</x:v>
       </x:c>
       <x:c r="E13" s="4" t="n">
         <x:v>9941.25</x:v>
       </x:c>
       <x:c r="F13" s="5" t="n">
         <x:v>13517.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A14" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B14" s="1" t="str">
         <x:v>CERCO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D14" s="4" t="n">
         <x:v>1690.84</x:v>
       </x:c>
       <x:c r="E14" s="4" t="n">
         <x:v>7095.95</x:v>
       </x:c>
       <x:c r="F14" s="5" t="n">
@@ -13208,60 +13208,60 @@
       </x:c>
       <x:c r="B24" s="1" t="str">
         <x:v>PALANGRE DE FONDO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C24" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D24" s="4" t="n">
         <x:v>17.87</x:v>
       </x:c>
       <x:c r="E24" s="4" t="n">
         <x:v>95.59</x:v>
       </x:c>
       <x:c r="F24" s="5" t="n">
         <x:v>130.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A25" s="1" t="str">
         <x:v>CANTABRIA</x:v>
       </x:c>
       <x:c r="B25" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C25" s="3" t="n">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D25" s="4" t="n">
-        <x:v>6461.19</x:v>
+        <x:v>6530.12</x:v>
       </x:c>
       <x:c r="E25" s="4" t="n">
-        <x:v>17162.97</x:v>
+        <x:v>17221.79</x:v>
       </x:c>
       <x:c r="F25" s="5" t="n">
-        <x:v>23336.0</x:v>
+        <x:v>23416.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A26" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B26" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C26" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D26" s="4" t="n">
         <x:v>468.61</x:v>
       </x:c>
       <x:c r="E26" s="4" t="n">
         <x:v>1580.00</x:v>
       </x:c>
       <x:c r="F26" s="5" t="n">
         <x:v>2148.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A27" s="1" t="str">
         <x:v/>
@@ -13291,51 +13291,51 @@
       </x:c>
       <x:c r="C28" s="3" t="n">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D28" s="4" t="n">
         <x:v>674.73</x:v>
       </x:c>
       <x:c r="E28" s="4" t="n">
         <x:v>3787.95</x:v>
       </x:c>
       <x:c r="F28" s="5" t="n">
         <x:v>5151.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A29" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B29" s="1" t="str">
         <x:v>CERCO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D29" s="4" t="n">
-        <x:v>4182.29</x:v>
+        <x:v>4207.79</x:v>
       </x:c>
       <x:c r="E29" s="4" t="n">
         <x:v>8956.36</x:v>
       </x:c>
       <x:c r="F29" s="5" t="n">
         <x:v>12177.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A30" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B30" s="1" t="str">
         <x:v>PALANGRE DE FONDO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C30" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D30" s="4" t="n">
         <x:v>181.36</x:v>
       </x:c>
       <x:c r="E30" s="4" t="n">
         <x:v>543.43</x:v>
       </x:c>
       <x:c r="F30" s="5" t="n">
@@ -13348,100 +13348,100 @@
       </x:c>
       <x:c r="B31" s="1" t="str">
         <x:v>RASCO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="D31" s="4" t="n">
         <x:v>194.14</x:v>
       </x:c>
       <x:c r="E31" s="4" t="n">
         <x:v>850.39</x:v>
       </x:c>
       <x:c r="F31" s="5" t="n">
         <x:v>1156.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A32" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B32" s="1" t="str">
         <x:v>VOLANTA EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C32" s="3" t="n">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="D32" s="4" t="n">
-        <x:v>511.06</x:v>
+        <x:v>554.49</x:v>
       </x:c>
       <x:c r="E32" s="4" t="n">
-        <x:v>1040.43</x:v>
+        <x:v>1099.25</x:v>
       </x:c>
       <x:c r="F32" s="5" t="n">
-        <x:v>1414.5</x:v>
+        <x:v>1494.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A33" s="1" t="str">
         <x:v>CATALUÑA</x:v>
       </x:c>
       <x:c r="B33" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>570</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D33" s="4" t="n">
-        <x:v>15036.92</x:v>
+        <x:v>15022.08</x:v>
       </x:c>
       <x:c r="E33" s="4" t="n">
-        <x:v>68923.80</x:v>
+        <x:v>68820.86</x:v>
       </x:c>
       <x:c r="F33" s="5" t="n">
-        <x:v>93715.2</x:v>
+        <x:v>93575.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A34" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B34" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C34" s="3" t="n">
-        <x:v>186</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D34" s="4" t="n">
-        <x:v>10499.51</x:v>
+        <x:v>10484.67</x:v>
       </x:c>
       <x:c r="E34" s="4" t="n">
-        <x:v>37086.94</x:v>
+        <x:v>36984.00</x:v>
       </x:c>
       <x:c r="F34" s="5" t="n">
-        <x:v>50426.4</x:v>
+        <x:v>50286.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A35" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B35" s="1" t="str">
         <x:v>ARTES MENORES EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>311</x:v>
       </x:c>
       <x:c r="D35" s="4" t="n">
         <x:v>1219.08</x:v>
       </x:c>
       <x:c r="E35" s="4" t="n">
         <x:v>11722.24</x:v>
       </x:c>
       <x:c r="F35" s="5" t="n">
         <x:v>15940.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A36" s="1" t="str">
         <x:v/>
@@ -13508,200 +13508,200 @@
       </x:c>
       <x:c r="B39" s="1" t="str">
         <x:v>PALANGRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D39" s="4" t="n">
         <x:v>78.30</x:v>
       </x:c>
       <x:c r="E39" s="4" t="n">
         <x:v>632.51</x:v>
       </x:c>
       <x:c r="F39" s="5" t="n">
         <x:v>860.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A40" s="1" t="str">
         <x:v>CEUTA</x:v>
       </x:c>
       <x:c r="B40" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C40" s="3" t="n">
-        <x:v>8</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="D40" s="4" t="n">
-        <x:v>2207.09</x:v>
+        <x:v>35.09</x:v>
       </x:c>
       <x:c r="E40" s="4" t="n">
-        <x:v>3266.65</x:v>
+        <x:v>266.84</x:v>
       </x:c>
       <x:c r="F40" s="5" t="n">
-        <x:v>4441.4</x:v>
+        <x:v>362.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A41" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B41" s="1" t="str">
-        <x:v>ARRASTREROS CONGELADORES AGUAS INTERNACIONALES Y TERCEROS PAISES</x:v>
+        <x:v>ARTES MENORES EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="D41" s="4" t="n">
-        <x:v>2172.00</x:v>
+        <x:v>10.84</x:v>
       </x:c>
       <x:c r="E41" s="4" t="n">
-        <x:v>2999.81</x:v>
+        <x:v>83.10</x:v>
       </x:c>
       <x:c r="F41" s="5" t="n">
-        <x:v>4078.6</x:v>
+        <x:v>113.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A42" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B42" s="1" t="str">
-        <x:v>ARTES MENORES EN EL MEDITERRANEO</x:v>
+        <x:v>CERCO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C42" s="3" t="n">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="D42" s="4" t="n">
-        <x:v>10.84</x:v>
+        <x:v>15.88</x:v>
       </x:c>
       <x:c r="E42" s="4" t="n">
-        <x:v>83.10</x:v>
+        <x:v>84.59</x:v>
       </x:c>
       <x:c r="F42" s="5" t="n">
-        <x:v>113.0</x:v>
+        <x:v>115.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A43" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B43" s="1" t="str">
-        <x:v>CERCO EN EL MEDITERRANEO</x:v>
+        <x:v>PALANGRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D43" s="4" t="n">
-        <x:v>15.88</x:v>
+        <x:v>8.37</x:v>
       </x:c>
       <x:c r="E43" s="4" t="n">
-        <x:v>84.59</x:v>
+        <x:v>99.15</x:v>
       </x:c>
       <x:c r="F43" s="5" t="n">
-        <x:v>115.0</x:v>
+        <x:v>134.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A44" s="1" t="str">
-        <x:v/>
+        <x:v>COMUNITAT VALENCIANA</x:v>
       </x:c>
       <x:c r="B44" s="1" t="str">
-        <x:v>PALANGRE DE FONDO EN EL MEDITERRANEO</x:v>
+        <x:v/>
       </x:c>
       <x:c r="C44" s="3" t="n">
-        <x:v>2</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D44" s="4" t="n">
-        <x:v>8.37</x:v>
+        <x:v>16464.67</x:v>
       </x:c>
       <x:c r="E44" s="4" t="n">
-        <x:v>99.15</x:v>
+        <x:v>57862.65</x:v>
       </x:c>
       <x:c r="F44" s="5" t="n">
-        <x:v>134.8</x:v>
+        <x:v>78675.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A45" s="1" t="str">
-        <x:v>COMUNITAT VALENCIANA</x:v>
+        <x:v/>
       </x:c>
       <x:c r="B45" s="1" t="str">
-        <x:v/>
+        <x:v>[Sin modalidad asignada]</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>454</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D45" s="4" t="n">
-        <x:v>16466.15</x:v>
+        <x:v>1.28</x:v>
       </x:c>
       <x:c r="E45" s="4" t="n">
-        <x:v>57878.83</x:v>
+        <x:v>18.39</x:v>
       </x:c>
       <x:c r="F45" s="5" t="n">
-        <x:v>78697.6</x:v>
+        <x:v>25.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A46" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B46" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C46" s="3" t="n">
         <x:v>190</x:v>
       </x:c>
       <x:c r="D46" s="4" t="n">
         <x:v>13053.25</x:v>
       </x:c>
       <x:c r="E46" s="4" t="n">
         <x:v>40528.23</x:v>
       </x:c>
       <x:c r="F46" s="5" t="n">
         <x:v>55104.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A47" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B47" s="1" t="str">
         <x:v>ARTES MENORES EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>234</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D47" s="4" t="n">
-        <x:v>1750.45</x:v>
+        <x:v>1747.69</x:v>
       </x:c>
       <x:c r="E47" s="4" t="n">
-        <x:v>11218.22</x:v>
+        <x:v>11183.65</x:v>
       </x:c>
       <x:c r="F47" s="5" t="n">
-        <x:v>15255.4</x:v>
+        <x:v>15208.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A48" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B48" s="1" t="str">
         <x:v>CENSO UNIFICADO DE PALANGRE DE SUPERFICIE</x:v>
       </x:c>
       <x:c r="C48" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D48" s="4" t="n">
         <x:v>53.71</x:v>
       </x:c>
       <x:c r="E48" s="4" t="n">
         <x:v>255.90</x:v>
       </x:c>
       <x:c r="F48" s="5" t="n">
         <x:v>348.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A49" s="1" t="str">
         <x:v/>
@@ -13728,60 +13728,60 @@
       </x:c>
       <x:c r="B50" s="1" t="str">
         <x:v>PALANGRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C50" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D50" s="4" t="n">
         <x:v>50.35</x:v>
       </x:c>
       <x:c r="E50" s="4" t="n">
         <x:v>207.06</x:v>
       </x:c>
       <x:c r="F50" s="5" t="n">
         <x:v>281.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A51" s="1" t="str">
         <x:v>GALICIA</x:v>
       </x:c>
       <x:c r="B51" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>4106</x:v>
+        <x:v>4096</x:v>
       </x:c>
       <x:c r="D51" s="4" t="n">
-        <x:v>132030.04</x:v>
+        <x:v>131727.03</x:v>
       </x:c>
       <x:c r="E51" s="4" t="n">
-        <x:v>275358.49</x:v>
+        <x:v>274918.90</x:v>
       </x:c>
       <x:c r="F51" s="5" t="n">
-        <x:v>374412.3</x:v>
+        <x:v>373814.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A52" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B52" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C52" s="3" t="n">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D52" s="4" t="n">
         <x:v>10989.79</x:v>
       </x:c>
       <x:c r="E52" s="4" t="n">
         <x:v>23446.08</x:v>
       </x:c>
       <x:c r="F52" s="5" t="n">
         <x:v>31877.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A53" s="1" t="str">
         <x:v/>
@@ -13814,194 +13814,194 @@
       </x:c>
       <x:c r="D54" s="4" t="n">
         <x:v>984.43</x:v>
       </x:c>
       <x:c r="E54" s="4" t="n">
         <x:v>2052.35</x:v>
       </x:c>
       <x:c r="F54" s="5" t="n">
         <x:v>2790.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A55" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B55" s="1" t="str">
         <x:v>ARRASTREROS CONGELADORES AGUAS INTERNACIONALES Y TERCEROS PAISES</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D55" s="4" t="n">
         <x:v>15869.55</x:v>
       </x:c>
       <x:c r="E55" s="4" t="n">
-        <x:v>21940.44</x:v>
+        <x:v>21940.02</x:v>
       </x:c>
       <x:c r="F55" s="5" t="n">
-        <x:v>29830.9</x:v>
+        <x:v>29830.3</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A56" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B56" s="1" t="str">
         <x:v>ARRASTREROS CONGELADORES DE NAFO</x:v>
       </x:c>
       <x:c r="C56" s="3" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D56" s="4" t="n">
-        <x:v>18334.00</x:v>
+        <x:v>18364.00</x:v>
       </x:c>
       <x:c r="E56" s="4" t="n">
-        <x:v>19715.23</x:v>
+        <x:v>19872.31</x:v>
       </x:c>
       <x:c r="F56" s="5" t="n">
-        <x:v>26805.1</x:v>
+        <x:v>27018.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A57" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B57" s="1" t="str">
         <x:v>ARTES FIJAS EN ZONAS CIEM VB, VI,VII y VIIIabde.</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D57" s="4" t="n">
         <x:v>11457.44</x:v>
       </x:c>
       <x:c r="E57" s="4" t="n">
         <x:v>18823.12</x:v>
       </x:c>
       <x:c r="F57" s="5" t="n">
         <x:v>25592.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A58" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B58" s="1" t="str">
         <x:v>ARTES MENORES EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C58" s="3" t="n">
-        <x:v>3667</x:v>
+        <x:v>3659</x:v>
       </x:c>
       <x:c r="D58" s="4" t="n">
-        <x:v>8521.47</x:v>
+        <x:v>8449.80</x:v>
       </x:c>
       <x:c r="E58" s="4" t="n">
-        <x:v>80909.79</x:v>
+        <x:v>80703.24</x:v>
       </x:c>
       <x:c r="F58" s="5" t="n">
-        <x:v>110034.4</x:v>
+        <x:v>109753.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A59" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B59" s="1" t="str">
         <x:v>ATUNEROS CERQUEROS CONGELADORES EN OCEANO ATLANTICO, INDICO Y PACIFICO</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D59" s="4" t="n">
         <x:v>4058.00</x:v>
       </x:c>
       <x:c r="E59" s="4" t="n">
         <x:v>6333.18</x:v>
       </x:c>
       <x:c r="F59" s="5" t="n">
         <x:v>8610.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A60" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B60" s="1" t="str">
         <x:v>BACALADEROS</x:v>
       </x:c>
       <x:c r="C60" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D60" s="4" t="n">
         <x:v>6080.00</x:v>
       </x:c>
       <x:c r="E60" s="4" t="n">
         <x:v>6250.00</x:v>
       </x:c>
       <x:c r="F60" s="5" t="n">
         <x:v>8497.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A61" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B61" s="1" t="str">
         <x:v>CENSO UNIFICADO DE PALANGRE DE SUPERFICIE</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
-        <x:v>121</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D61" s="4" t="n">
-        <x:v>40913.50</x:v>
+        <x:v>40677.20</x:v>
       </x:c>
       <x:c r="E61" s="4" t="n">
-        <x:v>55579.03</x:v>
+        <x:v>55231.24</x:v>
       </x:c>
       <x:c r="F61" s="5" t="n">
-        <x:v>75566.5</x:v>
+        <x:v>75093.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A62" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B62" s="1" t="str">
         <x:v>CERCO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C62" s="3" t="n">
-        <x:v>138</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D62" s="4" t="n">
-        <x:v>6853.35</x:v>
+        <x:v>6774.35</x:v>
       </x:c>
       <x:c r="E62" s="4" t="n">
-        <x:v>23533.34</x:v>
+        <x:v>23264.96</x:v>
       </x:c>
       <x:c r="F62" s="5" t="n">
-        <x:v>31997.1</x:v>
+        <x:v>31632.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A63" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B63" s="1" t="str">
         <x:v>PALANGRE DE FONDO AGUAS INTERNACIONALES Y TERCEROS PAISES</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D63" s="4" t="n">
         <x:v>178.00</x:v>
       </x:c>
       <x:c r="E63" s="4" t="n">
         <x:v>198.53</x:v>
       </x:c>
       <x:c r="F63" s="5" t="n">
         <x:v>269.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A64" s="1" t="str">
         <x:v/>
@@ -14051,177 +14051,177 @@
       </x:c>
       <x:c r="C66" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D66" s="4" t="n">
         <x:v>41.22</x:v>
       </x:c>
       <x:c r="E66" s="4" t="n">
         <x:v>169.12</x:v>
       </x:c>
       <x:c r="F66" s="5" t="n">
         <x:v>229.9</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A67" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B67" s="1" t="str">
         <x:v>VOLANTA EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D67" s="4" t="n">
-        <x:v>1265.86</x:v>
+        <x:v>1319.82</x:v>
       </x:c>
       <x:c r="E67" s="4" t="n">
-        <x:v>3047.25</x:v>
+        <x:v>3273.72</x:v>
       </x:c>
       <x:c r="F67" s="5" t="n">
-        <x:v>4143.5</x:v>
+        <x:v>4451.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A68" s="1" t="str">
         <x:v>ILLES BALEARS</x:v>
       </x:c>
       <x:c r="B68" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C68" s="3" t="n">
-        <x:v>301</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D68" s="4" t="n">
-        <x:v>2591.44</x:v>
+        <x:v>2589.42</x:v>
       </x:c>
       <x:c r="E68" s="4" t="n">
-        <x:v>16316.61</x:v>
+        <x:v>16720.36</x:v>
       </x:c>
       <x:c r="F68" s="5" t="n">
-        <x:v>22188.0</x:v>
+        <x:v>22737.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A69" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B69" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D69" s="4" t="n">
         <x:v>1782.44</x:v>
       </x:c>
       <x:c r="E69" s="4" t="n">
-        <x:v>5859.08</x:v>
+        <x:v>6273.79</x:v>
       </x:c>
       <x:c r="F69" s="5" t="n">
-        <x:v>7966.5</x:v>
+        <x:v>8530.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A70" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B70" s="1" t="str">
         <x:v>ARTES MENORES EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C70" s="3" t="n">
-        <x:v>260</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D70" s="4" t="n">
-        <x:v>697.54</x:v>
+        <x:v>695.52</x:v>
       </x:c>
       <x:c r="E70" s="4" t="n">
-        <x:v>9739.83</x:v>
+        <x:v>9728.87</x:v>
       </x:c>
       <x:c r="F70" s="5" t="n">
-        <x:v>13245.4</x:v>
+        <x:v>13230.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A71" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B71" s="1" t="str">
         <x:v>CERCO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D71" s="4" t="n">
         <x:v>81.85</x:v>
       </x:c>
       <x:c r="E71" s="4" t="n">
         <x:v>524.32</x:v>
       </x:c>
       <x:c r="F71" s="5" t="n">
         <x:v>713.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A72" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B72" s="1" t="str">
         <x:v>PALANGRE DE FONDO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C72" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D72" s="4" t="n">
         <x:v>29.61</x:v>
       </x:c>
       <x:c r="E72" s="4" t="n">
         <x:v>193.38</x:v>
       </x:c>
       <x:c r="F72" s="5" t="n">
         <x:v>263.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A73" s="1" t="str">
         <x:v>PAÍS VASCO</x:v>
       </x:c>
       <x:c r="B73" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C73" s="3" t="n">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D73" s="4" t="n">
-        <x:v>74465.70</x:v>
+        <x:v>77295.59</x:v>
       </x:c>
       <x:c r="E73" s="4" t="n">
-        <x:v>122825.70</x:v>
+        <x:v>127238.53</x:v>
       </x:c>
       <x:c r="F73" s="5" t="n">
-        <x:v>166997.1</x:v>
+        <x:v>172996.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A74" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B74" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C74" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D74" s="4" t="n">
         <x:v>435.69</x:v>
       </x:c>
       <x:c r="E74" s="4" t="n">
         <x:v>544.12</x:v>
       </x:c>
       <x:c r="F74" s="5" t="n">
         <x:v>739.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A75" s="1" t="str">
         <x:v/>
@@ -14248,100 +14248,100 @@
       </x:c>
       <x:c r="B76" s="1" t="str">
         <x:v>ARTES FIJAS EN ZONAS CIEM VB, VI,VII y VIIIabde.</x:v>
       </x:c>
       <x:c r="C76" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D76" s="4" t="n">
         <x:v>917.00</x:v>
       </x:c>
       <x:c r="E76" s="4" t="n">
         <x:v>1470.58</x:v>
       </x:c>
       <x:c r="F76" s="5" t="n">
         <x:v>1999.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A77" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B77" s="1" t="str">
         <x:v>ARTES MENORES EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D77" s="4" t="n">
-        <x:v>1030.61</x:v>
+        <x:v>1020.89</x:v>
       </x:c>
       <x:c r="E77" s="4" t="n">
-        <x:v>4627.96</x:v>
+        <x:v>4547.08</x:v>
       </x:c>
       <x:c r="F77" s="5" t="n">
-        <x:v>6292.7</x:v>
+        <x:v>6182.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A78" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B78" s="1" t="str">
         <x:v>ATUNEROS CERQUEROS CONGELADORES EN OCEANO ATLANTICO, INDICO Y PACIFICO</x:v>
       </x:c>
       <x:c r="C78" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D78" s="4" t="n">
         <x:v>26864.00</x:v>
       </x:c>
       <x:c r="E78" s="4" t="n">
         <x:v>40037.53</x:v>
       </x:c>
       <x:c r="F78" s="5" t="n">
         <x:v>54435.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A79" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B79" s="1" t="str">
         <x:v>ATUNEROS CERQUEROS CONGELADORES EN OCEANO INDICO Y PACIFICO</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
-        <x:v>8</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="D79" s="4" t="n">
-        <x:v>29514.88</x:v>
+        <x:v>32451.88</x:v>
       </x:c>
       <x:c r="E79" s="4" t="n">
-        <x:v>40637.06</x:v>
+        <x:v>45416.06</x:v>
       </x:c>
       <x:c r="F79" s="5" t="n">
-        <x:v>55251.1</x:v>
+        <x:v>61748.7</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A80" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B80" s="1" t="str">
         <x:v>BACALADEROS</x:v>
       </x:c>
       <x:c r="C80" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D80" s="4" t="n">
         <x:v>1802.00</x:v>
       </x:c>
       <x:c r="E80" s="4" t="n">
         <x:v>3738.68</x:v>
       </x:c>
       <x:c r="F80" s="5" t="n">
         <x:v>5083.2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A81" s="1" t="str">
         <x:v/>
@@ -14408,140 +14408,140 @@
       </x:c>
       <x:c r="B84" s="1" t="str">
         <x:v>RASCO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C84" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D84" s="4" t="n">
         <x:v>548.93</x:v>
       </x:c>
       <x:c r="E84" s="4" t="n">
         <x:v>1298.53</x:v>
       </x:c>
       <x:c r="F84" s="5" t="n">
         <x:v>1765.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A85" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B85" s="1" t="str">
         <x:v>VOLANTA EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D85" s="4" t="n">
-        <x:v>211.39</x:v>
+        <x:v>114.00</x:v>
       </x:c>
       <x:c r="E85" s="4" t="n">
-        <x:v>413.97</x:v>
+        <x:v>128.68</x:v>
       </x:c>
       <x:c r="F85" s="5" t="n">
-        <x:v>562.9</x:v>
+        <x:v>175.0</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A86" s="1" t="str">
         <x:v>PRINCIPADO DE ASTURIAS</x:v>
       </x:c>
       <x:c r="B86" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C86" s="3" t="n">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D86" s="4" t="n">
-        <x:v>4472.26</x:v>
+        <x:v>4280.25</x:v>
       </x:c>
       <x:c r="E86" s="4" t="n">
-        <x:v>14969.85</x:v>
+        <x:v>14826.47</x:v>
       </x:c>
       <x:c r="F86" s="5" t="n">
-        <x:v>20356.0</x:v>
+        <x:v>20161.1</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A87" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B87" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
-        <x:v>4</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="D87" s="4" t="n">
-        <x:v>947.31</x:v>
+        <x:v>743.00</x:v>
       </x:c>
       <x:c r="E87" s="4" t="n">
-        <x:v>1574.99</x:v>
+        <x:v>1324.99</x:v>
       </x:c>
       <x:c r="F87" s="5" t="n">
-        <x:v>2141.3</x:v>
+        <x:v>1801.4</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A88" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B88" s="1" t="str">
         <x:v>ARTES FIJAS EN ZONAS CIEM VB, VI,VII y VIIIabde.</x:v>
       </x:c>
       <x:c r="C88" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="D88" s="4" t="n">
         <x:v>817.00</x:v>
       </x:c>
       <x:c r="E88" s="4" t="n">
         <x:v>1117.65</x:v>
       </x:c>
       <x:c r="F88" s="5" t="n">
         <x:v>1519.6</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A89" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B89" s="1" t="str">
         <x:v>ARTES MENORES EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D89" s="4" t="n">
-        <x:v>980.46</x:v>
+        <x:v>992.76</x:v>
       </x:c>
       <x:c r="E89" s="4" t="n">
-        <x:v>7347.29</x:v>
+        <x:v>7453.91</x:v>
       </x:c>
       <x:c r="F89" s="5" t="n">
-        <x:v>9991.8</x:v>
+        <x:v>10136.8</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A90" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="B90" s="1" t="str">
         <x:v>CERCO EN CANTABRICO NW</x:v>
       </x:c>
       <x:c r="C90" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D90" s="4" t="n">
         <x:v>297.86</x:v>
       </x:c>
       <x:c r="E90" s="4" t="n">
         <x:v>1123.57</x:v>
       </x:c>
       <x:c r="F90" s="5" t="n">
         <x:v>1527.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A91" s="1" t="str">
         <x:v/>
@@ -14728,598 +14728,615 @@
       </x:c>
       <x:c r="B100" s="1" t="str">
         <x:v>CERCO EN EL MEDITERRANEO</x:v>
       </x:c>
       <x:c r="C100" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D100" s="4" t="n">
         <x:v>928.45</x:v>
       </x:c>
       <x:c r="E100" s="4" t="n">
         <x:v>3204.95</x:v>
       </x:c>
       <x:c r="F100" s="5" t="n">
         <x:v>4357.5</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A101" s="1" t="str">
         <x:v>TOTAL</x:v>
       </x:c>
       <x:c r="B101" s="1" t="str">
         <x:v/>
       </x:c>
       <x:c r="C101" s="3" t="n">
-        <x:v>8274</x:v>
+        <x:v>8260</x:v>
       </x:c>
       <x:c r="D101" s="4" t="n">
-        <x:v>303002.28</x:v>
+        <x:v>303231.27</x:v>
       </x:c>
       <x:c r="E101" s="4" t="n">
-        <x:v>734996.46</x:v>
+        <x:v>736796.17</x:v>
       </x:c>
       <x:c r="F101" s="5" t="n">
-        <x:v>999380.7</x:v>
+        <x:v>1001827.4</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
   </x:mergeCells>
   <x:pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <x:pageSetup paperSize="9" scale="57" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:pageSetUpPr fitToPage="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:E5"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:selection sqref="A1:E1"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <x:cols>
     <x:col min="1" max="1" width="77.85546875" customWidth="1"/>
     <x:col min="2" max="5" width="19.140625" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <x:c r="A1" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B1" s="7"/>
       <x:c r="C1" s="7"/>
       <x:c r="D1" s="7"/>
       <x:c r="E1" s="7"/>
     </x:row>
     <x:row r="2" spans="1:5" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <x:c r="A2" s="9" t="str">
-        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (06/07/2026 01:12 UTC)</x:v>
+        <x:v>Se contabilizan únicamente buques activos y de lista 3ª en la fecha del informe (21/08/2026 12:54 UTC)</x:v>
       </x:c>
       <x:c r="B2" s="9"/>
       <x:c r="C2" s="9"/>
       <x:c r="D2" s="9"/>
       <x:c r="E2" s="9"/>
     </x:row>
     <x:row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <x:c r="A4" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c r="A5" s="1" t="str">
+        <x:v>[Sin modalidad asignada]</x:v>
+      </x:c>
+      <x:c r="B5" s="3" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C5" s="4" t="n">
+        <x:v>1.28</x:v>
+      </x:c>
+      <x:c r="D5" s="4" t="n">
+        <x:v>18.39</x:v>
+      </x:c>
+      <x:c r="E5" s="5" t="n">
+        <x:v>25.0</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A6" s="1" t="str">
         <x:v>ARRASTRE DE FONDO  EN EL GOLFO DE CADIZ</x:v>
       </x:c>
-      <x:c r="B5" s="3" t="n">
+      <x:c r="B6" s="3" t="n">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C5" s="4" t="n">
+      <x:c r="C6" s="4" t="n">
         <x:v>5420.11</x:v>
       </x:c>
-      <x:c r="D5" s="4" t="n">
-[...7 lines deleted...]
-      <x:c r="A6" s="1" t="str">
+      <x:c r="D6" s="4" t="n">
+        <x:v>21351.79</x:v>
+      </x:c>
+      <x:c r="E6" s="5" t="n">
+        <x:v>29030.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A7" s="1" t="str">
         <x:v>ARRASTRE DE FONDO EN CANTABRICO NW</x:v>
       </x:c>
-      <x:c r="B6" s="3" t="n">
+      <x:c r="B7" s="3" t="n">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C7" s="4" t="n">
+        <x:v>12637.09</x:v>
+      </x:c>
+      <x:c r="D7" s="4" t="n">
+        <x:v>26895.19</x:v>
+      </x:c>
+      <x:c r="E7" s="5" t="n">
+        <x:v>36567.0</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A8" s="1" t="str">
+        <x:v>ARRASTRE DE FONDO EN EL MEDITERRANEO</x:v>
+      </x:c>
+      <x:c r="B8" s="3" t="n">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="C8" s="4" t="n">
+        <x:v>32489.68</x:v>
+      </x:c>
+      <x:c r="D8" s="4" t="n">
+        <x:v>102287.20</x:v>
+      </x:c>
+      <x:c r="E8" s="5" t="n">
+        <x:v>139077.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A9" s="1" t="str">
+        <x:v>ARRASTRE DE FONDO EN ZONAS CIEM VB, VI,VII y VIIIabde.</x:v>
+      </x:c>
+      <x:c r="B9" s="3" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="C9" s="4" t="n">
+        <x:v>8765.51</x:v>
+      </x:c>
+      <x:c r="D9" s="4" t="n">
+        <x:v>14943.73</x:v>
+      </x:c>
+      <x:c r="E9" s="5" t="n">
+        <x:v>20317.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A10" s="1" t="str">
+        <x:v>ARRASTRE EN AGUAS DE PORTUGAL</x:v>
+      </x:c>
+      <x:c r="B10" s="3" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="C10" s="4" t="n">
+        <x:v>1835.20</x:v>
+      </x:c>
+      <x:c r="D10" s="4" t="n">
+        <x:v>4142.14</x:v>
+      </x:c>
+      <x:c r="E10" s="5" t="n">
+        <x:v>5631.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A11" s="1" t="str">
+        <x:v>ARRASTREROS CONGELADORES AGUAS INTERNACIONALES Y TERCEROS PAISES</x:v>
+      </x:c>
+      <x:c r="B11" s="3" t="n">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C11" s="4" t="n">
+        <x:v>29429.93</x:v>
+      </x:c>
+      <x:c r="D11" s="4" t="n">
+        <x:v>44190.33</x:v>
+      </x:c>
+      <x:c r="E11" s="5" t="n">
+        <x:v>60082.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A12" s="1" t="str">
+        <x:v>ARRASTREROS CONGELADORES DE NAFO</x:v>
+      </x:c>
+      <x:c r="B12" s="3" t="n">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C12" s="4" t="n">
+        <x:v>21635.40</x:v>
+      </x:c>
+      <x:c r="D12" s="4" t="n">
+        <x:v>23269.31</x:v>
+      </x:c>
+      <x:c r="E12" s="5" t="n">
+        <x:v>31637.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A13" s="1" t="str">
+        <x:v>ARTES FIJAS EN ZONAS CIEM VB, VI,VII y VIIIabde.</x:v>
+      </x:c>
+      <x:c r="B13" s="3" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C13" s="4" t="n">
+        <x:v>13440.44</x:v>
+      </x:c>
+      <x:c r="D13" s="4" t="n">
+        <x:v>21815.76</x:v>
+      </x:c>
+      <x:c r="E13" s="5" t="n">
+        <x:v>29661.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A14" s="1" t="str">
+        <x:v>ARTES MENORES  EN EL GOLFO DE CADIZ</x:v>
+      </x:c>
+      <x:c r="B14" s="3" t="n">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="C14" s="4" t="n">
+        <x:v>2868.44</x:v>
+      </x:c>
+      <x:c r="D14" s="4" t="n">
+        <x:v>18773.32</x:v>
+      </x:c>
+      <x:c r="E14" s="5" t="n">
+        <x:v>25528.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A15" s="1" t="str">
+        <x:v>ARTES MENORES EN CANARIAS</x:v>
+      </x:c>
+      <x:c r="B15" s="3" t="n">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="C15" s="4" t="n">
+        <x:v>2078.93</x:v>
+      </x:c>
+      <x:c r="D15" s="4" t="n">
+        <x:v>16929.45</x:v>
+      </x:c>
+      <x:c r="E15" s="5" t="n">
+        <x:v>23022.0</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A16" s="1" t="str">
+        <x:v>ARTES MENORES EN CANTABRICO NW</x:v>
+      </x:c>
+      <x:c r="B16" s="3" t="n">
+        <x:v>4003</x:v>
+      </x:c>
+      <x:c r="C16" s="4" t="n">
+        <x:v>11138.18</x:v>
+      </x:c>
+      <x:c r="D16" s="4" t="n">
+        <x:v>96492.18</x:v>
+      </x:c>
+      <x:c r="E16" s="5" t="n">
+        <x:v>131224.0</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A17" s="1" t="str">
+        <x:v>ARTES MENORES EN EL MEDITERRANEO</x:v>
+      </x:c>
+      <x:c r="B17" s="3" t="n">
+        <x:v>1343</x:v>
+      </x:c>
+      <x:c r="C17" s="4" t="n">
+        <x:v>5605.78</x:v>
+      </x:c>
+      <x:c r="D17" s="4" t="n">
+        <x:v>48334.14</x:v>
+      </x:c>
+      <x:c r="E17" s="5" t="n">
+        <x:v>65729.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A18" s="1" t="str">
+        <x:v>ATUNEROS CAÑEROS CANARIAS</x:v>
+      </x:c>
+      <x:c r="B18" s="3" t="n">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C18" s="4" t="n">
+        <x:v>3001.18</x:v>
+      </x:c>
+      <x:c r="D18" s="4" t="n">
+        <x:v>9309.02</x:v>
+      </x:c>
+      <x:c r="E18" s="5" t="n">
+        <x:v>12657.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A19" s="1" t="str">
+        <x:v>ATUNEROS CERQUEROS CONGELADORES EN OCEANO ATLANTICO, INDICO Y PACIFICO</x:v>
+      </x:c>
+      <x:c r="B19" s="3" t="n">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="C19" s="4" t="n">
+        <x:v>30922.00</x:v>
+      </x:c>
+      <x:c r="D19" s="4" t="n">
+        <x:v>46370.71</x:v>
+      </x:c>
+      <x:c r="E19" s="5" t="n">
+        <x:v>63046.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A20" s="1" t="str">
+        <x:v>ATUNEROS CERQUEROS CONGELADORES EN OCEANO INDICO Y PACIFICO</x:v>
+      </x:c>
+      <x:c r="B20" s="3" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="C20" s="4" t="n">
+        <x:v>32451.88</x:v>
+      </x:c>
+      <x:c r="D20" s="4" t="n">
+        <x:v>45416.06</x:v>
+      </x:c>
+      <x:c r="E20" s="5" t="n">
+        <x:v>61748.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A21" s="1" t="str">
+        <x:v>BACALADEROS</x:v>
+      </x:c>
+      <x:c r="B21" s="3" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C21" s="4" t="n">
+        <x:v>7882.00</x:v>
+      </x:c>
+      <x:c r="D21" s="4" t="n">
+        <x:v>9988.68</x:v>
+      </x:c>
+      <x:c r="E21" s="5" t="n">
+        <x:v>13580.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A22" s="1" t="str">
+        <x:v>CENSO UNIFICADO DE PALANGRE DE SUPERFICIE</x:v>
+      </x:c>
+      <x:c r="B22" s="3" t="n">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C22" s="4" t="n">
+        <x:v>44852.51</x:v>
+      </x:c>
+      <x:c r="D22" s="4" t="n">
+        <x:v>64346.15</x:v>
+      </x:c>
+      <x:c r="E22" s="5" t="n">
+        <x:v>87487.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A23" s="1" t="str">
+        <x:v>CERCO ATUN ROJO EN EL MEDITERRANEO</x:v>
+      </x:c>
+      <x:c r="B23" s="3" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="C23" s="4" t="n">
+        <x:v>1634.36</x:v>
+      </x:c>
+      <x:c r="D23" s="4" t="n">
+        <x:v>9848.30</x:v>
+      </x:c>
+      <x:c r="E23" s="5" t="n">
+        <x:v>13390.0</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A24" s="1" t="str">
+        <x:v>CERCO EN CANTABRICO NW</x:v>
+      </x:c>
+      <x:c r="B24" s="3" t="n">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C24" s="4" t="n">
+        <x:v>19838.58</x:v>
+      </x:c>
+      <x:c r="D24" s="4" t="n">
+        <x:v>56002.31</x:v>
+      </x:c>
+      <x:c r="E24" s="5" t="n">
+        <x:v>76142.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A25" s="1" t="str">
+        <x:v>CERCO EN EL GOLFO DE CADIZ</x:v>
+      </x:c>
+      <x:c r="B25" s="3" t="n">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C25" s="4" t="n">
+        <x:v>2079.92</x:v>
+      </x:c>
+      <x:c r="D25" s="4" t="n">
+        <x:v>9941.25</x:v>
+      </x:c>
+      <x:c r="E25" s="5" t="n">
+        <x:v>13517.0</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A26" s="1" t="str">
+        <x:v>CERCO EN EL MEDITERRANEO</x:v>
+      </x:c>
+      <x:c r="B26" s="3" t="n">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C26" s="4" t="n">
+        <x:v>6276.06</x:v>
+      </x:c>
+      <x:c r="D26" s="4" t="n">
+        <x:v>27394.32</x:v>
+      </x:c>
+      <x:c r="E26" s="5" t="n">
+        <x:v>37246.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A27" s="1" t="str">
+        <x:v>PALANGRE DE FONDO AGUAS INTERNACIONALES Y TERCEROS PAISES</x:v>
+      </x:c>
+      <x:c r="B27" s="3" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="C27" s="4" t="n">
+        <x:v>247.34</x:v>
+      </x:c>
+      <x:c r="D27" s="4" t="n">
+        <x:v>558.87</x:v>
+      </x:c>
+      <x:c r="E27" s="5" t="n">
+        <x:v>759.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A28" s="1" t="str">
+        <x:v>PALANGRE DE FONDO EN CANTABRICO NW</x:v>
+      </x:c>
+      <x:c r="B28" s="3" t="n">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="C6" s="4" t="n">
-[...30 lines deleted...]
-      <x:c r="B8" s="3" t="n">
+      <x:c r="C28" s="4" t="n">
+        <x:v>2516.23</x:v>
+      </x:c>
+      <x:c r="D28" s="4" t="n">
+        <x:v>7156.09</x:v>
+      </x:c>
+      <x:c r="E28" s="5" t="n">
+        <x:v>9730.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A29" s="1" t="str">
+        <x:v>PALANGRE DE FONDO EN EL MEDITERRANEO</x:v>
+      </x:c>
+      <x:c r="B29" s="3" t="n">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="C8" s="4" t="n">
-[...200 lines deleted...]
-      <x:c r="B20" s="3" t="n">
+      <x:c r="C29" s="4" t="n">
+        <x:v>230.52</x:v>
+      </x:c>
+      <x:c r="D29" s="4" t="n">
+        <x:v>1525.50</x:v>
+      </x:c>
+      <x:c r="E29" s="5" t="n">
+        <x:v>2074.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c r="A30" s="1" t="str">
+        <x:v>PALANGRE DE FONDO MENORES 100 TRB EN VIIIabde.</x:v>
+      </x:c>
+      <x:c r="B30" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="C20" s="4" t="n">
-[...152 lines deleted...]
-      <x:c r="C29" s="4" t="n">
+      <x:c r="C30" s="4" t="n">
         <x:v>515.16</x:v>
       </x:c>
-      <x:c r="D29" s="4" t="n">
+      <x:c r="D30" s="4" t="n">
         <x:v>1202.31</x:v>
       </x:c>
-      <x:c r="E29" s="5" t="n">
+      <x:c r="E30" s="5" t="n">
         <x:v>1634.7</x:v>
       </x:c>
     </x:row>
     <x:row>
-      <x:c r="A30" s="1" t="str">
+      <x:c r="A31" s="1" t="str">
         <x:v>RASCO EN CANTABRICO NW</x:v>
       </x:c>
-      <x:c r="B30" s="3" t="n">
+      <x:c r="B31" s="3" t="n">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="C30" s="4" t="n">
+      <x:c r="C31" s="4" t="n">
         <x:v>811.51</x:v>
       </x:c>
-      <x:c r="D30" s="4" t="n">
+      <x:c r="D31" s="4" t="n">
         <x:v>2420.98</x:v>
       </x:c>
-      <x:c r="E30" s="5" t="n">
+      <x:c r="E31" s="5" t="n">
         <x:v>3291.7</x:v>
       </x:c>
     </x:row>
     <x:row>
-      <x:c r="A31" s="1" t="str">
+      <x:c r="A32" s="1" t="str">
         <x:v>VOLANTA EN CANTABRICO NW</x:v>
       </x:c>
-      <x:c r="B31" s="3" t="n">
+      <x:c r="B32" s="3" t="n">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="C31" s="4" t="n">
+      <x:c r="C32" s="4" t="n">
         <x:v>2626.05</x:v>
       </x:c>
-      <x:c r="D31" s="4" t="n">
+      <x:c r="D32" s="4" t="n">
         <x:v>5872.69</x:v>
       </x:c>
-      <x:c r="E31" s="5" t="n">
+      <x:c r="E32" s="5" t="n">
         <x:v>7985.2</x:v>
       </x:c>
     </x:row>
     <x:row>
-      <x:c r="A32" s="1" t="str">
+      <x:c r="A33" s="1" t="str">
         <x:v>TOTAL</x:v>
       </x:c>
-      <x:c r="B32" s="3" t="n">
-[...9 lines deleted...]
-        <x:v>999380.7</x:v>
+      <x:c r="B33" s="3" t="n">
+        <x:v>8260</x:v>
+      </x:c>
+      <x:c r="C33" s="4" t="n">
+        <x:v>303231.27</x:v>
+      </x:c>
+      <x:c r="D33" s="4" t="n">
+        <x:v>736796.17</x:v>
+      </x:c>
+      <x:c r="E33" s="5" t="n">
+        <x:v>1001827.4</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="2">
     <x:mergeCell ref="A1:E1"/>
     <x:mergeCell ref="A2:E2"/>
   </x:mergeCells>
   <x:pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <x:pageSetup paperSize="9" scale="64" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>